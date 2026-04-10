--- v0 (2025-10-17)
+++ v1 (2026-04-10)
@@ -9,5600 +9,6070 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A377D1" w:rsidR="0048255E" w:rsidP="00F351EE" w:rsidRDefault="0048255E" w14:paraId="766B0D31" w14:textId="77777777">
+    <w:p w14:paraId="766B0D31" w14:textId="77777777" w:rsidR="0048255E" w:rsidRPr="00A377D1" w:rsidRDefault="0048255E" w:rsidP="00F351EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00033BF8" w:rsidR="00BC2426" w:rsidP="6CD73DBC" w:rsidRDefault="00B335FC" w14:paraId="1D61A3BE" w14:textId="47D6A939">
+    <w:p w14:paraId="1D61A3BE" w14:textId="47D6A939" w:rsidR="00BC2426" w:rsidRPr="00033BF8" w:rsidRDefault="00B335FC" w:rsidP="6CD73DBC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GUIDANCE </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CD73DBC" w:rsidR="0080610F">
+      <w:r w:rsidR="0080610F" w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAP </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CD73DBC" w:rsidR="00FD0CDC">
+      <w:r w:rsidR="00FD0CDC" w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ON</w:t>
       </w:r>
       <w:r w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CD73DBC" w:rsidR="00BC2426">
+      <w:r w:rsidR="00BC2426" w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ENVIRONMENTAL VERTICAL FUND </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CD73DBC" w:rsidR="00AD302A">
+      <w:r w:rsidR="00AD302A" w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEMPLATES</w:t>
       </w:r>
       <w:r w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, PROCEDURES </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CD73DBC" w:rsidR="00001339">
+      <w:r w:rsidR="00001339" w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AND POLICIES </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CD73DBC" w:rsidR="00234B0A">
+      <w:r w:rsidR="00234B0A" w:rsidRPr="6CD73DBC">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IN THE POPP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00033BF8" w:rsidR="007D0819" w:rsidP="001C39B3" w:rsidRDefault="45AB93A1" w14:paraId="54F4AF53" w14:textId="244EB9CE">
+    <w:p w14:paraId="54F4AF53" w14:textId="244EB9CE" w:rsidR="007D0819" w:rsidRPr="00033BF8" w:rsidRDefault="1C62A430" w:rsidP="001C39B3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="39C94167" w:rsidR="1C62A430">
+      <w:r w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Covering the Global Environment Facility (GEF), Green Climate Fund (GCF</w:t>
+        <w:t>Covering the Global Environment Facility (GEF), Green Climate Fund (GCF) and Adaptation Fund (AF)</w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="1C62A430">
+      <w:r w:rsidR="1C412EEC" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...24 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00033BF8" w:rsidR="00A28614" w:rsidP="39C94167" w:rsidRDefault="00856CA0" w14:paraId="51AAEE9A" w14:textId="6A48665F">
+    <w:p w14:paraId="51AAEE9A" w14:textId="6A48665F" w:rsidR="00A28614" w:rsidRPr="00033BF8" w:rsidRDefault="29435701" w:rsidP="39C94167">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="39C94167" w:rsidR="29435701">
+      <w:r w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="0001557C">
+      <w:r w:rsidR="0001557C" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BPPS/</w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="69E3F00D">
+      <w:r w:rsidR="69E3F00D" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertical Fund Hub </w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="4AB0E8AC">
+      <w:r w:rsidR="4AB0E8AC" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="654FB34D">
+      <w:r w:rsidR="654FB34D" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the custodian of these documents. </w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="63D6E370">
+      <w:r w:rsidR="63D6E370" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inquiries can be directed to</w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="654FB34D">
+      <w:r w:rsidR="654FB34D" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Robin Merlier </w:t>
       </w:r>
-      <w:hyperlink r:id="R957077b1562f404c">
-        <w:r w:rsidRPr="39C94167" w:rsidR="746BE2D5">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="746BE2D5" w:rsidRPr="39C94167">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-            <w:iCs w:val="1"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>robin.merlier@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="39C94167" w:rsidR="746BE2D5">
+      <w:r w:rsidR="746BE2D5" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="4AB0E8AC">
+      <w:r w:rsidR="4AB0E8AC" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="52FD9959">
+      <w:r w:rsidR="52FD9959" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Janine </w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="1B2F2851">
+      <w:r w:rsidR="1B2F2851" w:rsidRPr="39C94167">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Civitate</w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="1B2F2851">
+      <w:r w:rsidR="1B2F2851" w:rsidRPr="39C94167">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> janine.civitate@undp.org</w:t>
       </w:r>
-      <w:r w:rsidRPr="39C94167" w:rsidR="6A365981">
+      <w:r w:rsidR="6A365981" w:rsidRPr="39C94167">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00033BF8" w:rsidR="0037140A" w:rsidP="00F351EE" w:rsidRDefault="0037140A" w14:paraId="0B954D65" w14:textId="77777777">
+    <w:p w14:paraId="0B954D65" w14:textId="77777777" w:rsidR="0037140A" w:rsidRPr="00033BF8" w:rsidRDefault="0037140A" w:rsidP="00F351EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="20700" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="75" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="75" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="5760"/>
         <w:gridCol w:w="6570"/>
         <w:gridCol w:w="6390"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidTr="39C94167" w14:paraId="3879E62A" w14:textId="77777777">
+      <w:tr w:rsidR="0001557C" w:rsidRPr="00033BF8" w14:paraId="3879E62A" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="333"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="00F351EE" w:rsidRDefault="0001557C" w14:paraId="035EF6A2" w14:textId="77777777">
+          <w:p w14:paraId="035EF6A2" w14:textId="77777777" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="0001557C" w:rsidP="00F351EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="00F351EE" w:rsidRDefault="0001557C" w14:paraId="6D2864FD" w14:textId="6402C433">
+          <w:p w14:paraId="6D2864FD" w14:textId="6402C433" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="0001557C" w:rsidP="00F351EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="6C49E369" w:rsidRDefault="0022558F" w14:paraId="41B72A55" w14:textId="7ED9C2D3">
+          <w:p w14:paraId="41B72A55" w14:textId="7ED9C2D3" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="0022558F" w:rsidP="6C49E369">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guidance Link</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="0073377A" w:rsidRDefault="003A6F4D" w14:paraId="5CC2CE87" w14:textId="04BF474C">
+          <w:p w14:paraId="5CC2CE87" w14:textId="04BF474C" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="003A6F4D" w:rsidP="0073377A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Where to find it in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00033BF8" w:rsidR="001778BC">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="001778BC" w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00033BF8" w:rsidR="0001557C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0001557C" w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>POPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidTr="39C94167" w14:paraId="4590A1CA" w14:textId="77777777">
+      <w:tr w:rsidR="0001557C" w:rsidRPr="00033BF8" w14:paraId="4590A1CA" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="00BC2426" w:rsidRDefault="0001557C" w14:paraId="377F99EC" w14:textId="329BAE10">
+          <w:p w14:paraId="377F99EC" w14:textId="329BAE10" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="0001557C" w:rsidP="00BC2426">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Inception Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="00F351EE" w:rsidRDefault="009D51C2" w14:paraId="3540C335" w14:textId="68B52AEF">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3540C335" w14:textId="68B52AEF" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="009D51C2" w:rsidP="00F351EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GEF </w:t>
             </w:r>
-            <w:r w:rsidRPr="00033BF8" w:rsidR="0001557C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0001557C" w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Origination</w:t>
             </w:r>
             <w:r w:rsidR="00BB0560">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Pre-Investment Screening Committee Phase</w:t>
             </w:r>
             <w:r w:rsidR="00FB6BE8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="00033BF8" w:rsidR="0001557C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0001557C" w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOPs</w:t>
             </w:r>
             <w:r w:rsidR="00FB6BE8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00821A34" w:rsidR="00582B28" w:rsidP="72941C09" w:rsidRDefault="00313693" w14:paraId="4EAC7476" w14:textId="3ADC7FF3">
+          <w:p w14:paraId="4EAC7476" w14:textId="3ADC7FF3" w:rsidR="00582B28" w:rsidRPr="00821A34" w:rsidRDefault="00313693" w:rsidP="72941C09">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:hyperlink w:history="1" w:anchor="project-origination-and-pre-investment-screening-committee-(pisc)-phase" r:id="rId13">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:anchor="project-origination-and-pre-investment-screening-committee-(pisc)-phase" w:history="1">
               <w:r w:rsidRPr="00821A34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Project Origination and Pre-Investment Screening Committee (PISC) Phase – SOPs and Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00E96646" w:rsidP="006508B1" w:rsidRDefault="00E96646" w14:paraId="49141016" w14:textId="77777777"/>
-[...9 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId14">
+          <w:p w14:paraId="49141016" w14:textId="77777777" w:rsidR="00E96646" w:rsidRDefault="00E96646" w:rsidP="006508B1"/>
+          <w:p w14:paraId="108DA53E" w14:textId="7E232921" w:rsidR="00EC70EB" w:rsidRPr="00033BF8" w:rsidRDefault="0084556E" w:rsidP="002E0853">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="001C39B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PISC Template and Guiding Questions</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidDel="002E0853" w:rsidR="002E0853">
+            <w:r w:rsidR="002E0853" w:rsidDel="002E0853">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="0001557C" w:rsidP="199D4956" w:rsidRDefault="0001557C" w14:paraId="13E14E97" w14:textId="0A11FC75">
-[...14 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;</w:t>
+          <w:p w14:paraId="13E14E97" w14:textId="0A11FC75" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="0001557C" w:rsidP="199D4956">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk206590861"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;</w:t>
             </w:r>
             <w:r w:rsidR="001C39B3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Step 1.1 ALT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="74EC06C2" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="74EC06C2" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6B2342" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F346143" w14:textId="163E9957" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C39B3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Execution Support SOPs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for GEF projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...9 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId15">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0784095B" w14:textId="2F1B77B9" w:rsidR="003D419C" w:rsidRPr="00821A34" w:rsidRDefault="7165FFA5" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00821A34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Support </w:t>
               </w:r>
-              <w:r w:rsidRPr="00821A34" w:rsidR="001C39B3">
+              <w:r w:rsidR="001C39B3" w:rsidRPr="00821A34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SOP and guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...16 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F679C81" w14:textId="316D2004" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;</w:t>
             </w:r>
             <w:r w:rsidR="001C39B3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Step 1.1 ALT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="0DE36026" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="0DE36026" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="589B9F4B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="589B9F4B" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="653AE313" w14:textId="513C4A02">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="653AE313" w14:textId="513C4A02" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF RACI for NIM Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="1F264026" w14:textId="27B74BB7">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId16">
+          <w:p w14:paraId="1F264026" w14:textId="27B74BB7" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF RACI for NIM Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="6C4428F0" w14:textId="6BC13733">
-[...13 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt; Step 1.1 ALT</w:t>
+          <w:p w14:paraId="6C4428F0" w14:textId="6BC13733" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt; Step 1.1 ALT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="1DEE3270" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="1DEE3270" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="3C83312D" w14:textId="77777777">
+          <w:p w14:paraId="3C83312D" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2265F139" w14:textId="7327230A">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2265F139" w14:textId="7327230A" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF RACI for NIM Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="1845FF9F" w14:textId="50F79E37">
-[...7 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId17">
+          <w:p w14:paraId="1845FF9F" w14:textId="50F79E37" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF RACI for NIM Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="6E25222C" w14:textId="3696A060">
-[...7 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId18">
+          <w:p w14:paraId="6E25222C" w14:textId="3696A060" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
+                <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00033BF8">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Programmes</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00033BF8">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> -&gt; Step 1.1 ALT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003A3F8D" w:rsidTr="39C94167" w14:paraId="537D6E3E" w14:textId="77777777">
+      <w:tr w:rsidR="003A3F8D" w:rsidRPr="00033BF8" w14:paraId="537D6E3E" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003A3F8D" w:rsidP="003D419C" w:rsidRDefault="003A3F8D" w14:paraId="273749FA" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273749FA" w14:textId="77777777" w:rsidR="003A3F8D" w:rsidRPr="00033BF8" w:rsidRDefault="003A3F8D" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1DC939" w14:textId="7CD552C1" w:rsidR="003A3F8D" w:rsidRPr="00033BF8" w:rsidRDefault="009347C8" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009347C8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guidance on GEF Project Budget Costing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-              <w:r w:rsidRPr="39C94167" w:rsidR="14121485">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BD5B8A" w14:textId="7D924A60" w:rsidR="003A3F8D" w:rsidRPr="009347C8" w:rsidRDefault="14121485" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="39C94167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Guidance on GEF Project Budget Costing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="39C94167" w:rsidR="14121485">
+            <w:r w:rsidRPr="39C94167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003A3F8D" w:rsidP="003D419C" w:rsidRDefault="009347C8" w14:paraId="6F6D69B6" w14:textId="419C165F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6D69B6" w14:textId="419C165F" w:rsidR="003A3F8D" w:rsidRDefault="009347C8" w:rsidP="003D419C">
             <w:r w:rsidRPr="009347C8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures Formulate Development Projects -&gt; Step 3.2</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009347C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009347C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures Formulate Development Projects -&gt; Step 3.2</w:t>
             </w:r>
             <w:r w:rsidRPr="009347C8">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="39C94167" w:rsidTr="39C94167" w14:paraId="5D35981C">
+      <w:tr w:rsidR="39C94167" w14:paraId="5D35981C" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5359D4E7"/>
+          <w:p w14:paraId="5359D4E7" w14:textId="77777777" w:rsidR="00147142" w:rsidRDefault="00147142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...30 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4209354A" w14:textId="24165AD2" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="39C94167">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Budget Templates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...12 lines deleted...]
-                <w:smallCaps w:val="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047EADF3" w14:textId="7875D9FA" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="D13438"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="39C94167" w:rsidR="39C94167">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="39C94167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed list of components to be budgeted is available here </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="39C94167" w:rsidP="39C94167" w:rsidRDefault="39C94167" w14:paraId="73A1B72E" w14:textId="16BBE939">
-[...9 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w14:paraId="73A1B72E" w14:textId="16BBE939" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="D13438"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="39C94167" w:rsidR="39C94167">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="39C94167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A budget template is available here </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="39C94167" w:rsidP="39C94167" w:rsidRDefault="39C94167" w14:paraId="440327CE" w14:textId="2BF4E3D0">
-[...9 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w14:paraId="440327CE" w14:textId="2BF4E3D0" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="D13438"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="39C94167" w:rsidR="39C94167">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="39C94167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Budget Calculation </w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="R99b786babb08462d">
-              <w:r w:rsidRPr="39C94167" w:rsidR="39C94167">
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="39C94167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures Formulate Development Projects -&gt; Step 3.2  </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EB1F56" w14:textId="7B620B21" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="39C94167">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="39C94167">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="39C94167">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures Formulate Development Projects -&gt; Step 3.2  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="1CFE9C1F" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="1CFE9C1F" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="31787427" w14:textId="77777777">
+          <w:p w14:paraId="31787427" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2684B359" w14:textId="223519EE">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2684B359" w14:textId="223519EE" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF Templates for Project Identification Forms (PIFs) and CEO Endorsements/Approvals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="5D8BE5F7" w14:textId="392F3BE9">
-[...6 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId20">
+          <w:p w14:paraId="5D8BE5F7" w14:textId="392F3BE9" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF Templates for Project Identification Forms (PIFs) and CEO Endorsement/Approvals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="68DD248A" w14:textId="679582A2">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId21">
+          <w:p w14:paraId="68DD248A" w14:textId="679582A2" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
+                <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00033BF8">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>Programmes</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00033BF8">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> -&gt; Step 1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="657DDD66" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="657DDD66" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4FF5F59A" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4FF5F59A" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="29DBF0A9" w14:textId="3F9F6A4C">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="29DBF0A9" w14:textId="3F9F6A4C" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GCF Concept Note </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="75AC4375" w14:textId="6C5A8E81">
-[...8 lines deleted...]
-            <w:hyperlink r:id="rId22">
+          <w:p w14:paraId="75AC4375" w14:textId="6C5A8E81" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="004808D9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF Concept Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="054FE7D7" w14:textId="2D81D3A5">
-[...14 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
+          <w:p w14:paraId="054FE7D7" w14:textId="2D81D3A5" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="588D3AA1" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="588D3AA1" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="28A37809" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="28A37809" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2240ACEA" w14:textId="06FDFA9E">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2240ACEA" w14:textId="06FDFA9E" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF Project Preparation Facility Templates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="263656F7" w14:textId="4AF7E7F9">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId23">
+          <w:p w14:paraId="263656F7" w14:textId="4AF7E7F9" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>GCF Project Preparation Facility Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4B3F5ADA" w14:textId="13367E0A">
-[...14 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
+          <w:p w14:paraId="4B3F5ADA" w14:textId="13367E0A" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="39F1E474" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="39F1E474" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="3D0F1FBC" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3D0F1FBC" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="084142B2" w14:textId="475B7EC3">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="084142B2" w14:textId="3277FCEE" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="00493AD1" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033BF8">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>GEF Initiation Plan Template (GEF project preparation grant)</w:t>
+              <w:t xml:space="preserve"> GEF PPG Total Budget Work Plan</w:t>
+            </w:r>
+            <w:r w:rsidR="000627FB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4AA86082" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00033BF8">
+          <w:p w14:paraId="4AA86082" w14:textId="1DFA6CD3" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="5FC4DD65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1"/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidR="1789ED17" w:rsidRPr="00E321C8">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                  <w:u w:val="single"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Initiation Plan template to prepare a project preparation grant (PPG);</w:t>
+                <w:t>GEF Project Preparation Grant Total Budget Work Plan template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="65E5BF89" w14:textId="55F8A93A">
-[...13 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 2.2 OPT</w:t>
+          <w:p w14:paraId="65E5BF89" w14:textId="55F8A93A" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 2.2 OPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="1D7786AD" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="1D7786AD" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0FD60F62" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0FD60F62" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2218E2E4" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2218E2E4" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF Project Document Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2FC518D3" w14:textId="0332E558">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId25">
+          <w:p w14:paraId="2FC518D3" w14:textId="0332E558" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF Project Document Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0EACFD21" w14:textId="6037F505">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 3.0 </w:t>
+          <w:p w14:paraId="0EACFD21" w14:textId="6037F505" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="641DC00E" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="641DC00E" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0D764A5B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0D764A5B" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0E0F3EAF" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0E0F3EAF" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF Project Document Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="79E466D5" w14:textId="2C630948">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="79E466D5" w14:textId="2C630948" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId26">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF Project Document Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="07A871AD" w14:textId="7F46EF24">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 3.0 </w:t>
+          <w:p w14:paraId="07A871AD" w14:textId="7F46EF24" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="18DFB645" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="18DFB645" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4032DF57" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAEEBD6" w14:textId="517D3BDB" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guidance on Governance Arrangements for VF Programming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="239A6BC7" w14:textId="4BE7F230">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239A6BC7" w14:textId="4BE7F230" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId27">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Guidance on Governance Arrangements for VF Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="15131A2C" w14:textId="59F098A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15131A2C" w14:textId="59F098A0" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>Design -&gt; Formulate Programmes and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="6F89EB6F" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="6F89EB6F" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="645DBA7E" w14:textId="77777777">
+          <w:p w14:paraId="645DBA7E" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Approval Stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="7AC852B4" w14:textId="7919B2AE">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7AC852B4" w14:textId="7919B2AE" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delegation of Authority – Text in the PPM Policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="579AD755" w14:textId="1C70FC37">
+          <w:p w14:paraId="579AD755" w14:textId="32E50088" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For projects funded with Environmental and Climate Vertical Fund resources (including GEF, GCF, AF, etc), the UNDP </w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Fund Hub </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Vertical </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006329B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Executive Coordinator shall operate as the primary focal point for UNDP towards the governing bodies of the vertical funds (notably GEF Council, GCF Board and AF Board). In that capacity, the </w:t>
+              <w:t>Fund</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Executive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coordinator shall operate as the primary focal point for UNDP towards the governing bodies of the vertical funds (notably GEF Council, GCF Board and AF Board). In that capacity, the </w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>UNDP Vertical Fund Hub</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">UNDP Vertical </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006329B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Executive Coordinator shall also have the delegated authority to sign the legal project level funding agreements with these vertical funds for and on behalf of UNDP. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="7B6DCD22" w14:textId="77777777">
+              <w:t>Fund</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Executive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coordinator shall also have the delegated authority to sign the legal project level funding agreements with these vertical funds for and on behalf of UNDP. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6DCD22" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4316C53B" w14:textId="24CA8BCD">
+          <w:p w14:paraId="4316C53B" w14:textId="1652430A" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The authority to sign a relevant vertical fund project document is further delegated to the Resident Representative through a project level delegation of </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>The authority to sign a relevant vertical fund project document is further delegated to the Resident Representative through a project level delegation of authority agreement, which shall be signed by (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">authority agreement, which shall be signed by (i) the UNDP </w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) the UNDP </w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Fund Hub </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Vertical Fund </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Coordinator, (ii) the BPPS Assistant Administrator and Director, (iii) the Regional Bureau Director and (iv) the Resident Representative. </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">By signing this Delegation of Authority for acceptance: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="5B9939F4" w14:textId="77777777">
+          <w:p w14:paraId="5B9939F4" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="446"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="20513775" w14:textId="77777777">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20513775" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="66C959F8" w14:textId="77777777">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UNDP Resident Representative assumes full responsibility and accountability to ensure the timely implementation of the vertical fund supported project, as approved, and to ensure that the project complies with all vertical fund specific requirements and is implemented in accordance with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the all</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> terms and conditions set out in the governing legal agreements. The Resident Representative shall provide oversight and quality assurance of tasks undertaken by the Implementing Partner and/or Responsible Parties and assumes full accountability for ensuring that all requirements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> out in UNDP’s policy framework (UNDP POPP), UNDP’s Financial Rules and Regulations and UNDP’s Internal Control Framework are applied to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>project;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="66C959F8" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="558D7076" w14:textId="328EA130">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regional Bureau, represented by the Regional Bureau Director, assumes full responsibility and accountability to provide oversight to the Country Office implementing the vertical fund supported project to ensure compliance with all UNDP rules and regulations.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8C1340" w14:textId="6CE2A41B" w:rsidR="00B20C23" w:rsidRPr="00B20C23" w:rsidRDefault="003D419C" w:rsidP="00B20C23">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00033BF8" w:rsidR="006329B8">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="006329B8" w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP </w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Fund Hub </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Vertical Fund </w:t>
+            </w:r>
+            <w:r w:rsidR="006329B8" w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Executive Coordinator</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, through the UNDP Nature Climate and Energy Principal (PTA), Regional Technical Advisors (RTA) and Regional Team Leaders (RTL), shall be responsible to perform the technical oversight services and oversight required to ensure that the project complies with the vertical fund specific policy requirements and procedures. This shall include</w:t>
+              <w:t xml:space="preserve">, through the UNDP Nature Climate and Energy Principal (PTA), Regional Technical Advisors (RTA) and Regional Team Leaders (RTL), shall be responsible </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to perform</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the technical oversight services and oversight required to ensure that the project complies with the vertical fund specific policy requirements and procedures. This shall include</w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>project management issues including project workplans, key management decisions, budget revisions, annual progress reports and project evaluations</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00307E33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5124A876" w14:textId="77777777" w:rsidR="00B20C23" w:rsidRDefault="00B20C23" w:rsidP="00B20C23">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A2C8A87" w14:textId="48459EFD" w:rsidR="00B20C23" w:rsidRPr="00E321C8" w:rsidRDefault="00B20C23" w:rsidP="00B20C23">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The delegation of authority for preparatory projects (PPGs and PFGs) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only signed by the VF Executive Coordinator and the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UNDP Resident</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Representative or, when the project is regional, by the Regional Hub Manager.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7219C8E9" w14:textId="32E35E06" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4E7EBF9E" w14:textId="449FDC17">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId28">
+          <w:p w14:paraId="4E7EBF9E" w14:textId="449FDC17" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Design -&gt; Appraise and Approve -&gt; 2.0 Policies -&gt; page 1-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="34D08BFE" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="34D08BFE" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="1919F5C4" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1919F5C4" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="13F61E2C" w14:textId="6806DCC2">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="13F61E2C" w14:textId="0EF4427B" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delegation of Authority Agreement for GEF Projects (Master Template) – GEF Trust Fund LDCF SCCF NPIF </w:t>
+              <w:t>Delegation of Authority Agreement for GEF Projects (Master Template) – GEF Trust Fund</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4B1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LDCF</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4B1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SCCF</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4B1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NPIF</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4B1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4B1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GBFF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="63F039C6" w14:textId="5AFE18A1">
-[...8 lines deleted...]
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId29">
+          <w:p w14:paraId="63F039C6" w14:textId="5AFE18A1" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Delegation of Authority Agreement for GEF projects (Master Template) – GEF Trust Fund LDCF SCCF NPIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2ADB296A" w14:textId="0C9F69F1">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2ADB296A" w14:textId="0C9F69F1" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-&gt; Step 2.1 VERT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="76F5EB78" w14:textId="77777777">
+      <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="76F5EB78" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1786CD2F" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297A5419" w14:textId="5E89747F" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delegation of Authority Agreement for GCF Full Funding Proposal (Master Template)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId30">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F91C9F" w14:textId="53CDABB4" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Delegation of Authority Agreement for GCF Full Funding Proposal (Master Template)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="6EC0D69B" w14:textId="2C35B55C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC0D69B" w14:textId="2C35B55C" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk206590679" w:id="1"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk206590679"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 2.1 VERT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="134CD002" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="14CD0185" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1B6AB9" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D9FC2B" w14:textId="571DFF52" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00033BF8">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>GEF PPG auto-DOA and Initiation Plan Template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DABE9F8" w14:textId="390D9CC7" w:rsidR="0082059E" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:hyperlink r:id="rId35" w:history="1"/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidR="45A39CDA" w:rsidRPr="00E321C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Delegation of Authority (DOA) and Initiation Plan for GEF Project Preparation Grants - template [automated]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073B9B99" w14:textId="7A3AAC50" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-&gt; Step 2.1 VERT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="134CD002" w14:textId="77777777" w:rsidTr="5FC4DD65">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE671A2" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A21A5C" w14:textId="009B5B79" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">SOPs for GCF Post-Approval Process </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="03DA1258" w14:textId="5C9E78F9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="03DA1258" w14:textId="5C9E78F9" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="155DC1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId31">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SOPs for Post-Approval Process of GCF Funded Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="73A4C5FF" w14:textId="34345B02">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="73A4C5FF" w14:textId="34345B02" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 2.1 VERT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="7460DBDC" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="7460DBDC" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="04D4A6AF" w14:textId="77777777">
+          <w:p w14:paraId="04D4A6AF" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implementation Stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="6D0B45C3" w14:textId="20123DD2">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6D0B45C3" w14:textId="20123DD2" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Revisions for GEF Projects </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="648040E6" w14:textId="457F9141">
+          <w:p w14:paraId="648040E6" w14:textId="457F9141" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId32">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Guidance and procedures for GEF project revisions during project implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="6D8076F7" w14:textId="7643BB7E">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6D8076F7" w14:textId="7643BB7E" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Manage Change -&gt; 3.0 Procedures -&gt; Project revisions</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="409A7C42" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="409A7C42" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4921D297" w14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4921D297" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3198D9D3" w14:textId="1C605EB8" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Revisions for GCF Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4FE94DDE" w14:textId="625FAAF2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE94DDE" w14:textId="625FAAF2" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId33">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF policy on restructuring and cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="445D0BCC" w14:textId="159380D7" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Manage Change -&gt; 3.0 Procedures -&gt; Project revisions</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="08B58376" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="08B58376" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="42DF8A1F" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="42DF8A1F" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="14C2A334" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="14C2A334" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Extensions for GEF projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="09FBB080" w14:textId="55FC42DC">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId34">
+          <w:p w14:paraId="09FBB080" w14:textId="55FC42DC" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Project Extension Guidance for GEF Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="3BE2D942" w14:textId="3EE7C879">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3BE2D942" w14:textId="3EE7C879" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Manage Change -&gt; 3.0 Procedures -&gt; Project Revisions</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-&gt; Step 3.0 ALT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="5F163E50" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="5F163E50" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="3680E81C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3680E81C" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0A555464" w14:textId="3AFF6005">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0A555464" w14:textId="3AFF6005" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Extensions for GCF projects </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0693281E" w14:textId="0AD89667">
-[...8 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId35">
+          <w:p w14:paraId="0693281E" w14:textId="0AD89667" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Project Extension Guidance for GCF Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="4FCF4EFE" w14:textId="46DA373C">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4FCF4EFE" w14:textId="46DA373C" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Manage Change -&gt; 3.0 Procedures -&gt; Project Revisions</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 3.0 ALT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="211569FF" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="211569FF" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7834F6" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619494B0" w14:textId="38BF1AA8" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Standard Operating Procedures to manage GEF/GCF/AF project risks escalated to the Executive Coordinator – Environmental Finance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="1C18FD2E" w14:textId="46BC6D1E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C18FD2E" w14:textId="46BC6D1E" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId36">
+            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SOP for the development of UNDP management actions for Vertical Fund projects escalated for action to the Executive Coordinator Environmental Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B58E01" w14:textId="72C0E1F9" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Manage Change -&gt; 3.0 Procedures -&gt; Project Revisions</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 3.0 ALT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="26C7BE18" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="26C7BE18" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="73616D4F" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="73616D4F" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="7BAB5F44" w14:textId="129101C2">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7BAB5F44" w14:textId="129101C2" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GEF Annual Project Implementation Report </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="78729F5F" w14:textId="16D2D63A">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="78729F5F" w14:textId="16D2D63A" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The GEF Annual Project Implementation Report (PIR) is completed online using the BPPS Nature, Climate and Energy </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId37">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Segoe UI" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Segoe UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PIMS+ system</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="5BCB7155" w14:textId="301F2149">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5BCB7155" w14:textId="301F2149" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Report -&gt; 3.0 Procedures -&gt; Report (projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="2D642882" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="2D642882" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="57D46DFE" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="57D46DFE" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="0B8C89DC" w14:textId="3C93C586">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0B8C89DC" w14:textId="3C93C586" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GCF Annual Performance Report  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="29917592" w14:textId="3215CFFF">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="29917592" w14:textId="3215CFFF" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The GCF Annual Performance Report is completed online using the BPPS Nature, Climate and Energy</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Segoe UI" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Segoe UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId38">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PIMS+ system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="1577BB96" w14:textId="6836AF5D">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1577BB96" w14:textId="6836AF5D" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Report -&gt; 3.0 Procedures -&gt; Report (projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="677B72F3" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="677B72F3" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A514F65" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="3C5FA74A" w14:textId="6A065925">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5FA74A" w14:textId="6A065925" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF Project Implementation Report</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="3CA1944E" w14:textId="235F07AD">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA1944E" w14:textId="235F07AD" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId39">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>GEF PIR - Annual Monitoring Process Guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="1DC346AF" w14:textId="3EFDF4F9">
+          </w:tcPr>
+          <w:p w14:paraId="1DC346AF" w14:textId="3EFDF4F9" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Report -&gt; 3.0 Procedures -&gt; Report (projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="38C70684" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="38C70684" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABCBB06" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255F9459" w14:textId="16022D01" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF A</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nnual Performance Report</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECAD287" w14:textId="2AC5D8D5" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId40">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>GCF APR Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="25FB67BA" w14:textId="3440F9DB">
+          </w:tcPr>
+          <w:p w14:paraId="25FB67BA" w14:textId="3440F9DB" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implement -&gt; Report -&gt; 3.0 Procedures -&gt; Report (projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="36B2C70F" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="36B2C70F" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="7672D3D9" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7672D3D9" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2E3616C2" w14:textId="20CB7766">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2E3616C2" w14:textId="20CB7766" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid-Term and Terminal Evaluations text in the PPM Procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="6C13CBBE" w14:textId="2B5AC0B7">
+          <w:p w14:paraId="6C13CBBE" w14:textId="2B5AC0B7" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mid-Term/Interim and Terminal Evaluations of Environmental Vertical Fund financed projects must meet both UNDP and the relevant vertical fund requirements.  Documents are accessible on the UNDP Independent Evaluation Office website in Spanish, French, and English (click on the GEF Project Evaluation tab). For evaluations of GCF and AF financed projects, please consult the Nature, Climate and Energy team.</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId41">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="0066607E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>RACI matrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sets out the roles and accountability for this stage of GEF-financed projects.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="2CC90432" w14:textId="67913BF1">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2CC90432" w14:textId="67913BF1" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Close and Transition -&gt; 3.0 Procedures -&gt; Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="414B0D74" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="414B0D74" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="038B5C93" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="038B5C93" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="146B29E1" w14:textId="60BF4ACA">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="146B29E1" w14:textId="60BF4ACA" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid-Term Evaluation Guidance for GEF-financed projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="024A71A2" w:rsidRDefault="003D419C" w14:paraId="6E32523C" w14:textId="6A0C9C42">
-[...8 lines deleted...]
-            <w:hyperlink r:id="rId42">
+          <w:p w14:paraId="6E32523C" w14:textId="6A0C9C42" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId48">
               <w:r w:rsidRPr="72941C09">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Guidance on conducting a mid-term evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="003D419C" w:rsidRDefault="003D419C" w14:paraId="56381A05" w14:textId="595ECA1B">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="56381A05" w14:textId="595ECA1B" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Close and Transition -&gt; 3.0 Procedures -&gt; Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A377D1" w:rsidR="003D419C" w:rsidTr="39C94167" w14:paraId="1FC084CB" w14:textId="77777777">
+      <w:tr w:rsidR="0082059E" w:rsidRPr="00A377D1" w14:paraId="1FC084CB" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D28F987" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F97816" w14:textId="48FC2B93" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Terminal Evaluation Guidance for GEF-financed projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00033BF8" w:rsidR="003D419C" w:rsidP="024A71A2" w:rsidRDefault="003D419C" w14:paraId="4880C37D" w14:textId="57863D06">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4880C37D" w14:textId="57863D06" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43">
+            <w:hyperlink r:id="rId49">
               <w:r w:rsidRPr="72941C09">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Guidance on conducting a Terminal Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED86C54" w14:textId="7A6AE35B" w:rsidR="0082059E" w:rsidRPr="008B1C87" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Close and Transition -&gt; 3.0 Procedures -&gt; Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A377D1" w:rsidR="00F351EE" w:rsidP="00F351EE" w:rsidRDefault="00F351EE" w14:paraId="1C96BCC6" w14:textId="78F38533">
+    <w:p w14:paraId="1C96BCC6" w14:textId="78F38533" w:rsidR="00F351EE" w:rsidRPr="00A377D1" w:rsidRDefault="00F351EE" w:rsidP="00F351EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A377D1">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A377D1" w:rsidR="00F351EE" w:rsidP="00F351EE" w:rsidRDefault="00F351EE" w14:paraId="5DD4CBFF" w14:textId="77777777">
+    <w:p w14:paraId="5DD4CBFF" w14:textId="77777777" w:rsidR="00F351EE" w:rsidRPr="00A377D1" w:rsidRDefault="00F351EE" w:rsidP="00F351EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A377D1">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB6722" w:rsidR="00B6787A" w:rsidRDefault="006329B8" w14:paraId="60A8DC1A" w14:textId="76D7F304">
+    <w:p w14:paraId="60A8DC1A" w14:textId="41C9CCED" w:rsidR="00B6787A" w:rsidRPr="00FB6722" w:rsidRDefault="006329B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6722">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Effective: 20 August 2025</w:t>
+        <w:t xml:space="preserve">Effective: </w:t>
+      </w:r>
+      <w:r w:rsidR="00065F08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30 March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6722">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00FB6722" w:rsidR="00B6787A" w:rsidSect="00E95F1E">
-      <w:footerReference w:type="default" r:id="rId44"/>
+    <w:sectPr w:rsidR="00B6787A" w:rsidRPr="00FB6722" w:rsidSect="00E95F1E">
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:w="24480" w:h="15840" w:orient="landscape" w:code="3"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="364" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A0F80" w:rsidP="00F351EE" w:rsidRDefault="005A0F80" w14:paraId="5DA1480A" w14:textId="77777777">
+    <w:p w14:paraId="11A3F17B" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A0F80" w:rsidP="00F351EE" w:rsidRDefault="005A0F80" w14:paraId="61AD6A17" w14:textId="77777777">
+    <w:p w14:paraId="49946137" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005A0F80" w:rsidRDefault="005A0F80" w14:paraId="298FA764" w14:textId="77777777"/>
+    <w:p w14:paraId="46146EAA" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1935732926"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00F351EE" w:rsidRDefault="00F351EE" w14:paraId="00EF54F7" w14:textId="4A1FAA2A">
+      <w:p w14:paraId="00EF54F7" w14:textId="4A1FAA2A" w:rsidR="00F351EE" w:rsidRDefault="00F351EE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00965CB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F351EE" w:rsidRDefault="00F351EE" w14:paraId="47F99DCE" w14:textId="77777777">
+  <w:p w14:paraId="47F99DCE" w14:textId="77777777" w:rsidR="00F351EE" w:rsidRDefault="00F351EE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A0F80" w:rsidP="00F351EE" w:rsidRDefault="005A0F80" w14:paraId="4753A510" w14:textId="77777777">
+    <w:p w14:paraId="63A9554B" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A0F80" w:rsidP="00F351EE" w:rsidRDefault="005A0F80" w14:paraId="1019E1BF" w14:textId="77777777">
+    <w:p w14:paraId="378FD767" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005A0F80" w:rsidRDefault="005A0F80" w14:paraId="3CBC8113" w14:textId="77777777"/>
+    <w:p w14:paraId="6103937A" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00352F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C0D282"/>
     <w:lvl w:ilvl="0" w:tplc="C96A7372">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DC01B46">
       <w:start w:val="1"/>
@@ -5760,328 +6230,328 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A3A2D55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D766544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E44149D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE6C7846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="643459EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A44C9220"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6144,698 +6614,758 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F60614D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3118B92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1403140844">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1063522916">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1157571848">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1508209085">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1096753834">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1853062828">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2tDQzMzI3tjS1MDAzMzVX0lEKTi0uzszPAykwrAUAEPVvTywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F351EE"/>
     <w:rsid w:val="00001339"/>
     <w:rsid w:val="00003D92"/>
     <w:rsid w:val="0001557C"/>
     <w:rsid w:val="00020EEC"/>
     <w:rsid w:val="00030832"/>
     <w:rsid w:val="00033BF8"/>
     <w:rsid w:val="000357C5"/>
     <w:rsid w:val="00036DFD"/>
     <w:rsid w:val="00036F52"/>
     <w:rsid w:val="00037E67"/>
     <w:rsid w:val="00046899"/>
     <w:rsid w:val="0005306A"/>
     <w:rsid w:val="00061E16"/>
+    <w:rsid w:val="000627FB"/>
+    <w:rsid w:val="00064AB4"/>
+    <w:rsid w:val="00065F08"/>
     <w:rsid w:val="000708FB"/>
     <w:rsid w:val="00085EA8"/>
     <w:rsid w:val="0009041E"/>
     <w:rsid w:val="00090CBF"/>
     <w:rsid w:val="000917C9"/>
     <w:rsid w:val="000A2299"/>
     <w:rsid w:val="000A2CF2"/>
     <w:rsid w:val="000A574A"/>
     <w:rsid w:val="000B35D2"/>
     <w:rsid w:val="000B647A"/>
     <w:rsid w:val="000C39F7"/>
     <w:rsid w:val="000C5CB7"/>
     <w:rsid w:val="000D0DB7"/>
     <w:rsid w:val="000D21D1"/>
     <w:rsid w:val="000D2FB9"/>
     <w:rsid w:val="000E2E21"/>
     <w:rsid w:val="000F268C"/>
     <w:rsid w:val="000F45A9"/>
     <w:rsid w:val="00101B77"/>
     <w:rsid w:val="0010774F"/>
     <w:rsid w:val="00114708"/>
+    <w:rsid w:val="00115001"/>
     <w:rsid w:val="00117269"/>
     <w:rsid w:val="0012462B"/>
     <w:rsid w:val="00125F61"/>
     <w:rsid w:val="00130B02"/>
     <w:rsid w:val="00132813"/>
     <w:rsid w:val="00133CE4"/>
     <w:rsid w:val="001359FD"/>
     <w:rsid w:val="00137CC5"/>
     <w:rsid w:val="001430F5"/>
     <w:rsid w:val="001432CD"/>
+    <w:rsid w:val="00147142"/>
     <w:rsid w:val="001778BC"/>
     <w:rsid w:val="001939E4"/>
     <w:rsid w:val="00193E55"/>
     <w:rsid w:val="001971B3"/>
     <w:rsid w:val="001B1E49"/>
     <w:rsid w:val="001B2B68"/>
     <w:rsid w:val="001B39AF"/>
     <w:rsid w:val="001C39B3"/>
     <w:rsid w:val="001C5009"/>
     <w:rsid w:val="001C70A8"/>
     <w:rsid w:val="001D536C"/>
     <w:rsid w:val="001D6B43"/>
     <w:rsid w:val="001E35F0"/>
     <w:rsid w:val="001E3FA3"/>
     <w:rsid w:val="001E472E"/>
     <w:rsid w:val="001F1BDD"/>
+    <w:rsid w:val="001F2D04"/>
     <w:rsid w:val="001F40C9"/>
     <w:rsid w:val="00201A9E"/>
     <w:rsid w:val="002033BC"/>
     <w:rsid w:val="0022558F"/>
     <w:rsid w:val="00230377"/>
     <w:rsid w:val="00231D8B"/>
     <w:rsid w:val="00233916"/>
     <w:rsid w:val="00234B0A"/>
     <w:rsid w:val="002411DB"/>
     <w:rsid w:val="00244342"/>
     <w:rsid w:val="002448C9"/>
     <w:rsid w:val="00244A63"/>
     <w:rsid w:val="0025082F"/>
     <w:rsid w:val="00256125"/>
     <w:rsid w:val="00256EBE"/>
     <w:rsid w:val="002654CE"/>
     <w:rsid w:val="00272CB7"/>
     <w:rsid w:val="00276DAE"/>
     <w:rsid w:val="00277825"/>
+    <w:rsid w:val="00291548"/>
     <w:rsid w:val="002A6703"/>
+    <w:rsid w:val="002B2D44"/>
     <w:rsid w:val="002D46D2"/>
     <w:rsid w:val="002D4B00"/>
+    <w:rsid w:val="002D5804"/>
     <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002E0853"/>
     <w:rsid w:val="002E55FA"/>
+    <w:rsid w:val="002E688F"/>
     <w:rsid w:val="002F22E8"/>
+    <w:rsid w:val="003058DA"/>
     <w:rsid w:val="00307359"/>
+    <w:rsid w:val="00307E33"/>
     <w:rsid w:val="00313693"/>
     <w:rsid w:val="00313D0D"/>
     <w:rsid w:val="0032190C"/>
     <w:rsid w:val="003447E6"/>
     <w:rsid w:val="00351537"/>
     <w:rsid w:val="00357F4A"/>
     <w:rsid w:val="003704A3"/>
     <w:rsid w:val="0037140A"/>
     <w:rsid w:val="00372739"/>
+    <w:rsid w:val="00372BB0"/>
     <w:rsid w:val="00384926"/>
     <w:rsid w:val="003A3F8D"/>
     <w:rsid w:val="003A602C"/>
     <w:rsid w:val="003A6F4D"/>
     <w:rsid w:val="003B6043"/>
     <w:rsid w:val="003B7804"/>
     <w:rsid w:val="003D0C11"/>
     <w:rsid w:val="003D419C"/>
     <w:rsid w:val="003E16C1"/>
     <w:rsid w:val="003F021A"/>
     <w:rsid w:val="003F428F"/>
     <w:rsid w:val="0040342B"/>
     <w:rsid w:val="004119C6"/>
     <w:rsid w:val="00421BEA"/>
     <w:rsid w:val="0042344C"/>
     <w:rsid w:val="00431745"/>
     <w:rsid w:val="004434AD"/>
     <w:rsid w:val="00450418"/>
     <w:rsid w:val="004504C4"/>
     <w:rsid w:val="0046122B"/>
     <w:rsid w:val="004734F5"/>
     <w:rsid w:val="004808D9"/>
     <w:rsid w:val="00480DB0"/>
     <w:rsid w:val="0048105F"/>
     <w:rsid w:val="0048255E"/>
     <w:rsid w:val="004831C6"/>
     <w:rsid w:val="00487C1B"/>
+    <w:rsid w:val="00493AD1"/>
     <w:rsid w:val="00497F5C"/>
     <w:rsid w:val="004A5132"/>
     <w:rsid w:val="004A73B4"/>
+    <w:rsid w:val="004D045C"/>
+    <w:rsid w:val="004D5A2E"/>
     <w:rsid w:val="004E38AC"/>
     <w:rsid w:val="00504066"/>
     <w:rsid w:val="00511A96"/>
+    <w:rsid w:val="0052710E"/>
+    <w:rsid w:val="00530BD0"/>
     <w:rsid w:val="00530D95"/>
     <w:rsid w:val="00535C7A"/>
     <w:rsid w:val="00546E6B"/>
     <w:rsid w:val="00555FA2"/>
     <w:rsid w:val="00557A5E"/>
     <w:rsid w:val="00566804"/>
     <w:rsid w:val="00582B28"/>
     <w:rsid w:val="0059282D"/>
+    <w:rsid w:val="00594BF7"/>
     <w:rsid w:val="005A0F80"/>
     <w:rsid w:val="005A5460"/>
     <w:rsid w:val="005B079B"/>
     <w:rsid w:val="005B2FFE"/>
     <w:rsid w:val="005C7292"/>
     <w:rsid w:val="005C7FC4"/>
+    <w:rsid w:val="005D3A63"/>
     <w:rsid w:val="005D4930"/>
     <w:rsid w:val="005D4AC7"/>
     <w:rsid w:val="005D5A09"/>
     <w:rsid w:val="005D5E93"/>
     <w:rsid w:val="005E34EB"/>
     <w:rsid w:val="005F2D0E"/>
     <w:rsid w:val="005F49C8"/>
     <w:rsid w:val="00604FF0"/>
     <w:rsid w:val="00614F4D"/>
+    <w:rsid w:val="0062074E"/>
+    <w:rsid w:val="00632470"/>
     <w:rsid w:val="006329B8"/>
+    <w:rsid w:val="006432F2"/>
     <w:rsid w:val="00645253"/>
     <w:rsid w:val="006456AD"/>
     <w:rsid w:val="006508B1"/>
+    <w:rsid w:val="006519CB"/>
+    <w:rsid w:val="00653FE8"/>
+    <w:rsid w:val="0066370A"/>
     <w:rsid w:val="0066607E"/>
     <w:rsid w:val="006829ED"/>
     <w:rsid w:val="006B063C"/>
     <w:rsid w:val="006C394A"/>
     <w:rsid w:val="006C659E"/>
     <w:rsid w:val="006D07ED"/>
     <w:rsid w:val="006D0851"/>
+    <w:rsid w:val="006D1BDF"/>
     <w:rsid w:val="006E6E39"/>
     <w:rsid w:val="006F231B"/>
     <w:rsid w:val="0072620E"/>
     <w:rsid w:val="00727227"/>
     <w:rsid w:val="0072796A"/>
     <w:rsid w:val="0073203E"/>
     <w:rsid w:val="0073377A"/>
     <w:rsid w:val="00734553"/>
     <w:rsid w:val="00735710"/>
     <w:rsid w:val="007400F0"/>
     <w:rsid w:val="0075016E"/>
     <w:rsid w:val="00754AA5"/>
     <w:rsid w:val="00756FCB"/>
     <w:rsid w:val="00782F16"/>
+    <w:rsid w:val="00784E7A"/>
     <w:rsid w:val="007A5F9A"/>
     <w:rsid w:val="007C2EA6"/>
     <w:rsid w:val="007C7328"/>
     <w:rsid w:val="007D00EE"/>
     <w:rsid w:val="007D0819"/>
     <w:rsid w:val="007D3255"/>
     <w:rsid w:val="007D5B8A"/>
     <w:rsid w:val="007E0699"/>
     <w:rsid w:val="007E13C0"/>
     <w:rsid w:val="007F0CA0"/>
+    <w:rsid w:val="007F1FFB"/>
     <w:rsid w:val="007F3C36"/>
     <w:rsid w:val="007F7F3D"/>
     <w:rsid w:val="0080610F"/>
+    <w:rsid w:val="0082059E"/>
     <w:rsid w:val="00821A34"/>
     <w:rsid w:val="00834D12"/>
     <w:rsid w:val="00835B6D"/>
     <w:rsid w:val="0084556E"/>
     <w:rsid w:val="0084787C"/>
     <w:rsid w:val="00856CA0"/>
     <w:rsid w:val="00862861"/>
     <w:rsid w:val="008701B4"/>
     <w:rsid w:val="00873309"/>
     <w:rsid w:val="008742AD"/>
+    <w:rsid w:val="00883204"/>
     <w:rsid w:val="00885B3E"/>
     <w:rsid w:val="008914CE"/>
     <w:rsid w:val="00891D73"/>
     <w:rsid w:val="00894521"/>
     <w:rsid w:val="008A38BB"/>
     <w:rsid w:val="008A6E3E"/>
+    <w:rsid w:val="008A7240"/>
     <w:rsid w:val="008B1C87"/>
     <w:rsid w:val="008D3858"/>
     <w:rsid w:val="008D5F69"/>
     <w:rsid w:val="008E3C1E"/>
     <w:rsid w:val="008F2B89"/>
     <w:rsid w:val="008F6E81"/>
+    <w:rsid w:val="009042EC"/>
+    <w:rsid w:val="00911697"/>
     <w:rsid w:val="009201BE"/>
     <w:rsid w:val="0093471C"/>
     <w:rsid w:val="009347C8"/>
     <w:rsid w:val="0094283B"/>
     <w:rsid w:val="009449A4"/>
+    <w:rsid w:val="00951919"/>
     <w:rsid w:val="009540C1"/>
     <w:rsid w:val="009636BA"/>
     <w:rsid w:val="00965CB9"/>
     <w:rsid w:val="0098146C"/>
     <w:rsid w:val="009824E5"/>
     <w:rsid w:val="009932BE"/>
     <w:rsid w:val="009A126B"/>
     <w:rsid w:val="009A497A"/>
     <w:rsid w:val="009B20E4"/>
     <w:rsid w:val="009B3E73"/>
+    <w:rsid w:val="009B4B1F"/>
     <w:rsid w:val="009C6AAD"/>
     <w:rsid w:val="009D24C9"/>
     <w:rsid w:val="009D51C2"/>
     <w:rsid w:val="009D5975"/>
     <w:rsid w:val="009D7C9B"/>
     <w:rsid w:val="009E4A88"/>
     <w:rsid w:val="009E6779"/>
     <w:rsid w:val="009F2D10"/>
     <w:rsid w:val="009F332C"/>
     <w:rsid w:val="009F5D8A"/>
     <w:rsid w:val="00A04302"/>
     <w:rsid w:val="00A05A43"/>
+    <w:rsid w:val="00A11E93"/>
     <w:rsid w:val="00A13319"/>
+    <w:rsid w:val="00A136CE"/>
     <w:rsid w:val="00A14C6E"/>
     <w:rsid w:val="00A28614"/>
     <w:rsid w:val="00A3287F"/>
     <w:rsid w:val="00A377D1"/>
+    <w:rsid w:val="00A41893"/>
     <w:rsid w:val="00A54A73"/>
     <w:rsid w:val="00A67D67"/>
     <w:rsid w:val="00A7548C"/>
     <w:rsid w:val="00A955AB"/>
     <w:rsid w:val="00AC0BDA"/>
     <w:rsid w:val="00AC1197"/>
     <w:rsid w:val="00AC616E"/>
     <w:rsid w:val="00AD1E60"/>
+    <w:rsid w:val="00AD2EEA"/>
     <w:rsid w:val="00AD302A"/>
     <w:rsid w:val="00AE3D21"/>
     <w:rsid w:val="00AF64BA"/>
     <w:rsid w:val="00B0342A"/>
+    <w:rsid w:val="00B20C23"/>
     <w:rsid w:val="00B236CE"/>
     <w:rsid w:val="00B335FC"/>
     <w:rsid w:val="00B41F63"/>
     <w:rsid w:val="00B44356"/>
     <w:rsid w:val="00B450ED"/>
     <w:rsid w:val="00B476D2"/>
     <w:rsid w:val="00B6787A"/>
     <w:rsid w:val="00B9194F"/>
     <w:rsid w:val="00B93E3D"/>
     <w:rsid w:val="00BA5E7A"/>
     <w:rsid w:val="00BB0560"/>
     <w:rsid w:val="00BB721D"/>
     <w:rsid w:val="00BC2426"/>
     <w:rsid w:val="00BD1A0B"/>
     <w:rsid w:val="00BD2A16"/>
     <w:rsid w:val="00BE11FC"/>
     <w:rsid w:val="00BE7E01"/>
     <w:rsid w:val="00BF5FAF"/>
     <w:rsid w:val="00C00DFC"/>
     <w:rsid w:val="00C0230C"/>
     <w:rsid w:val="00C05426"/>
+    <w:rsid w:val="00C15686"/>
+    <w:rsid w:val="00C20348"/>
     <w:rsid w:val="00C22541"/>
+    <w:rsid w:val="00C2794A"/>
+    <w:rsid w:val="00C31D79"/>
+    <w:rsid w:val="00C34EFF"/>
     <w:rsid w:val="00C3793D"/>
     <w:rsid w:val="00C4336A"/>
     <w:rsid w:val="00C6465E"/>
     <w:rsid w:val="00C65AF8"/>
     <w:rsid w:val="00C74A19"/>
     <w:rsid w:val="00C77363"/>
+    <w:rsid w:val="00C81520"/>
     <w:rsid w:val="00C85340"/>
     <w:rsid w:val="00C85FF2"/>
     <w:rsid w:val="00CA47A3"/>
+    <w:rsid w:val="00CC1114"/>
     <w:rsid w:val="00CC7FC7"/>
     <w:rsid w:val="00CD6E00"/>
     <w:rsid w:val="00CE59EA"/>
     <w:rsid w:val="00CF5216"/>
     <w:rsid w:val="00D33D4A"/>
+    <w:rsid w:val="00D50AC4"/>
     <w:rsid w:val="00D73253"/>
     <w:rsid w:val="00D77ADA"/>
     <w:rsid w:val="00D8320A"/>
     <w:rsid w:val="00D8503A"/>
     <w:rsid w:val="00DA170B"/>
     <w:rsid w:val="00DA3B4A"/>
     <w:rsid w:val="00DC071B"/>
+    <w:rsid w:val="00DC2859"/>
     <w:rsid w:val="00DD4CDA"/>
     <w:rsid w:val="00DD5009"/>
     <w:rsid w:val="00DE2A2A"/>
     <w:rsid w:val="00DE375F"/>
     <w:rsid w:val="00E14A2F"/>
     <w:rsid w:val="00E15513"/>
     <w:rsid w:val="00E15BBB"/>
     <w:rsid w:val="00E17066"/>
     <w:rsid w:val="00E17C7C"/>
     <w:rsid w:val="00E217A0"/>
     <w:rsid w:val="00E24C79"/>
     <w:rsid w:val="00E26DFF"/>
     <w:rsid w:val="00E26EE7"/>
     <w:rsid w:val="00E27FE2"/>
     <w:rsid w:val="00E311CA"/>
+    <w:rsid w:val="00E321C8"/>
     <w:rsid w:val="00E3386E"/>
     <w:rsid w:val="00E611EF"/>
     <w:rsid w:val="00E61DDF"/>
     <w:rsid w:val="00E63A6F"/>
     <w:rsid w:val="00E71D4B"/>
     <w:rsid w:val="00E83461"/>
     <w:rsid w:val="00E95F1E"/>
     <w:rsid w:val="00E96646"/>
     <w:rsid w:val="00EA0F88"/>
     <w:rsid w:val="00EB1516"/>
     <w:rsid w:val="00EC70EB"/>
     <w:rsid w:val="00ED552A"/>
     <w:rsid w:val="00EE4AAF"/>
+    <w:rsid w:val="00EE6B6D"/>
     <w:rsid w:val="00EE6D13"/>
     <w:rsid w:val="00EF1465"/>
     <w:rsid w:val="00F13AE2"/>
     <w:rsid w:val="00F1561F"/>
     <w:rsid w:val="00F351EE"/>
     <w:rsid w:val="00F40912"/>
     <w:rsid w:val="00F43A35"/>
     <w:rsid w:val="00F7099E"/>
     <w:rsid w:val="00F715C9"/>
     <w:rsid w:val="00F80A7E"/>
     <w:rsid w:val="00F9175C"/>
     <w:rsid w:val="00F96DA1"/>
     <w:rsid w:val="00FA35C7"/>
     <w:rsid w:val="00FB6722"/>
     <w:rsid w:val="00FB6BE8"/>
+    <w:rsid w:val="00FC431E"/>
     <w:rsid w:val="00FD022D"/>
     <w:rsid w:val="00FD0CDC"/>
     <w:rsid w:val="00FD2391"/>
     <w:rsid w:val="00FE2784"/>
+    <w:rsid w:val="00FF3DC4"/>
     <w:rsid w:val="0108C908"/>
     <w:rsid w:val="0137DC4E"/>
     <w:rsid w:val="01C8E516"/>
     <w:rsid w:val="024A71A2"/>
     <w:rsid w:val="03776217"/>
     <w:rsid w:val="03FFF0AC"/>
     <w:rsid w:val="044069CA"/>
     <w:rsid w:val="06583980"/>
     <w:rsid w:val="0866A280"/>
     <w:rsid w:val="098A8C4B"/>
     <w:rsid w:val="09EFBD8B"/>
     <w:rsid w:val="0A0FE013"/>
     <w:rsid w:val="0A6147F4"/>
     <w:rsid w:val="0C63799E"/>
     <w:rsid w:val="0D374112"/>
     <w:rsid w:val="0E5810AA"/>
     <w:rsid w:val="0E7A216B"/>
     <w:rsid w:val="0EE086FB"/>
     <w:rsid w:val="0F025BB3"/>
     <w:rsid w:val="10669146"/>
     <w:rsid w:val="11918179"/>
     <w:rsid w:val="1245DDE0"/>
     <w:rsid w:val="12A88EBA"/>
     <w:rsid w:val="14121485"/>
     <w:rsid w:val="1531282A"/>
     <w:rsid w:val="15D70B4F"/>
     <w:rsid w:val="16764AD0"/>
+    <w:rsid w:val="1789ED17"/>
     <w:rsid w:val="1835BA77"/>
     <w:rsid w:val="199D4956"/>
     <w:rsid w:val="1A5CBB01"/>
     <w:rsid w:val="1B2F2851"/>
     <w:rsid w:val="1BA069AE"/>
     <w:rsid w:val="1C412EEC"/>
     <w:rsid w:val="1C62A430"/>
     <w:rsid w:val="1D171947"/>
     <w:rsid w:val="1D39930B"/>
     <w:rsid w:val="1E43FA60"/>
+    <w:rsid w:val="1EA75CC4"/>
     <w:rsid w:val="1FC6A264"/>
     <w:rsid w:val="204D297A"/>
     <w:rsid w:val="2104197B"/>
     <w:rsid w:val="211AD1BE"/>
     <w:rsid w:val="212DBA9B"/>
     <w:rsid w:val="21C94045"/>
     <w:rsid w:val="22C52209"/>
     <w:rsid w:val="2449F386"/>
     <w:rsid w:val="2468225A"/>
     <w:rsid w:val="247F75E2"/>
     <w:rsid w:val="249A1387"/>
     <w:rsid w:val="24C80278"/>
     <w:rsid w:val="26096DA0"/>
     <w:rsid w:val="2635E3E8"/>
     <w:rsid w:val="2685DD7D"/>
     <w:rsid w:val="271E57F7"/>
     <w:rsid w:val="274509DD"/>
     <w:rsid w:val="28112B9F"/>
     <w:rsid w:val="28349333"/>
     <w:rsid w:val="29435701"/>
     <w:rsid w:val="2983AA38"/>
     <w:rsid w:val="2A61DA24"/>
     <w:rsid w:val="2A7DF46D"/>
     <w:rsid w:val="2B8A7F5F"/>
     <w:rsid w:val="2CF937AC"/>
     <w:rsid w:val="2D5A4B5F"/>
     <w:rsid w:val="2D86C3A5"/>
     <w:rsid w:val="2E661CEF"/>
     <w:rsid w:val="2F83B65C"/>
     <w:rsid w:val="2FC73CA2"/>
+    <w:rsid w:val="31D3C060"/>
+    <w:rsid w:val="320ADD62"/>
     <w:rsid w:val="35655D44"/>
     <w:rsid w:val="35C46AA8"/>
     <w:rsid w:val="35D80E4D"/>
     <w:rsid w:val="362DD306"/>
     <w:rsid w:val="37EFC599"/>
     <w:rsid w:val="3848DAA9"/>
     <w:rsid w:val="386A0DAC"/>
     <w:rsid w:val="39A7300D"/>
     <w:rsid w:val="39C94167"/>
     <w:rsid w:val="3B81EDCD"/>
     <w:rsid w:val="3CC336BC"/>
     <w:rsid w:val="3E038770"/>
     <w:rsid w:val="3EAECDE1"/>
     <w:rsid w:val="3FFAD77E"/>
     <w:rsid w:val="4231B1D3"/>
     <w:rsid w:val="42FEF43F"/>
     <w:rsid w:val="44873CCE"/>
     <w:rsid w:val="450342D7"/>
     <w:rsid w:val="4515AFC1"/>
     <w:rsid w:val="451BBE6E"/>
     <w:rsid w:val="4563F600"/>
+    <w:rsid w:val="45A39CDA"/>
     <w:rsid w:val="45AB93A1"/>
     <w:rsid w:val="45EECBAD"/>
     <w:rsid w:val="4687E1CD"/>
     <w:rsid w:val="46AFE271"/>
     <w:rsid w:val="46DB67E0"/>
     <w:rsid w:val="47B7B0AB"/>
     <w:rsid w:val="4A09BBBB"/>
     <w:rsid w:val="4A6CB978"/>
     <w:rsid w:val="4A99393F"/>
     <w:rsid w:val="4AB0E8AC"/>
     <w:rsid w:val="4C71B0A8"/>
     <w:rsid w:val="4EEFB986"/>
     <w:rsid w:val="505D7681"/>
     <w:rsid w:val="51F8AF34"/>
     <w:rsid w:val="520B7F54"/>
     <w:rsid w:val="52A4EC81"/>
     <w:rsid w:val="52FD9959"/>
     <w:rsid w:val="54B49FAC"/>
     <w:rsid w:val="55E3D607"/>
     <w:rsid w:val="56A7B5FD"/>
     <w:rsid w:val="577E952C"/>
     <w:rsid w:val="5A7E7AC6"/>
     <w:rsid w:val="5A927824"/>
     <w:rsid w:val="5B3753CC"/>
     <w:rsid w:val="5C72B0C0"/>
     <w:rsid w:val="5CAF72D9"/>
     <w:rsid w:val="5DB61B88"/>
+    <w:rsid w:val="5FC4DD65"/>
     <w:rsid w:val="5FC64701"/>
     <w:rsid w:val="60FC8362"/>
     <w:rsid w:val="6170DEDC"/>
     <w:rsid w:val="62BC2980"/>
     <w:rsid w:val="63D6E370"/>
     <w:rsid w:val="6453F79D"/>
     <w:rsid w:val="6530D9E5"/>
     <w:rsid w:val="654FB34D"/>
     <w:rsid w:val="65613166"/>
     <w:rsid w:val="66FAD508"/>
     <w:rsid w:val="67926977"/>
     <w:rsid w:val="6906BF55"/>
     <w:rsid w:val="69E3F00D"/>
     <w:rsid w:val="6A365981"/>
     <w:rsid w:val="6AC39D40"/>
     <w:rsid w:val="6B82F777"/>
     <w:rsid w:val="6C49E369"/>
     <w:rsid w:val="6CA74FC5"/>
     <w:rsid w:val="6CC6A8AF"/>
     <w:rsid w:val="6CD73DBC"/>
     <w:rsid w:val="6D12E52A"/>
     <w:rsid w:val="6F55AB39"/>
     <w:rsid w:val="6F651E01"/>
     <w:rsid w:val="7165FFA5"/>
     <w:rsid w:val="71D744DC"/>
@@ -6864,133 +7394,133 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24396B23"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1B9C83B8-B843-466D-9367-FF93AA8DA546}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7146,52 +7676,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7258,334 +7788,346 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C05426"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F351EE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F351EE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F351EE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F351EE"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C39F7"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C39F7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000C39F7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="000C39F7"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00233916"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00233916"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00233916"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00233916"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00233916"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004434AD"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075016E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0075016E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007C2EA6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
     <w:name w:val="Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E311CA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F2D04"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="146670204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="350836333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -7935,96 +8477,97 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2100363695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Project-Design-Phase.aspx?source=https%3A%2F%2Fundp.sharepoint.com%2Fteams%2FBPPS-Portal%2FSitePages%2FForms%2FByAuthor.aspx%3Fid%3D%252Fteams%252FBPPS%252DPortal%252FSitePages%252FVertical%2520Fund%2520Programme%2520Support%2520%2526%2520Oversight%26viewid%3Da2a75d7d%252D0306%252D45eb%252Db3c3%252D925275573633" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1741" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=258" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=49" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/guidance/GEF/mid-term/Guidance_Midterm%20Review%20_EN_2014.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1971" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1486" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1681" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=41" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Dual-Execution.aspx" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/process" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1796" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=82" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/Shared%20Documents/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF/DESIGN/PISC%20Template%20and%20guiding%20questions_June%202025.docx?web=1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/access-funding/concept-note-screening" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1736" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1806" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=200&amp;index=0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/GEF/TE_GuidanceforUNDP-supportedGEF-financedProjects.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1886" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1991" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/sites/default/files/document/policy-restructuring-cancellation.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegef.org/documents/templates" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin.merlier@undp.org" TargetMode="External" Id="R957077b1562f404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1456" TargetMode="External" Id="R27cfe89480dd483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External" Id="R045111cf9b5f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External" Id="Rd0ae5caba6a04d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External" Id="R33209bf6f2af44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External" Id="R99b786babb08462d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/Shared%20Documents/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF/DESIGN/PISC%20Template%20and%20guiding%20questions_June%202025.docx?web=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/process" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/sites/default/files/document/policy-restructuring-cancellation.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1796" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin.merlier@undp.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=82" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Dual-Execution.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/s/VFHub/IQBR_U_s-gsNRJM_tTjulu0nAdXuk3jK41SoKfupVz37nAk?e=7S3fyQ" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/s/VFHub/IQDWvZgAWq4hSK7TGDevfbbcARL8ggCSAE0xXjTtwZDJk8I?e=S0hghP" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/guidance/GEF/mid-term/Guidance_Midterm%20Review%20_EN_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Project-Design-Phase.aspx?source=https%3A%2F%2Fundp.sharepoint.com%2Fteams%2FBPPS-Portal%2FSitePages%2FForms%2FByAuthor.aspx%3Fid%3D%252Fteams%252FBPPS%252DPortal%252FSitePages%252FVertical%2520Fund%2520Programme%2520Support%2520%2526%2520Oversight%26viewid%3Da2a75d7d%252D0306%252D45eb%252Db3c3%252D925275573633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/access-funding/concept-note-screening" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=41" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=200&amp;index=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegef.org/documents/templates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/gef-project-preparation-grant-total-budget-work-plan-template" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/delegation-authority-doa-and-initiation-plan-gef-project-preparation-grants-template" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/GEF/TE_GuidanceforUNDP-supportedGEF-financedProjects.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{468D9969-8C05-41F8-9B1E-64286FABDECC}">
     <t:Anchor>
       <t:Comment id="1625227985"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{D17A40A3-0840-4694-BDC1-1C4F388E552A}" time="2023-01-13T11:57:07.561Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Anchor>
           <t:Comment id="1625227985"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{99CF0A55-3649-40F8-8A40-5F865EB4B83B}" time="2023-01-13T11:57:07.561Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Anchor>
           <t:Comment id="1625227985"/>
         </t:Anchor>
         <t:Assign userId="S::jihyea.kim@undp.org::70e31c19-a79e-44ec-8e00-31c7478e0e13" userProvider="AD" userName="Jihyea Kim"/>
       </t:Event>
       <t:Event id="{49D957A0-2FEE-43E1-9AE1-C622BA33D9E5}" time="2023-01-13T11:57:07.561Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Anchor>
           <t:Comment id="1625227985"/>
         </t:Anchor>
         <t:SetTitle title="@Jihyea Kim @Rudo Matsheza this is what I meant, where GEF and GCF are the owners of the document, then it follows that the 5th column should reflect their website on where to find it"/>
       </t:Event>
       <t:Event id="{71BB3F65-7957-42C2-A5E0-302FAAD7368B}" time="2023-01-13T11:57:29.21Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
       <t:Event id="{79A9DA8F-6772-466F-BFB5-7FD12C2E1562}" time="2023-01-13T11:57:36.978Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Progress percentComplete="0"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -8291,56 +8834,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31194cb5-faeb-4885-bd18-8badeafeaad9" xmlns:ns3="f967aeea-fa87-4306-b745-4e1c7a915b2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="654aac7a8d45d590591235abcc0e66a7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A01A9AADAD7C3F48B1204A8C1968BF46" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="279eeaf07d218441d196d1ed75bce4a2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31194cb5-faeb-4885-bd18-8badeafeaad9" xmlns:ns3="f967aeea-fa87-4306-b745-4e1c7a915b2a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49bf8d9fba831e7be79f560ba329c58b" ns2:_="" ns3:_="">
     <xsd:import namespace="31194cb5-faeb-4885-bd18-8badeafeaad9"/>
     <xsd:import namespace="f967aeea-fa87-4306-b745-4e1c7a915b2a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -8501,142 +9040,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f967aeea-fa87-4306-b745-4e1c7a915b2a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="31194cb5-faeb-4885-bd18-8badeafeaad9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A12CE7B-0C77-4D62-A57D-A05F222CC7D8}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3DF1348-8521-4CC2-B9FB-6FA09BDF40EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31194cb5-faeb-4885-bd18-8badeafeaad9"/>
     <ds:schemaRef ds:uri="f967aeea-fa87-4306-b745-4e1c7a915b2a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD854977-0252-4CEB-AADE-0AD5F8188818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f967aeea-fa87-4306-b745-4e1c7a915b2a"/>
     <ds:schemaRef ds:uri="31194cb5-faeb-4885-bd18-8badeafeaad9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0568C7CE-C045-4F7C-A2C3-A736AA3BD022}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BA36687-CB1D-41A7-B99E-F078A1335FEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>2053</Words>
+  <Characters>11704</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>13730</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Janine Civitate</lastModifiedBy>
-  <revision>17</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A01A9AADAD7C3F48B1204A8C1968BF46</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>4c0c0849-c22a-4389-9496-b4202aa8ebb5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GrammarlyDocumentId">
     <vt:lpwstr>0b2cb3e6-25bd-4dbb-9c83-87b397be1bfe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>