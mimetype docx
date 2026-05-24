--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -679,93 +679,104 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAC7476" w14:textId="3ADC7FF3" w:rsidR="00582B28" w:rsidRPr="00821A34" w:rsidRDefault="00313693" w:rsidP="72941C09">
+          <w:p w14:paraId="4EAC7476" w14:textId="3ADC7FF3" w:rsidR="00582B28" w:rsidRPr="008E7A0B" w:rsidRDefault="00313693" w:rsidP="72941C09">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:anchor="project-origination-and-pre-investment-screening-committee-(pisc)-phase" w:history="1">
-              <w:r w:rsidRPr="00821A34">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Project Origination and Pre-Investment Screening Committee (PISC) Phase – SOPs and Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="49141016" w14:textId="77777777" w:rsidR="00E96646" w:rsidRDefault="00E96646" w:rsidP="006508B1"/>
-          <w:p w14:paraId="108DA53E" w14:textId="7E232921" w:rsidR="00EC70EB" w:rsidRPr="00033BF8" w:rsidRDefault="0084556E" w:rsidP="002E0853">
+          <w:p w14:paraId="49141016" w14:textId="77777777" w:rsidR="00E96646" w:rsidRPr="008E7A0B" w:rsidRDefault="00E96646" w:rsidP="006508B1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108DA53E" w14:textId="7E232921" w:rsidR="00EC70EB" w:rsidRPr="008E7A0B" w:rsidRDefault="0084556E" w:rsidP="002E0853">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="001C39B3">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PISC Template and Guiding Questions</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002E0853" w:rsidDel="002E0853">
+            <w:r w:rsidR="002E0853" w:rsidRPr="008E7A0B" w:rsidDel="002E0853">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E14E97" w14:textId="0A11FC75" w:rsidR="0001557C" w:rsidRPr="00033BF8" w:rsidRDefault="0001557C" w:rsidP="199D4956">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -874,67 +885,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for GEF projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0784095B" w14:textId="2F1B77B9" w:rsidR="003D419C" w:rsidRPr="00821A34" w:rsidRDefault="7165FFA5" w:rsidP="003D419C">
+          <w:p w14:paraId="0784095B" w14:textId="2F1B77B9" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="7165FFA5" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00821A34">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Support </w:t>
               </w:r>
-              <w:r w:rsidR="001C39B3" w:rsidRPr="00821A34">
+              <w:r w:rsidR="001C39B3" w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SOP and guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F679C81" w14:textId="316D2004" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
@@ -1038,61 +1049,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF RACI for NIM Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F264026" w14:textId="27B74BB7" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="1F264026" w14:textId="27B74BB7" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00033BF8">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF RACI for NIM Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C4428F0" w14:textId="6BC13733" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
@@ -1181,60 +1192,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF RACI for NIM Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1845FF9F" w14:textId="50F79E37" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="1845FF9F" w14:textId="50F79E37" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00033BF8">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF RACI for NIM Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E25222C" w14:textId="3696A060" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
@@ -1330,68 +1341,68 @@
             <w:r w:rsidRPr="009347C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guidance on GEF Project Budget Costing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04BD5B8A" w14:textId="7D924A60" w:rsidR="003A3F8D" w:rsidRPr="009347C8" w:rsidRDefault="14121485" w:rsidP="003D419C">
+          <w:p w14:paraId="04BD5B8A" w14:textId="7D924A60" w:rsidR="003A3F8D" w:rsidRPr="008E7A0B" w:rsidRDefault="14121485" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18">
-              <w:r w:rsidRPr="39C94167">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Guidance on GEF Project Budget Costing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="39C94167">
+            <w:r w:rsidRPr="008E7A0B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6D69B6" w14:textId="419C165F" w:rsidR="003A3F8D" w:rsidRDefault="009347C8" w:rsidP="003D419C">
             <w:r w:rsidRPr="009347C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -1460,114 +1471,114 @@
             <w:r w:rsidRPr="39C94167">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Budget Templates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="047EADF3" w14:textId="7875D9FA" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+          <w:p w14:paraId="047EADF3" w14:textId="7875D9FA" w:rsidR="39C94167" w:rsidRPr="008E7A0B" w:rsidRDefault="39C94167" w:rsidP="39C94167">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="D13438"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19">
-              <w:r w:rsidRPr="39C94167">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed list of components to be budgeted is available here </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="73A1B72E" w14:textId="16BBE939" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+          <w:p w14:paraId="73A1B72E" w14:textId="16BBE939" w:rsidR="39C94167" w:rsidRPr="008E7A0B" w:rsidRDefault="39C94167" w:rsidP="39C94167">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="D13438"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20">
-              <w:r w:rsidRPr="39C94167">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A budget template is available here </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="440327CE" w14:textId="2BF4E3D0" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
+          <w:p w14:paraId="440327CE" w14:textId="2BF4E3D0" w:rsidR="39C94167" w:rsidRPr="008E7A0B" w:rsidRDefault="39C94167" w:rsidP="39C94167">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="D13438"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21">
-              <w:r w:rsidRPr="39C94167">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Budget Calculation </w:t>
               </w:r>
             </w:hyperlink>
             <w:hyperlink r:id="rId22">
-              <w:r w:rsidRPr="39C94167">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25EB1F56" w14:textId="7B620B21" w:rsidR="39C94167" w:rsidRDefault="39C94167" w:rsidP="39C94167">
             <w:pPr>
@@ -1659,59 +1670,59 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF Templates for Project Identification Forms (PIFs) and CEO Endorsements/Approvals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D8BE5F7" w14:textId="392F3BE9" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="5D8BE5F7" w14:textId="392F3BE9" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00033BF8">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF Templates for Project Identification Forms (PIFs) and CEO Endorsement/Approvals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68DD248A" w14:textId="679582A2" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
@@ -1815,61 +1826,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GCF Concept Note </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75AC4375" w14:textId="6C5A8E81" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="75AC4375" w14:textId="6C5A8E81" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25">
-              <w:r w:rsidRPr="004808D9">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF Concept Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="054FE7D7" w14:textId="2D81D3A5" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
@@ -1977,61 +1988,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF Project Preparation Facility Templates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="263656F7" w14:textId="4AF7E7F9" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="263656F7" w14:textId="4AF7E7F9" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="00033BF8">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>GCF Project Preparation Facility Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2103,132 +2114,271 @@
           </w:tcPr>
           <w:p w14:paraId="3D0F1FBC" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="084142B2" w14:textId="3277FCEE" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="00493AD1" w:rsidP="003D419C">
+          <w:p w14:paraId="084142B2" w14:textId="6096A0C0" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="00493AD1" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GEF PPG Total Budget Work Plan</w:t>
+              <w:t>GEF PPG Total Budget Work Plan</w:t>
             </w:r>
             <w:r w:rsidR="000627FB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA86082" w14:textId="1DFA6CD3" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="5FC4DD65">
+          <w:p w14:paraId="4AA86082" w14:textId="217E77B9" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="5FC4DD65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1"/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="1789ED17" w:rsidRPr="00E321C8">
+              <w:r w:rsidR="1789ED17" w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF Project Preparation Grant Total Budget Work Plan template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65E5BF89" w14:textId="55F8A93A" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 2.2 OPT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036417E" w:rsidRPr="00033BF8" w14:paraId="5E4AE4A4" w14:textId="77777777" w:rsidTr="5FC4DD65">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7421BBCB" w14:textId="77777777" w:rsidR="0036417E" w:rsidRPr="00033BF8" w:rsidRDefault="0036417E" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2E5B19" w14:textId="7DC11D2B" w:rsidR="0036417E" w:rsidDel="00B960CF" w:rsidRDefault="0036417E" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AF PFG Total Budget Work Plan Template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0669ADC5" w14:textId="2CDE0704" w:rsidR="0036417E" w:rsidRPr="008E7A0B" w:rsidRDefault="00847901" w:rsidP="5FC4DD65">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Adaptation Fund Project Formulation Grants (PFG) Total Budget Work Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3C1052" w14:textId="2A5823CC" w:rsidR="0036417E" w:rsidRPr="00033BF8" w:rsidRDefault="003D7CC1" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Programmes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -2293,61 +2443,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF Project Document Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FC518D3" w14:textId="0332E558" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00033BF8">
+          <w:p w14:paraId="2FC518D3" w14:textId="0332E558" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GEF Project Document Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EACFD21" w14:textId="6037F505" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
@@ -2437,61 +2587,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCF Project Document Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E466D5" w14:textId="2C630948" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="79E466D5" w14:textId="2C630948" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidRPr="00033BF8">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF Project Document Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07A871AD" w14:textId="7F46EF24" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
@@ -2509,50 +2659,187 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Programmes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 3.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003D7CC1" w:rsidRPr="00033BF8" w14:paraId="392ABC23" w14:textId="77777777" w:rsidTr="5FC4DD65">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E10C31" w14:textId="77777777" w:rsidR="003D7CC1" w:rsidRPr="00033BF8" w:rsidRDefault="003D7CC1" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9D8660" w14:textId="0DC253A0" w:rsidR="003D7CC1" w:rsidRPr="00033BF8" w:rsidRDefault="003D7CC1" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AF Project Document Template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7938CACB" w14:textId="7DFD87C3" w:rsidR="003D7CC1" w:rsidRPr="008E7A0B" w:rsidRDefault="00847901" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Adaptation Fund Project Document Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C8B740" w14:textId="72F36451" w:rsidR="003D7CC1" w:rsidRPr="00033BF8" w:rsidRDefault="00420DD4" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design -&gt; Formulate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Projects -&gt; 3.0 Procedures -&gt; Formulate Development Projects -&gt;Step 3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="18DFB645" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4032DF57" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
@@ -2578,67 +2865,85 @@
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Guidance on Governance Arrangements for VF Programming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239A6BC7" w14:textId="4BE7F230" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="239A6BC7" w14:textId="4BE7F230" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidRPr="00033BF8">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Guidance on Governance Arrangements for VF Programming</w:t>
+                <w:t>Guidance on Governance Arrangem</w:t>
+              </w:r>
+              <w:r w:rsidRPr="008E7A0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="008E7A0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>nts for VF Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15131A2C" w14:textId="59F098A0" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
@@ -2756,179 +3061,166 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delegation of Authority – Text in the PPM Policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="579AD755" w14:textId="32E50088" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+          <w:p w14:paraId="579AD755" w14:textId="214F2858" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For projects funded with Environmental and Climate Vertical Fund resources (including GEF, GCF, AF, etc), the UNDP </w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Vertical Fund</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94A05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Executive Coordinator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">shall operate as the primary focal point for UNDP towards the governing bodies of the vertical funds (notably GEF Council, GCF Board and AF Board). In that capacity, the </w:t>
+            </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Fund</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00033BF8">
+              <w:t>UNDP Vertical Fund</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94A05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Executive</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Coordinator shall operate as the primary focal point for UNDP towards the governing bodies of the vertical funds (notably GEF Council, GCF Board and AF Board). In that capacity, the </w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Coordinator shall also have the delegated authority to sign the legal project level funding agreements with these vertical funds for and on behalf of UNDP. </w:t>
+              <w:t xml:space="preserve">Executive Coordinator shall also have the delegated authority to sign the legal project level funding agreements with these vertical funds for and on behalf of UNDP. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B6DCD22" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4316C53B" w14:textId="1652430A" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The authority to sign a relevant vertical fund project document is further delegated to the Resident Representative through a project level delegation of authority agreement, which shall be signed by (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">) the UNDP </w:t>
             </w:r>
             <w:r w:rsidR="006329B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3000,80 +3292,52 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNDP Resident Representative assumes full responsibility and accountability to ensure the timely implementation of the vertical fund supported project, as approved, and to ensure that the project complies with all vertical fund specific requirements and is implemented in accordance with </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the all</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> terms and conditions set out in the governing legal agreements. The Resident Representative shall provide oversight and quality assurance of tasks undertaken by the Implementing Partner and/or Responsible Parties and assumes full accountability for ensuring that all requirements </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> terms and conditions set out in the governing legal agreements. The Resident Representative shall provide oversight and quality assurance of tasks undertaken by the Implementing Partner and/or Responsible Parties and assumes full accountability for ensuring that all requirements set out in UNDP’s policy framework (UNDP POPP), UNDP’s Financial Rules and Regulations and UNDP’s Internal Control Framework are applied to the project;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="66C959F8" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3273,51 +3537,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E7EBF9E" w14:textId="449FDC17" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Design -&gt; Appraise and Approve -&gt; 2.0 Policies -&gt; page 1-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D419C" w:rsidRPr="00033BF8" w14:paraId="34D08BFE" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1919F5C4" w14:textId="77777777" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
@@ -3457,61 +3721,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GBFF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63F039C6" w14:textId="5AFE18A1" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00033BF8">
+          <w:p w14:paraId="63F039C6" w14:textId="5AFE18A1" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Delegation of Authority Agreement for GEF projects (Master Template) – GEF Trust Fund LDCF SCCF NPIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ADB296A" w14:textId="0C9F69F1" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
@@ -3598,61 +3862,61 @@
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delegation of Authority Agreement for GCF Full Funding Proposal (Master Template)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F91C9F" w14:textId="53CDABB4" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00033BF8">
+          <w:p w14:paraId="54F91C9F" w14:textId="53CDABB4" w:rsidR="003D419C" w:rsidRPr="008E7A0B" w:rsidRDefault="003D419C" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Delegation of Authority Agreement for GCF Full Funding Proposal (Master Template)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EC0D69B" w14:textId="2C35B55C" w:rsidR="003D419C" w:rsidRPr="00033BF8" w:rsidRDefault="003D419C" w:rsidP="003D419C">
             <w:pPr>
@@ -3670,50 +3934,186 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-&gt; Step 2.1 VERT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CC3BA5" w:rsidRPr="00033BF8" w14:paraId="63BEFA42" w14:textId="77777777" w:rsidTr="5FC4DD65">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A83741F" w14:textId="77777777" w:rsidR="00CC3BA5" w:rsidRPr="00033BF8" w:rsidRDefault="00CC3BA5" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="400A7F49" w14:textId="17BDA66B" w:rsidR="00CC3BA5" w:rsidRPr="00033BF8" w:rsidRDefault="00CC3BA5" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Delegation of Authority Agreement for AF Fully Developed Proposals (Master Template)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC1EBEF" w14:textId="0BB833CD" w:rsidR="00CC3BA5" w:rsidRPr="008E7A0B" w:rsidRDefault="00847901" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Delegation of Authority (DOA) Master Template for Adaptation Fund Fully Developed Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4385168D" w14:textId="65BB6EF5" w:rsidR="00CC3BA5" w:rsidRPr="00033BF8" w:rsidRDefault="00A54EF2" w:rsidP="003D419C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-&gt; Step 2.1 VERT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0082059E" w:rsidRPr="00033BF8" w14:paraId="14CD0185" w14:textId="77777777" w:rsidTr="5FC4DD65">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1B6AB9" w14:textId="77777777" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
@@ -3739,75 +4139,219 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GEF PPG auto-DOA and Initiation Plan Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DABE9F8" w14:textId="390D9CC7" w:rsidR="0082059E" w:rsidRDefault="0082059E" w:rsidP="0082059E">
-[...2 lines deleted...]
-              <w:r w:rsidR="45A39CDA" w:rsidRPr="00E321C8">
+          <w:p w14:paraId="3DABE9F8" w14:textId="390D9CC7" w:rsidR="0082059E" w:rsidRPr="008E7A0B" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1"/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidR="45A39CDA" w:rsidRPr="008E7A0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Delegation of Authority (DOA) and Initiation Plan for GEF Project Preparation Grants - template [automated]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="073B9B99" w14:textId="7A3AAC50" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033BF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-&gt; Step 2.1 VERT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A54EF2" w:rsidRPr="00033BF8" w14:paraId="49ABCB48" w14:textId="77777777" w:rsidTr="5FC4DD65">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3386FD" w14:textId="77777777" w:rsidR="00A54EF2" w:rsidRPr="00033BF8" w:rsidRDefault="00A54EF2" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCE6888" w14:textId="0ECC1ABD" w:rsidR="00A54EF2" w:rsidRDefault="00945FF2" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4D4D4D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AF PFG auto-DOA and Initiation Plan Template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8D1455" w14:textId="7B6E9E82" w:rsidR="00A54EF2" w:rsidRPr="008E7A0B" w:rsidRDefault="00847901" w:rsidP="0082059E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="008E7A0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Delegation of Authority (DOA) template for Adaptation Fund Project Formulation Grants (PFG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B51BC26" w14:textId="213F469E" w:rsidR="00A54EF2" w:rsidRPr="00033BF8" w:rsidRDefault="00A91572" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Design -&gt; Appraise and Approve -&gt; 3.0 Procedures -&gt; Development Projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
@@ -3890,51 +4434,51 @@
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03DA1258" w14:textId="5C9E78F9" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="155DC1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SOPs for Post-Approval Process of GCF Funded Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73A4C5FF" w14:textId="34345B02" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
@@ -4049,51 +4593,51 @@
               <w:t xml:space="preserve">Project Revisions for GEF Projects </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648040E6" w14:textId="457F9141" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Guidance and procedures for GEF project revisions during project implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -4192,51 +4736,51 @@
               </w:rPr>
               <w:t>Project Revisions for GCF Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FE94DDE" w14:textId="625FAAF2" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GCF policy on restructuring and cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="445D0BCC" w14:textId="159380D7" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
@@ -4332,51 +4876,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09FBB080" w14:textId="55FC42DC" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Project Extension Guidance for GEF Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
@@ -4474,51 +5018,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0693281E" w14:textId="0AD89667" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Project Extension Guidance for GCF Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
@@ -4614,51 +5158,51 @@
               </w:rPr>
               <w:t>Standard Operating Procedures to manage GEF/GCF/AF project risks escalated to the Executive Coordinator – Environmental Finance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C18FD2E" w14:textId="46BC6D1E" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>SOP for the development of UNDP management actions for Vertical Fund projects escalated for action to the Executive Coordinator Environmental Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="05B58E01" w14:textId="72C0E1F9" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
@@ -4762,51 +5306,51 @@
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78729F5F" w14:textId="16D2D63A" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The GEF Annual Project Implementation Report (PIR) is completed online using the BPPS Nature, Climate and Energy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Segoe UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PIMS+ system</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
@@ -4929,51 +5473,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The GCF Annual Performance Report is completed online using the BPPS Nature, Climate and Energy</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Segoe UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PIMS+ system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1577BB96" w14:textId="6836AF5D" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
@@ -5081,51 +5625,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CA1944E" w14:textId="235F07AD" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>GEF PIR - Annual Monitoring Process Guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
@@ -5249,51 +5793,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECAD287" w14:textId="2AC5D8D5" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00033BF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>GCF APR Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="25FB67BA" w14:textId="3440F9DB" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
@@ -5408,51 +5952,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mid-Term/Interim and Terminal Evaluations of Environmental Vertical Fund financed projects must meet both UNDP and the relevant vertical fund requirements.  Documents are accessible on the UNDP Independent Evaluation Office website in Spanish, French, and English (click on the GEF Project Evaluation tab). For evaluations of GCF and AF financed projects, please consult the Nature, Climate and Energy team.</w:t>
             </w:r>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="0066607E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>RACI matrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00033BF8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sets out the roles and accountability for this stage of GEF-financed projects.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
@@ -5560,51 +6104,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E32523C" w14:textId="6A0C9C42" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48">
+            <w:hyperlink r:id="rId52">
               <w:r w:rsidRPr="72941C09">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Guidance on conducting a mid-term evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -5701,51 +6245,51 @@
               </w:rPr>
               <w:t>Terminal Evaluation Guidance for GEF-financed projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4880C37D" w14:textId="57863D06" w:rsidR="0082059E" w:rsidRPr="00033BF8" w:rsidRDefault="0082059E" w:rsidP="0082059E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId53">
               <w:r w:rsidRPr="72941C09">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:color w:val="155DC1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Guidance on conducting a Terminal Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5806,120 +6350,130 @@
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD4CBFF" w14:textId="77777777" w:rsidR="00F351EE" w:rsidRPr="00A377D1" w:rsidRDefault="00F351EE" w:rsidP="00F351EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="384" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A377D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A8DC1A" w14:textId="41C9CCED" w:rsidR="00B6787A" w:rsidRPr="00FB6722" w:rsidRDefault="006329B8">
+    <w:p w14:paraId="60A8DC1A" w14:textId="5DC3E639" w:rsidR="00B6787A" w:rsidRPr="00FB6722" w:rsidRDefault="006329B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6722">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective: </w:t>
       </w:r>
       <w:r w:rsidR="00065F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30 March</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6722">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00847901">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B6787A" w:rsidRPr="00FB6722" w:rsidSect="00E95F1E">
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:w="24480" w:h="15840" w:orient="landscape" w:code="3"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="364" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11A3F17B" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
+    <w:p w14:paraId="592D5C7C" w14:textId="77777777" w:rsidR="00E87DF8" w:rsidRDefault="00E87DF8" w:rsidP="00F351EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49946137" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
+    <w:p w14:paraId="4690BB76" w14:textId="77777777" w:rsidR="00E87DF8" w:rsidRDefault="00E87DF8" w:rsidP="00F351EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="46146EAA" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A"/>
+    <w:p w14:paraId="46C78DE8" w14:textId="77777777" w:rsidR="00E87DF8" w:rsidRDefault="00E87DF8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6014,65 +6568,65 @@
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="47F99DCE" w14:textId="77777777" w:rsidR="00F351EE" w:rsidRDefault="00F351EE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63A9554B" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
+    <w:p w14:paraId="770B0851" w14:textId="77777777" w:rsidR="00E87DF8" w:rsidRDefault="00E87DF8" w:rsidP="00F351EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="378FD767" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A" w:rsidP="00F351EE">
+    <w:p w14:paraId="428B76ED" w14:textId="77777777" w:rsidR="00E87DF8" w:rsidRDefault="00E87DF8" w:rsidP="00F351EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6103937A" w14:textId="77777777" w:rsidR="00784E7A" w:rsidRDefault="00784E7A"/>
+    <w:p w14:paraId="6898BE95" w14:textId="77777777" w:rsidR="00E87DF8" w:rsidRDefault="00E87DF8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00352F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C0D282"/>
     <w:lvl w:ilvl="0" w:tplc="C96A7372">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DC01B46">
       <w:start w:val="1"/>
@@ -6854,368 +7408,397 @@
     <w:rsid w:val="000D0DB7"/>
     <w:rsid w:val="000D21D1"/>
     <w:rsid w:val="000D2FB9"/>
     <w:rsid w:val="000E2E21"/>
     <w:rsid w:val="000F268C"/>
     <w:rsid w:val="000F45A9"/>
     <w:rsid w:val="00101B77"/>
     <w:rsid w:val="0010774F"/>
     <w:rsid w:val="00114708"/>
     <w:rsid w:val="00115001"/>
     <w:rsid w:val="00117269"/>
     <w:rsid w:val="0012462B"/>
     <w:rsid w:val="00125F61"/>
     <w:rsid w:val="00130B02"/>
     <w:rsid w:val="00132813"/>
     <w:rsid w:val="00133CE4"/>
     <w:rsid w:val="001359FD"/>
     <w:rsid w:val="00137CC5"/>
     <w:rsid w:val="001430F5"/>
     <w:rsid w:val="001432CD"/>
     <w:rsid w:val="00147142"/>
     <w:rsid w:val="001778BC"/>
     <w:rsid w:val="001939E4"/>
     <w:rsid w:val="00193E55"/>
     <w:rsid w:val="001971B3"/>
+    <w:rsid w:val="001B0CF1"/>
     <w:rsid w:val="001B1E49"/>
     <w:rsid w:val="001B2B68"/>
     <w:rsid w:val="001B39AF"/>
     <w:rsid w:val="001C39B3"/>
     <w:rsid w:val="001C5009"/>
     <w:rsid w:val="001C70A8"/>
     <w:rsid w:val="001D536C"/>
     <w:rsid w:val="001D6B43"/>
     <w:rsid w:val="001E35F0"/>
     <w:rsid w:val="001E3FA3"/>
     <w:rsid w:val="001E472E"/>
     <w:rsid w:val="001F1BDD"/>
     <w:rsid w:val="001F2D04"/>
     <w:rsid w:val="001F40C9"/>
     <w:rsid w:val="00201A9E"/>
     <w:rsid w:val="002033BC"/>
     <w:rsid w:val="0022558F"/>
     <w:rsid w:val="00230377"/>
     <w:rsid w:val="00231D8B"/>
     <w:rsid w:val="00233916"/>
     <w:rsid w:val="00234B0A"/>
     <w:rsid w:val="002411DB"/>
     <w:rsid w:val="00244342"/>
     <w:rsid w:val="002448C9"/>
     <w:rsid w:val="00244A63"/>
     <w:rsid w:val="0025082F"/>
     <w:rsid w:val="00256125"/>
     <w:rsid w:val="00256EBE"/>
     <w:rsid w:val="002654CE"/>
+    <w:rsid w:val="0026727B"/>
     <w:rsid w:val="00272CB7"/>
     <w:rsid w:val="00276DAE"/>
     <w:rsid w:val="00277825"/>
     <w:rsid w:val="00291548"/>
     <w:rsid w:val="002A6703"/>
     <w:rsid w:val="002B2D44"/>
     <w:rsid w:val="002D46D2"/>
     <w:rsid w:val="002D4B00"/>
     <w:rsid w:val="002D5804"/>
     <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002E0853"/>
     <w:rsid w:val="002E55FA"/>
     <w:rsid w:val="002E688F"/>
     <w:rsid w:val="002F22E8"/>
     <w:rsid w:val="003058DA"/>
     <w:rsid w:val="00307359"/>
     <w:rsid w:val="00307E33"/>
     <w:rsid w:val="00313693"/>
     <w:rsid w:val="00313D0D"/>
     <w:rsid w:val="0032190C"/>
     <w:rsid w:val="003447E6"/>
     <w:rsid w:val="00351537"/>
     <w:rsid w:val="00357F4A"/>
+    <w:rsid w:val="0036417E"/>
     <w:rsid w:val="003704A3"/>
     <w:rsid w:val="0037140A"/>
     <w:rsid w:val="00372739"/>
     <w:rsid w:val="00372BB0"/>
     <w:rsid w:val="00384926"/>
     <w:rsid w:val="003A3F8D"/>
     <w:rsid w:val="003A602C"/>
     <w:rsid w:val="003A6F4D"/>
     <w:rsid w:val="003B6043"/>
     <w:rsid w:val="003B7804"/>
+    <w:rsid w:val="003C7859"/>
     <w:rsid w:val="003D0C11"/>
     <w:rsid w:val="003D419C"/>
+    <w:rsid w:val="003D7CC1"/>
     <w:rsid w:val="003E16C1"/>
     <w:rsid w:val="003F021A"/>
     <w:rsid w:val="003F428F"/>
     <w:rsid w:val="0040342B"/>
     <w:rsid w:val="004119C6"/>
+    <w:rsid w:val="00420DD4"/>
     <w:rsid w:val="00421BEA"/>
     <w:rsid w:val="0042344C"/>
     <w:rsid w:val="00431745"/>
     <w:rsid w:val="004434AD"/>
     <w:rsid w:val="00450418"/>
     <w:rsid w:val="004504C4"/>
     <w:rsid w:val="0046122B"/>
     <w:rsid w:val="004734F5"/>
     <w:rsid w:val="004808D9"/>
     <w:rsid w:val="00480DB0"/>
     <w:rsid w:val="0048105F"/>
     <w:rsid w:val="0048255E"/>
     <w:rsid w:val="004831C6"/>
     <w:rsid w:val="00487C1B"/>
     <w:rsid w:val="00493AD1"/>
     <w:rsid w:val="00497F5C"/>
     <w:rsid w:val="004A5132"/>
     <w:rsid w:val="004A73B4"/>
+    <w:rsid w:val="004B7CAD"/>
     <w:rsid w:val="004D045C"/>
     <w:rsid w:val="004D5A2E"/>
     <w:rsid w:val="004E38AC"/>
     <w:rsid w:val="00504066"/>
     <w:rsid w:val="00511A96"/>
     <w:rsid w:val="0052710E"/>
     <w:rsid w:val="00530BD0"/>
     <w:rsid w:val="00530D95"/>
     <w:rsid w:val="00535C7A"/>
     <w:rsid w:val="00546E6B"/>
     <w:rsid w:val="00555FA2"/>
     <w:rsid w:val="00557A5E"/>
     <w:rsid w:val="00566804"/>
     <w:rsid w:val="00582B28"/>
     <w:rsid w:val="0059282D"/>
     <w:rsid w:val="00594BF7"/>
     <w:rsid w:val="005A0F80"/>
     <w:rsid w:val="005A5460"/>
     <w:rsid w:val="005B079B"/>
     <w:rsid w:val="005B2FFE"/>
+    <w:rsid w:val="005B3672"/>
     <w:rsid w:val="005C7292"/>
     <w:rsid w:val="005C7FC4"/>
     <w:rsid w:val="005D3A63"/>
     <w:rsid w:val="005D4930"/>
     <w:rsid w:val="005D4AC7"/>
     <w:rsid w:val="005D5A09"/>
     <w:rsid w:val="005D5E93"/>
     <w:rsid w:val="005E34EB"/>
     <w:rsid w:val="005F2D0E"/>
     <w:rsid w:val="005F49C8"/>
     <w:rsid w:val="00604FF0"/>
     <w:rsid w:val="00614F4D"/>
     <w:rsid w:val="0062074E"/>
     <w:rsid w:val="00632470"/>
     <w:rsid w:val="006329B8"/>
     <w:rsid w:val="006432F2"/>
     <w:rsid w:val="00645253"/>
     <w:rsid w:val="006456AD"/>
     <w:rsid w:val="006508B1"/>
     <w:rsid w:val="006519CB"/>
     <w:rsid w:val="00653FE8"/>
     <w:rsid w:val="0066370A"/>
     <w:rsid w:val="0066607E"/>
     <w:rsid w:val="006829ED"/>
+    <w:rsid w:val="006831B5"/>
     <w:rsid w:val="006B063C"/>
     <w:rsid w:val="006C394A"/>
     <w:rsid w:val="006C659E"/>
     <w:rsid w:val="006D07ED"/>
     <w:rsid w:val="006D0851"/>
     <w:rsid w:val="006D1BDF"/>
+    <w:rsid w:val="006D6D58"/>
     <w:rsid w:val="006E6E39"/>
     <w:rsid w:val="006F231B"/>
     <w:rsid w:val="0072620E"/>
     <w:rsid w:val="00727227"/>
     <w:rsid w:val="0072796A"/>
     <w:rsid w:val="0073203E"/>
     <w:rsid w:val="0073377A"/>
     <w:rsid w:val="00734553"/>
     <w:rsid w:val="00735710"/>
     <w:rsid w:val="007400F0"/>
     <w:rsid w:val="0075016E"/>
     <w:rsid w:val="00754AA5"/>
     <w:rsid w:val="00756FCB"/>
     <w:rsid w:val="00782F16"/>
     <w:rsid w:val="00784E7A"/>
     <w:rsid w:val="007A5F9A"/>
     <w:rsid w:val="007C2EA6"/>
     <w:rsid w:val="007C7328"/>
     <w:rsid w:val="007D00EE"/>
     <w:rsid w:val="007D0819"/>
     <w:rsid w:val="007D3255"/>
     <w:rsid w:val="007D5B8A"/>
     <w:rsid w:val="007E0699"/>
     <w:rsid w:val="007E13C0"/>
     <w:rsid w:val="007F0CA0"/>
     <w:rsid w:val="007F1FFB"/>
     <w:rsid w:val="007F3C36"/>
+    <w:rsid w:val="007F5F4B"/>
     <w:rsid w:val="007F7F3D"/>
     <w:rsid w:val="0080610F"/>
     <w:rsid w:val="0082059E"/>
     <w:rsid w:val="00821A34"/>
     <w:rsid w:val="00834D12"/>
     <w:rsid w:val="00835B6D"/>
     <w:rsid w:val="0084556E"/>
     <w:rsid w:val="0084787C"/>
+    <w:rsid w:val="00847901"/>
     <w:rsid w:val="00856CA0"/>
     <w:rsid w:val="00862861"/>
     <w:rsid w:val="008701B4"/>
     <w:rsid w:val="00873309"/>
     <w:rsid w:val="008742AD"/>
     <w:rsid w:val="00883204"/>
     <w:rsid w:val="00885B3E"/>
     <w:rsid w:val="008914CE"/>
     <w:rsid w:val="00891D73"/>
     <w:rsid w:val="00894521"/>
     <w:rsid w:val="008A38BB"/>
     <w:rsid w:val="008A6E3E"/>
     <w:rsid w:val="008A7240"/>
     <w:rsid w:val="008B1C87"/>
     <w:rsid w:val="008D3858"/>
     <w:rsid w:val="008D5F69"/>
     <w:rsid w:val="008E3C1E"/>
+    <w:rsid w:val="008E7A0B"/>
     <w:rsid w:val="008F2B89"/>
     <w:rsid w:val="008F6E81"/>
     <w:rsid w:val="009042EC"/>
     <w:rsid w:val="00911697"/>
     <w:rsid w:val="009201BE"/>
     <w:rsid w:val="0093471C"/>
     <w:rsid w:val="009347C8"/>
     <w:rsid w:val="0094283B"/>
     <w:rsid w:val="009449A4"/>
+    <w:rsid w:val="00945FF2"/>
     <w:rsid w:val="00951919"/>
     <w:rsid w:val="009540C1"/>
     <w:rsid w:val="009636BA"/>
     <w:rsid w:val="00965CB9"/>
     <w:rsid w:val="0098146C"/>
     <w:rsid w:val="009824E5"/>
+    <w:rsid w:val="009843C9"/>
     <w:rsid w:val="009932BE"/>
     <w:rsid w:val="009A126B"/>
     <w:rsid w:val="009A497A"/>
     <w:rsid w:val="009B20E4"/>
     <w:rsid w:val="009B3E73"/>
     <w:rsid w:val="009B4B1F"/>
     <w:rsid w:val="009C6AAD"/>
     <w:rsid w:val="009D24C9"/>
     <w:rsid w:val="009D51C2"/>
     <w:rsid w:val="009D5975"/>
     <w:rsid w:val="009D7C9B"/>
+    <w:rsid w:val="009E3C89"/>
     <w:rsid w:val="009E4A88"/>
     <w:rsid w:val="009E6779"/>
     <w:rsid w:val="009F2D10"/>
     <w:rsid w:val="009F332C"/>
     <w:rsid w:val="009F5D8A"/>
     <w:rsid w:val="00A04302"/>
     <w:rsid w:val="00A05A43"/>
     <w:rsid w:val="00A11E93"/>
     <w:rsid w:val="00A13319"/>
     <w:rsid w:val="00A136CE"/>
     <w:rsid w:val="00A14C6E"/>
     <w:rsid w:val="00A28614"/>
     <w:rsid w:val="00A3287F"/>
     <w:rsid w:val="00A377D1"/>
     <w:rsid w:val="00A41893"/>
     <w:rsid w:val="00A54A73"/>
+    <w:rsid w:val="00A54EF2"/>
     <w:rsid w:val="00A67D67"/>
     <w:rsid w:val="00A7548C"/>
+    <w:rsid w:val="00A91572"/>
     <w:rsid w:val="00A955AB"/>
     <w:rsid w:val="00AC0BDA"/>
     <w:rsid w:val="00AC1197"/>
     <w:rsid w:val="00AC616E"/>
     <w:rsid w:val="00AD1E60"/>
     <w:rsid w:val="00AD2EEA"/>
     <w:rsid w:val="00AD302A"/>
     <w:rsid w:val="00AE3D21"/>
     <w:rsid w:val="00AF64BA"/>
     <w:rsid w:val="00B0342A"/>
+    <w:rsid w:val="00B179AD"/>
     <w:rsid w:val="00B20C23"/>
     <w:rsid w:val="00B236CE"/>
     <w:rsid w:val="00B335FC"/>
     <w:rsid w:val="00B41F63"/>
     <w:rsid w:val="00B44356"/>
     <w:rsid w:val="00B450ED"/>
     <w:rsid w:val="00B476D2"/>
     <w:rsid w:val="00B6787A"/>
     <w:rsid w:val="00B9194F"/>
     <w:rsid w:val="00B93E3D"/>
+    <w:rsid w:val="00B960CF"/>
     <w:rsid w:val="00BA5E7A"/>
     <w:rsid w:val="00BB0560"/>
     <w:rsid w:val="00BB721D"/>
     <w:rsid w:val="00BC2426"/>
     <w:rsid w:val="00BD1A0B"/>
     <w:rsid w:val="00BD2A16"/>
     <w:rsid w:val="00BE11FC"/>
     <w:rsid w:val="00BE7E01"/>
     <w:rsid w:val="00BF5FAF"/>
     <w:rsid w:val="00C00DFC"/>
     <w:rsid w:val="00C0230C"/>
     <w:rsid w:val="00C05426"/>
+    <w:rsid w:val="00C10236"/>
     <w:rsid w:val="00C15686"/>
     <w:rsid w:val="00C20348"/>
     <w:rsid w:val="00C22541"/>
     <w:rsid w:val="00C2794A"/>
     <w:rsid w:val="00C31D79"/>
     <w:rsid w:val="00C34EFF"/>
     <w:rsid w:val="00C3793D"/>
     <w:rsid w:val="00C4336A"/>
     <w:rsid w:val="00C6465E"/>
     <w:rsid w:val="00C65AF8"/>
     <w:rsid w:val="00C74A19"/>
     <w:rsid w:val="00C77363"/>
     <w:rsid w:val="00C81520"/>
     <w:rsid w:val="00C85340"/>
     <w:rsid w:val="00C85FF2"/>
+    <w:rsid w:val="00C94A05"/>
     <w:rsid w:val="00CA47A3"/>
     <w:rsid w:val="00CC1114"/>
+    <w:rsid w:val="00CC3BA5"/>
     <w:rsid w:val="00CC7FC7"/>
     <w:rsid w:val="00CD6E00"/>
     <w:rsid w:val="00CE59EA"/>
     <w:rsid w:val="00CF5216"/>
+    <w:rsid w:val="00CF5860"/>
     <w:rsid w:val="00D33D4A"/>
     <w:rsid w:val="00D50AC4"/>
     <w:rsid w:val="00D73253"/>
     <w:rsid w:val="00D77ADA"/>
     <w:rsid w:val="00D8320A"/>
     <w:rsid w:val="00D8503A"/>
     <w:rsid w:val="00DA170B"/>
     <w:rsid w:val="00DA3B4A"/>
+    <w:rsid w:val="00DB0A2B"/>
     <w:rsid w:val="00DC071B"/>
     <w:rsid w:val="00DC2859"/>
     <w:rsid w:val="00DD4CDA"/>
     <w:rsid w:val="00DD5009"/>
     <w:rsid w:val="00DE2A2A"/>
+    <w:rsid w:val="00DE3035"/>
     <w:rsid w:val="00DE375F"/>
+    <w:rsid w:val="00DF60D2"/>
     <w:rsid w:val="00E14A2F"/>
     <w:rsid w:val="00E15513"/>
     <w:rsid w:val="00E15BBB"/>
     <w:rsid w:val="00E17066"/>
     <w:rsid w:val="00E17C7C"/>
     <w:rsid w:val="00E217A0"/>
     <w:rsid w:val="00E24C79"/>
     <w:rsid w:val="00E26DFF"/>
     <w:rsid w:val="00E26EE7"/>
     <w:rsid w:val="00E27FE2"/>
     <w:rsid w:val="00E311CA"/>
     <w:rsid w:val="00E321C8"/>
     <w:rsid w:val="00E3386E"/>
     <w:rsid w:val="00E611EF"/>
     <w:rsid w:val="00E61DDF"/>
     <w:rsid w:val="00E63A6F"/>
     <w:rsid w:val="00E71D4B"/>
     <w:rsid w:val="00E83461"/>
+    <w:rsid w:val="00E87DF8"/>
+    <w:rsid w:val="00E87FA2"/>
     <w:rsid w:val="00E95F1E"/>
     <w:rsid w:val="00E96646"/>
     <w:rsid w:val="00EA0F88"/>
     <w:rsid w:val="00EB1516"/>
     <w:rsid w:val="00EC70EB"/>
     <w:rsid w:val="00ED552A"/>
     <w:rsid w:val="00EE4AAF"/>
     <w:rsid w:val="00EE6B6D"/>
     <w:rsid w:val="00EE6D13"/>
     <w:rsid w:val="00EF1465"/>
     <w:rsid w:val="00F13AE2"/>
     <w:rsid w:val="00F1561F"/>
     <w:rsid w:val="00F351EE"/>
     <w:rsid w:val="00F40912"/>
     <w:rsid w:val="00F43A35"/>
     <w:rsid w:val="00F7099E"/>
     <w:rsid w:val="00F715C9"/>
     <w:rsid w:val="00F80A7E"/>
     <w:rsid w:val="00F9175C"/>
     <w:rsid w:val="00F96DA1"/>
     <w:rsid w:val="00FA35C7"/>
     <w:rsid w:val="00FB6722"/>
     <w:rsid w:val="00FB6BE8"/>
     <w:rsid w:val="00FC431E"/>
     <w:rsid w:val="00FD022D"/>
@@ -8478,51 +9061,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2100363695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/Shared%20Documents/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF/DESIGN/PISC%20Template%20and%20guiding%20questions_June%202025.docx?web=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/process" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/sites/default/files/document/policy-restructuring-cancellation.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1796" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin.merlier@undp.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=82" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1736" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Dual-Execution.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/s/VFHub/IQBR_U_s-gsNRJM_tTjulu0nAdXuk3jK41SoKfupVz37nAk?e=7S3fyQ" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/s/VFHub/IQDWvZgAWq4hSK7TGDevfbbcARL8ggCSAE0xXjTtwZDJk8I?e=S0hghP" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/guidance/GEF/mid-term/Guidance_Midterm%20Review%20_EN_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Project-Design-Phase.aspx?source=https%3A%2F%2Fundp.sharepoint.com%2Fteams%2FBPPS-Portal%2FSitePages%2FForms%2FByAuthor.aspx%3Fid%3D%252Fteams%252FBPPS%252DPortal%252FSitePages%252FVertical%2520Fund%2520Programme%2520Support%2520%2526%2520Oversight%26viewid%3Da2a75d7d%252D0306%252D45eb%252Db3c3%252D925275573633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/access-funding/concept-note-screening" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=41" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=200&amp;index=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegef.org/documents/templates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/gef-project-preparation-grant-total-budget-work-plan-template" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/delegation-authority-doa-and-initiation-plan-gef-project-preparation-grants-template" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/GEF/TE_GuidanceforUNDP-supportedGEF-financedProjects.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/Shared%20Documents/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF/DESIGN/PISC%20Template%20and%20guiding%20questions_June%202025.docx?web=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/process" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/delegation-authority-doa-and-initiation-plan-gef-project-preparation-grants-template" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=41" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1886" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/adaptation-fund-project-formulation-grants-pfg-total-budget-work-plan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin.merlier@undp.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/adaptation-fund-project-document-template" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/delegation-authority-doa-master-template-adaptation-fund-fully-developed-proposals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/delegation-authority-doa-template-adaptation-fund-project-formulation-grants-pfg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=200&amp;index=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/GEF/TE_GuidanceforUNDP-supportedGEF-financedProjects.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Dual-Execution.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-3/Sec%203%20Individual%20Evaluation%20Budget%20considerations%20and%20calculation%20example.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/s/VFHub/IQBR_U_s-gsNRJM_tTjulu0nAdXuk3jK41SoKfupVz37nAk?e=7S3fyQ" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/sites/default/files/document/policy-restructuring-cancellation.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pir.pims.undp.org/site/login" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPPS-Portal/SitePages/Vertical%20Fund%20Programme%20Support%20%26%20Oversight/GEF-Project-Design-Phase.aspx?source=https%3A%2F%2Fundp.sharepoint.com%2Fteams%2FBPPS-Portal%2FSitePages%2FForms%2FByAuthor.aspx%3Fid%3D%252Fteams%252FBPPS%252DPortal%252FSitePages%252FVertical%2520Fund%2520Programme%2520Support%2520%2526%2520Oversight%26viewid%3Da2a75d7d%252D0306%252D45eb%252Db3c3%252D925275573633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/access-funding/concept-note-screening" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1736" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:b:/s/VFHub/IQDWvZgAWq4hSK7TGDevfbbcARL8ggCSAE0xXjTtwZDJk8I?e=S0hghP" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:x:/r/teams/OFRM_Archive/_layouts/15/Doc.aspx?sourcedoc=%7B2023423E-07D6-4193-ACC3-C9CE6F5C801C%7D&amp;file=Budget%20template%20-%20UNDP_5%20.xlsx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=82" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegef.org/documents/templates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/gef-project-preparation-grant-total-budget-work-plan-template" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1806" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace?current_directory_id=258" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1741" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pims.undp.org/workspace/file/download?id=49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/documents/guidance/GEF/mid-term/Guidance_Midterm%20Review%20_EN_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{468D9969-8C05-41F8-9B1E-64286FABDECC}">
     <t:Anchor>
       <t:Comment id="1625227985"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{D17A40A3-0840-4694-BDC1-1C4F388E552A}" time="2023-01-13T11:57:07.561Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Anchor>
           <t:Comment id="1625227985"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{99CF0A55-3649-40F8-8A40-5F865EB4B83B}" time="2023-01-13T11:57:07.561Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
         <t:Anchor>
           <t:Comment id="1625227985"/>
         </t:Anchor>
         <t:Assign userId="S::jihyea.kim@undp.org::70e31c19-a79e-44ec-8e00-31c7478e0e13" userProvider="AD" userName="Jihyea Kim"/>
       </t:Event>
       <t:Event id="{49D957A0-2FEE-43E1-9AE1-C622BA33D9E5}" time="2023-01-13T11:57:07.561Z">
         <t:Attribution userId="S::isabella.muthoni@undp.org::4ceb2678-bd64-4b32-9338-93c137e40334" userProvider="AD" userName="Isabella Muthoni"/>
@@ -9115,60 +9698,60 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0568C7CE-C045-4F7C-A2C3-A736AA3BD022}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BA36687-CB1D-41A7-B99E-F078A1335FEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2053</Words>
-  <Characters>11704</Characters>
+  <Words>2256</Words>
+  <Characters>12862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13730</CharactersWithSpaces>
+  <CharactersWithSpaces>15088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A01A9AADAD7C3F48B1204A8C1968BF46</vt:lpwstr>
   </property>