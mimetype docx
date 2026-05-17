--- v0 (2025-10-10)
+++ v1 (2026-05-17)
@@ -1,124 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="558F6704" w14:textId="4F75E016" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00213487" w:rsidP="00213487">
-[...53 lines deleted...]
-    </w:p>
     <w:p w14:paraId="579DC7A7" w14:textId="43202221" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Probation Upon Appointment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E8CE31" w14:textId="796FF884" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
@@ -393,178 +339,179 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staff members previously employed by UNDP, who re-join UNDP after a break in service of one year or more, are subject to a probationary period of one year in the first year of appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61125978" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="356347A2" w14:textId="794A7974" w:rsidR="00D90F96" w:rsidRPr="00A87D90" w:rsidRDefault="00D90F96" w:rsidP="00A87D90">
+    <w:p w14:paraId="78971F53" w14:textId="73C6E0D0" w:rsidR="00AD307A" w:rsidRPr="00EB259A" w:rsidRDefault="00D90F96" w:rsidP="008544E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The probationary period may be extended </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The probationary period may be extended exceptionally up to 18 months when, in the judgment of the supervisor, more time is required to determine the staff member's performance or suitability (e.g., due to the staff member's absence on sick leave or parental leave).</w:t>
+        <w:t>exceptionally up</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> to 18 months when, in the judgment of the supervisor, more time is required to determine the staff member's performance or suitability (e.g., due to the staff member's absence on sick leave or parental leave).</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc316913137"/>
       <w:bookmarkStart w:id="1" w:name="_Toc330904747"/>
       <w:bookmarkStart w:id="2" w:name="_Toc330907762"/>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="29559738" w14:textId="77777777" w:rsidR="00AD307A" w:rsidRPr="00AD307A" w:rsidRDefault="00AD307A" w:rsidP="00AD307A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29F85484" w14:textId="70BE9860" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In the event that a staff member is promoted or transferred to a different post while still on probation, the staff member does not start a new probationary period but continues to serve on probation after promotion or transfer provided, however, that the total probationary period does not exceed 18 months.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="439C11E9" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="6D969BFD" w14:textId="77777777" w:rsidR="00EB259A" w:rsidRDefault="00EB259A" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc316913142"/>
       <w:bookmarkStart w:id="4" w:name="_Toc330907767"/>
       <w:bookmarkStart w:id="5" w:name="_Toc330904752"/>
-      <w:r w:rsidRPr="00D90F96">
+    </w:p>
+    <w:p w14:paraId="060E9971" w14:textId="77777777" w:rsidR="00EB259A" w:rsidRDefault="00EB259A" w:rsidP="00D90F96">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439C11E9" w14:textId="784B9135" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Assessment of performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> during probation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5567ED36" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567" w:hanging="425"/>
@@ -703,434 +650,455 @@
         </w:rPr>
         <w:t>First review period (no later than six months after entry on duty):</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first level supervisor completes a Probationary Performance Appraisal Report, and discusses it with the staff member, who may request that the staff member’s observations be attached to the report. It is then recorded in the staff member's personal performance and development file via the on-line PMD tool, accessible to the staff member;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A7E151" w14:textId="77777777" w:rsidR="00A87D90" w:rsidRPr="00A87D90" w:rsidRDefault="00A87D90" w:rsidP="00A87D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639718EE" w14:textId="3BE04CC2" w:rsidR="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="639718EE" w14:textId="3BE04CC2" w:rsidR="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="0098592F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Second review period (no later than ten months after entry on duty)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the first level supervisor completes the Probationary Performance Appraisal Report for the second review period. The second level supervisor decides whether to: a) confirm the appointment, b) extend the probationary period or c) not confirm the appointment. The report is again shown to and discussed with the staff member, who may request that the staff member’s observations be attached to the report. The staff member's observations, if any, are included in the staff member’s personal performance and development file.</w:t>
+        <w:t xml:space="preserve"> the first level supervisor completes the Probationary Performance Appraisal Report for the second review period. The second level supervisor decides whether to: a) confirm the appointment, b) extend the probationary period or c) not confirm the appointment. The report is again shown to and discussed with the staff member, who may request that the staff member’s observations be attached to the report. The staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>member's</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observations, if any, are included in the staff member’s personal performance and development file.</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Toc316913144"/>
       <w:bookmarkStart w:id="11" w:name="_Toc330904754"/>
       <w:bookmarkStart w:id="12" w:name="_Toc330907769"/>
     </w:p>
-    <w:p w14:paraId="26ED93EE" w14:textId="77777777" w:rsidR="00A87D90" w:rsidRDefault="00A87D90" w:rsidP="00A87D90">
+    <w:p w14:paraId="26ED93EE" w14:textId="77777777" w:rsidR="00A87D90" w:rsidRDefault="00A87D90" w:rsidP="0098592F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A45720" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="36A45720" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="0098592F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-cooperation by the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the probationary process or the assessment schedule agreed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may lead to the termination of the appointment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AF3958" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3461C5C6" w14:textId="170ACB11" w:rsidR="000008D0" w:rsidRDefault="00D90F96" w:rsidP="008544E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Exceptions to the assessment schedule in Paragraph </w:t>
+      </w:r>
+      <w:r w:rsidR="000008D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000008D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref160458868 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000008D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000008D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000008D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000008D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Non-cooperation by the staff member with the probationary process or the assessment schedule agreed to, may lead to the termination of the appointment. </w:t>
+        <w:t xml:space="preserve"> may be granted by the Director, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5DDE" w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Office of Human Resources </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OHR</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AF3958" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="7DB9B2A8" w14:textId="2CB4EFD7" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Confirmation of appointment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="3237D330" w14:textId="6DA9E454" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="5807E4CB" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D243773" w14:textId="69B7E160" w:rsidR="00EB259A" w:rsidRPr="0098592F" w:rsidRDefault="00D90F96" w:rsidP="0098592F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D90F96">
-[...190 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc330907770"/>
       <w:bookmarkStart w:id="14" w:name="_Toc316913145"/>
       <w:bookmarkStart w:id="15" w:name="_Toc330904755"/>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the second level supervisor confirms the appointment, the report, including any attachments, is kept in the staff member’s personal performance and development file. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...14 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="16" w:name="2.0_Relevant_Policies"/>
       <w:bookmarkStart w:id="17" w:name="_Toc316913151"/>
       <w:bookmarkStart w:id="18" w:name="_Toc330904761"/>
       <w:bookmarkStart w:id="19" w:name="_Toc330907776"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="39E40479" w14:textId="375E7110" w:rsidR="00D90F96" w:rsidRPr="00AD307A" w:rsidRDefault="00D90F96" w:rsidP="00AD307A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD307A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Extension of Probationary Period</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C6757D" w14:textId="0902B348" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the second level supervisor decides that the extension of the probationary period is warranted, </w:t>
       </w:r>
       <w:r w:rsidR="004E5DDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OHR</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is informed of the reasons for the extension and is provided with a copy of the Probationary Performance Appraisal Report, together with any observations of the staff member. If the probationary period is extended: </w:t>
+        <w:t xml:space="preserve"> is informed of the reasons for the extension and is provided with a copy of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the Probationary Performance Appraisal Report, together with any observations of the staff member. If the probationary period is extended: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399612F4" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D61EC9D" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1150,91 +1118,90 @@
     </w:p>
     <w:p w14:paraId="40BF11EF" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A further plan of work is established by the first level supervisor covering the period of extension. At the end of the extension, a recommendation is made by the second level supervisor to confirm the appointment or terminate the staff member’s appointment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1FE1ED" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="7D1FE1ED" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="0098592F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Copies of the report, work plan and other relevant documents are kept in the staff member’s personal performance and development file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2B34B6" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="4B2B34B6" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="0098592F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="53920E72" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
+    <w:p w14:paraId="53920E72" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="0098592F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termination of appointment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25410D92" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1301,51 +1268,69 @@
     <w:p w14:paraId="17C993C6" w14:textId="4F7DA80B" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc316913153"/>
       <w:bookmarkStart w:id="25" w:name="_Toc330904763"/>
       <w:bookmarkStart w:id="26" w:name="_Toc330907778"/>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The staff member has </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staff member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D90F96">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>five working days</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> following receipt of the written notice in paragraph </w:t>
       </w:r>
       <w:r w:rsidR="004E5DDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -1585,54 +1570,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OHR</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> advises the second level supervisor concerned and the staff member of the decision taken. Copies of the report, the notification and other relevant documents are included in the staff member's personnel file.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="00A72EF2" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00D90F96">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D90F96" w:rsidRPr="00D90F96">
+        <w:sectPr w:rsidR="00D90F96" w:rsidRPr="00D90F96" w:rsidSect="00EB259A">
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1080" w:right="1800" w:bottom="245" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1704" w:right="1800" w:bottom="245" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5701285B" w14:textId="77D0C312" w:rsidR="00A94E3C" w:rsidRPr="00D90F96" w:rsidRDefault="00D90F96" w:rsidP="00A87D90">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90F96">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50C13F85" wp14:editId="03918E85">
             <wp:simplePos x="0" y="0"/>
@@ -1679,408 +1665,384 @@
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A94E3C" w:rsidRPr="00D90F96" w:rsidSect="00D90F96">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="1080" w:bottom="1800" w:left="90" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71504AD6" w14:textId="77777777" w:rsidR="0088797E" w:rsidRDefault="0088797E" w:rsidP="006A295A">
+    <w:p w14:paraId="789A477A" w14:textId="77777777" w:rsidR="00024A4A" w:rsidRDefault="00024A4A" w:rsidP="006A295A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DB73433" w14:textId="77777777" w:rsidR="0088797E" w:rsidRDefault="0088797E" w:rsidP="006A295A">
+    <w:p w14:paraId="27FD6CFC" w14:textId="77777777" w:rsidR="00024A4A" w:rsidRDefault="00024A4A" w:rsidP="006A295A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1893696329"/>
       <w:docPartObj>
         <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-594472330"/>
           <w:docPartObj>
             <w:docPartGallery w:val="AutoText"/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:p w14:paraId="685EC9E6" w14:textId="77777777" w:rsidR="00D90F96" w:rsidRDefault="00D90F96">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="011F3A04" w14:textId="10C942B5" w:rsidR="00A87D90" w:rsidRPr="00BF5D43" w:rsidRDefault="00A87D90" w:rsidP="00A87D90">
+          <w:p w14:paraId="687EABB1" w14:textId="41392A08" w:rsidR="00D90F96" w:rsidRPr="00EB259A" w:rsidRDefault="00A87D90" w:rsidP="00EB259A">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Effective Date:</w:t>
+              <w:t xml:space="preserve">Effective Date: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AD307A" w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">01/03/2021 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
             </w:r>
-            <w:r w:rsidRPr="00BF5D43">
+            <w:r w:rsidRPr="00EB259A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Version #:</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Version #: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="POPPRefItemVersion"/>
                 <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
                 <w:id w:val="-1567329517"/>
                 <w:placeholder>
                   <w:docPart w:val="0C7E036438E644FA85F1D379C0F3F3EC"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00213487">
+                <w:r w:rsidR="00213487" w:rsidRPr="00EB259A">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-          </w:p>
-[...18 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D90F96" w:rsidRPr="00EB259A">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4150DD55" w14:textId="6DC3F1DC" w:rsidR="00F820D3" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4150DD55" w14:textId="6DC3F1DC" w:rsidR="00F820D3" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="008544E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:left="1260"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
@@ -2263,51 +2225,51 @@
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1741753060"/>
         <w:placeholder>
           <w:docPart w:val="A74217E9DAD4494CA2B48EE9B2BC1943"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00213487">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73533141" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="59956F17" w14:textId="6A5A6FF6" w:rsidR="00BF5D43" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -2504,70 +2466,131 @@
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="935481089"/>
         <w:placeholder>
           <w:docPart w:val="D4AFABF47C884A3BBB12969CE9EA09DD"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00213487">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18F02BDE" w14:textId="77777777" w:rsidR="0088797E" w:rsidRDefault="0088797E" w:rsidP="006A295A">
+    <w:p w14:paraId="4D5582C4" w14:textId="77777777" w:rsidR="00024A4A" w:rsidRDefault="00024A4A" w:rsidP="006A295A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A329246" w14:textId="77777777" w:rsidR="0088797E" w:rsidRDefault="0088797E" w:rsidP="006A295A">
+    <w:p w14:paraId="153A5BB2" w14:textId="77777777" w:rsidR="00024A4A" w:rsidRDefault="00024A4A" w:rsidP="006A295A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20405A20" w14:textId="0F4D99C9" w:rsidR="00EB259A" w:rsidRDefault="00EB259A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F1165A0" wp14:editId="3C743EEE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5722620</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-213360</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="527056" cy="802800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1246134138" name="Picture 1246134138" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="527056" cy="802800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12CA8DF1" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC9B88D" wp14:editId="62208734">
           <wp:extent cx="304800" cy="595332"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -2592,52 +2615,52 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="7FB40B86" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FD6F694" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA1187A" wp14:editId="7B34F069">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2656,51 +2679,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="14BE3C06" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008F104A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3D43FFE"/>
     <w:lvl w:ilvl="0" w:tplc="0FE2C05A">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7347,79 +7370,80 @@
   <w:num w:numId="34" w16cid:durableId="1601134993">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1667200398">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="767821140">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1396510922">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1541354644">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1517647376">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1574970569">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A295A"/>
     <w:rsid w:val="000008D0"/>
     <w:rsid w:val="00022E58"/>
+    <w:rsid w:val="00024A4A"/>
     <w:rsid w:val="00030286"/>
     <w:rsid w:val="00046540"/>
     <w:rsid w:val="00052072"/>
     <w:rsid w:val="00066C36"/>
     <w:rsid w:val="00071401"/>
     <w:rsid w:val="0007215E"/>
     <w:rsid w:val="00077DAE"/>
     <w:rsid w:val="00084323"/>
     <w:rsid w:val="000B6527"/>
     <w:rsid w:val="000C1AC3"/>
     <w:rsid w:val="000E6465"/>
     <w:rsid w:val="00112DA1"/>
     <w:rsid w:val="00136E54"/>
     <w:rsid w:val="001469CA"/>
     <w:rsid w:val="00160BC9"/>
     <w:rsid w:val="00165A30"/>
     <w:rsid w:val="00171714"/>
     <w:rsid w:val="001721EA"/>
     <w:rsid w:val="001769F5"/>
     <w:rsid w:val="00183D50"/>
     <w:rsid w:val="00192536"/>
     <w:rsid w:val="001D1B37"/>
     <w:rsid w:val="001E677A"/>
     <w:rsid w:val="001F1675"/>
     <w:rsid w:val="001F6445"/>
@@ -7442,184 +7466,190 @@
     <w:rsid w:val="00332CE9"/>
     <w:rsid w:val="00377E46"/>
     <w:rsid w:val="0038069F"/>
     <w:rsid w:val="003C151C"/>
     <w:rsid w:val="003E3152"/>
     <w:rsid w:val="003E64D1"/>
     <w:rsid w:val="004213F5"/>
     <w:rsid w:val="004345B5"/>
     <w:rsid w:val="0044147F"/>
     <w:rsid w:val="004440E2"/>
     <w:rsid w:val="004750BC"/>
     <w:rsid w:val="004761CC"/>
     <w:rsid w:val="00497FD1"/>
     <w:rsid w:val="004B7DEB"/>
     <w:rsid w:val="004C0912"/>
     <w:rsid w:val="004E5DDE"/>
     <w:rsid w:val="004F48B2"/>
     <w:rsid w:val="00510B05"/>
     <w:rsid w:val="00516C3E"/>
     <w:rsid w:val="00520008"/>
     <w:rsid w:val="00541DC0"/>
     <w:rsid w:val="00564056"/>
     <w:rsid w:val="005768C2"/>
     <w:rsid w:val="005B48A2"/>
     <w:rsid w:val="005D00AA"/>
+    <w:rsid w:val="005E7382"/>
     <w:rsid w:val="005F5F45"/>
     <w:rsid w:val="00603A4F"/>
     <w:rsid w:val="00613891"/>
     <w:rsid w:val="006411DD"/>
     <w:rsid w:val="00684AD6"/>
     <w:rsid w:val="00685E79"/>
     <w:rsid w:val="006978A6"/>
     <w:rsid w:val="006A0A39"/>
     <w:rsid w:val="006A295A"/>
     <w:rsid w:val="006A33C0"/>
     <w:rsid w:val="006A6D67"/>
     <w:rsid w:val="006A7479"/>
     <w:rsid w:val="006B6625"/>
     <w:rsid w:val="006C2D5C"/>
     <w:rsid w:val="006F225D"/>
     <w:rsid w:val="00701D97"/>
     <w:rsid w:val="007467A3"/>
     <w:rsid w:val="00760D3F"/>
     <w:rsid w:val="007647E8"/>
     <w:rsid w:val="00772840"/>
     <w:rsid w:val="007731F3"/>
     <w:rsid w:val="0078327E"/>
     <w:rsid w:val="00784806"/>
     <w:rsid w:val="007A6589"/>
     <w:rsid w:val="007B10B6"/>
     <w:rsid w:val="007B4408"/>
     <w:rsid w:val="007E2644"/>
     <w:rsid w:val="007E3624"/>
     <w:rsid w:val="008024B6"/>
+    <w:rsid w:val="008544E8"/>
     <w:rsid w:val="008652AF"/>
     <w:rsid w:val="00876843"/>
     <w:rsid w:val="0088797E"/>
     <w:rsid w:val="008937CB"/>
     <w:rsid w:val="008B156E"/>
     <w:rsid w:val="008D2900"/>
     <w:rsid w:val="008E2681"/>
     <w:rsid w:val="008E45CC"/>
     <w:rsid w:val="00904429"/>
     <w:rsid w:val="00913139"/>
     <w:rsid w:val="00922835"/>
     <w:rsid w:val="00943C6A"/>
     <w:rsid w:val="00954C4C"/>
     <w:rsid w:val="00956154"/>
     <w:rsid w:val="00967367"/>
+    <w:rsid w:val="0098592F"/>
     <w:rsid w:val="009C3CAE"/>
     <w:rsid w:val="009D682F"/>
     <w:rsid w:val="00A037AB"/>
+    <w:rsid w:val="00A43CA7"/>
     <w:rsid w:val="00A73345"/>
     <w:rsid w:val="00A87D90"/>
     <w:rsid w:val="00A94E3C"/>
     <w:rsid w:val="00AD307A"/>
     <w:rsid w:val="00B1476A"/>
     <w:rsid w:val="00B530E6"/>
     <w:rsid w:val="00B7701A"/>
     <w:rsid w:val="00B969A3"/>
     <w:rsid w:val="00BC0A41"/>
     <w:rsid w:val="00BD7E23"/>
     <w:rsid w:val="00BE1901"/>
     <w:rsid w:val="00BF5D43"/>
     <w:rsid w:val="00C14395"/>
     <w:rsid w:val="00C24E5A"/>
     <w:rsid w:val="00C2526E"/>
     <w:rsid w:val="00C26A7F"/>
     <w:rsid w:val="00C26B71"/>
     <w:rsid w:val="00C4389A"/>
     <w:rsid w:val="00C8208C"/>
     <w:rsid w:val="00C9252D"/>
     <w:rsid w:val="00CA651C"/>
     <w:rsid w:val="00CC097F"/>
     <w:rsid w:val="00CD6566"/>
     <w:rsid w:val="00CF3DED"/>
     <w:rsid w:val="00D255C2"/>
     <w:rsid w:val="00D474CF"/>
     <w:rsid w:val="00D659D0"/>
     <w:rsid w:val="00D6741F"/>
     <w:rsid w:val="00D74F7F"/>
     <w:rsid w:val="00D90F96"/>
     <w:rsid w:val="00D913C4"/>
     <w:rsid w:val="00DD2528"/>
     <w:rsid w:val="00DD5909"/>
     <w:rsid w:val="00DE445D"/>
     <w:rsid w:val="00E1290B"/>
     <w:rsid w:val="00E144F4"/>
     <w:rsid w:val="00E9424E"/>
+    <w:rsid w:val="00EB259A"/>
     <w:rsid w:val="00EC1BFE"/>
     <w:rsid w:val="00EC50A3"/>
     <w:rsid w:val="00EF551B"/>
     <w:rsid w:val="00EF70D6"/>
     <w:rsid w:val="00F27C59"/>
     <w:rsid w:val="00F466AB"/>
     <w:rsid w:val="00F472AC"/>
     <w:rsid w:val="00F51291"/>
     <w:rsid w:val="00F61891"/>
     <w:rsid w:val="00F820D3"/>
     <w:rsid w:val="00F82AF9"/>
     <w:rsid w:val="00F87C63"/>
     <w:rsid w:val="00F925DB"/>
     <w:rsid w:val="00F948AE"/>
+    <w:rsid w:val="00FD63D1"/>
     <w:rsid w:val="00FE78B0"/>
     <w:rsid w:val="00FF3899"/>
     <w:rsid w:val="00FF3C53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18ABF5AB"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{F7173E27-DD42-4A04-B125-DB1869A1851E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8382,74 +8412,78 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00285D35"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA651C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D9FFA76BB264CB1AAA9C516E5872875"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FB9C98DA-2380-4963-8918-C25E1F50381E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007C20DE" w:rsidRDefault="00D6372B">
           <w:r w:rsidRPr="004152D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Effective Date]</w:t>
           </w:r>
         </w:p>
@@ -8545,201 +8579,207 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E54AD499-C47B-4D7A-BB5A-B4805F4C67F1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A64F55" w:rsidRDefault="00CD298D" w:rsidP="00CD298D">
           <w:pPr>
             <w:pStyle w:val="0C7E036438E644FA85F1D379C0F3F3EC"/>
           </w:pPr>
           <w:r w:rsidRPr="004152D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D6372B"/>
+    <w:rsid w:val="00183E0C"/>
     <w:rsid w:val="002C0081"/>
     <w:rsid w:val="0044173C"/>
     <w:rsid w:val="005A5CE0"/>
     <w:rsid w:val="005A5CEA"/>
+    <w:rsid w:val="005E7382"/>
     <w:rsid w:val="007C20DE"/>
+    <w:rsid w:val="00912B9B"/>
     <w:rsid w:val="00A45746"/>
     <w:rsid w:val="00A64F55"/>
     <w:rsid w:val="00A77EC8"/>
     <w:rsid w:val="00C40572"/>
     <w:rsid w:val="00CD298D"/>
     <w:rsid w:val="00D6372B"/>
     <w:rsid w:val="00DC6B6F"/>
     <w:rsid w:val="00EA4449"/>
     <w:rsid w:val="00EA7E6F"/>
     <w:rsid w:val="00FC7A1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9144,51 +9184,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC6B6F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C7E036438E644FA85F1D379C0F3F3EC">
     <w:name w:val="0C7E036438E644FA85F1D379C0F3F3EC"/>
     <w:rsid w:val="00CD298D"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -9495,50 +9535,102 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNITOHR-759415523-240</_dlc_DocId>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>349</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName>i:0e.t|undpadfs|james.hanneman@undp.org</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Human Resources Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1f57ad6b-760b-4b5a-be19-36e6fe76fd85</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2023-02-28T23:00:00+00:00</UNDP_POPP_PLANNED_REVIEWDATE>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 3/1/2021                                                Version #: 2.0</DLCPolicyLabelValue>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2021-03-01T00:00:00</UNDP_POPP_EFFECTIVEDATE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">6656</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Probation Upon Appointment</UNDP_POPP_TITLE_EN>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://intranet.undp.org/unit/ohr/spu/_layouts/15/DocIdRedir.aspx?ID=UNITOHR-759415523-240</Url>
+      <Description>UNITOHR-759415523-240</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 3/1/2021                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -9851,285 +9943,233 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D69DF1E4-3945-48A1-AE3D-425B1CE13D20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{678F84F5-5C7D-4717-97A2-4607CC04554C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{861DDEC6-7435-4AC2-B328-8B0736FA152B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49A2CA22-59CF-485A-B445-BA3300D61766}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B1671DE-300B-46C2-8FE1-9434B799133F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1025</Words>
-  <Characters>5845</Characters>
+  <Words>1024</Words>
+  <Characters>5840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6857</CharactersWithSpaces>
+  <CharactersWithSpaces>6851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Esperanza M Garcia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">