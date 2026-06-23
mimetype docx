--- v0 (2025-12-14)
+++ v1 (2026-06-23)
@@ -1,292 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="659061B6" w14:textId="1D352FAB" w:rsidR="001B2D7C" w:rsidRDefault="009C1093" w:rsidP="009C1093">
+    <w:p w14:paraId="2CA0FA40" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C1093">
+      <w:r w:rsidRPr="00B41F27">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Electronic Signatures Process Review Flo</w:t>
+        <w:t>Electronic Signatures Process Review Flowchart</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C1093">
+    </w:p>
+    <w:p w14:paraId="749498ED" w14:textId="77777777" w:rsidR="00BA6797" w:rsidRDefault="00BA6797" w:rsidP="00B41F27">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>wchart</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="385D541F" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="70E1EF18" w14:textId="77777777" w:rsidR="00BA6797" w:rsidRPr="00B41F27" w:rsidRDefault="00BA6797" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36AD3AB3" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E4FDD">
+      <w:r w:rsidRPr="00B41F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EA7C64C" wp14:editId="656F4AC4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D814AC8" wp14:editId="08A448D4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>819150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>202565</wp:posOffset>
+                  <wp:posOffset>200660</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4695822" cy="2819400"/>
-                <wp:effectExtent l="57150" t="57150" r="48260" b="57150"/>
+                <wp:extent cx="4695822" cy="3059430"/>
+                <wp:effectExtent l="19050" t="19050" r="10160" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Group 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4695822" cy="2819400"/>
+                          <a:ext cx="4695822" cy="3059430"/>
                           <a:chOff x="-175999" y="0"/>
                           <a:chExt cx="4338424" cy="2476500"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="14" name="Group 14"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="0" y="161925"/>
                             <a:ext cx="4162425" cy="2314575"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="4162425" cy="2314575"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="3" name="Rectangle 3"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2647950" y="0"/>
                               <a:ext cx="1514475" cy="847725"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:sysClr val="window" lastClr="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
                                 <a:sysClr val="windowText" lastClr="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                             </a:ln>
                             <a:effectLst/>
-                            <a:scene3d>
-[...5 lines deleted...]
-                            </a:sp3d>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="707C95E9" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                              <w:p w14:paraId="00AFD721" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                     <w:lang w:val="en-GB"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="002E4FDD">
+                                <w:r w:rsidRPr="009F3FA1">
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                     <w:lang w:val="en-GB"/>
                                   </w:rPr>
                                   <w:t>No further action required</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="5" name="Rectangle 5"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="1466850"/>
                               <a:ext cx="1514475" cy="847725"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:sysClr val="window" lastClr="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
                                 <a:sysClr val="windowText" lastClr="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                             </a:ln>
                             <a:effectLst/>
-                            <a:scene3d>
-[...5 lines deleted...]
-                            </a:sp3d>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="0DA7E6A7" w14:textId="05FF5008" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                              <w:p w14:paraId="524F383B" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                     <w:lang w:val="en-GB"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="002E4FDD">
+                                <w:r w:rsidRPr="009F3FA1">
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                     <w:lang w:val="en-GB"/>
                                   </w:rPr>
-                                  <w:t>Review the process to see if you can use either email</w:t>
-[...35 lines deleted...]
-                                  <w:t xml:space="preserve"> an electronic signature in lieu of a physical signature</w:t>
+                                  <w:t>Review the process to see if you can use either email, existing corporate systems and tools for electronic approvals or an electronic signature in lieu of a physical signature</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="7" name="Straight Connector 7"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="629275" y="1046978"/>
                               <a:ext cx="0" cy="419100"/>
                             </a:xfrm>
                             <a:prstGeom prst="line">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
@@ -299,73 +284,66 @@
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="6" name="Rectangle 6"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="2638425" y="1466850"/>
                               <a:ext cx="1514475" cy="847725"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:sysClr val="window" lastClr="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
                                 <a:sysClr val="windowText" lastClr="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                             </a:ln>
                             <a:effectLst/>
-                            <a:scene3d>
-[...5 lines deleted...]
-                            </a:sp3d>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="5B09EDD5" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                              <w:p w14:paraId="12B7A6D7" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                     <w:lang w:val="en-GB"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="002E4FDD">
+                                <w:r w:rsidRPr="009F3FA1">
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                     <w:lang w:val="en-GB"/>
                                   </w:rPr>
                                   <w:t>If you use an electronic signature, ensure that it meets the requirements for a valid electronic signature and that it is compatible with UNDP IT environment.</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="8" name="Straight Connector 8"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1514475" y="1885950"/>
                               <a:ext cx="1123950" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="line">
@@ -383,131 +361,125 @@
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="10" name="Text Box 10"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1400175" y="190500"/>
                               <a:ext cx="438150" cy="228600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:sysClr val="window" lastClr="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="6350">
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="4520B090" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="00883642" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                              <w:p w14:paraId="4954C0EF" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                                 <w:pPr>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="00883642">
+                                <w:r w:rsidRPr="009F3FA1">
                                   <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>No</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                       <wpg:grpSp>
                         <wpg:cNvPr id="13" name="Group 13"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="-175999" y="0"/>
                             <a:ext cx="2814424" cy="1446642"/>
                             <a:chOff x="-261724" y="0"/>
                             <a:chExt cx="2814424" cy="1446642"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="2" name="Flowchart: Decision 2"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-261724" y="0"/>
                               <a:ext cx="1592604" cy="1288449"/>
                             </a:xfrm>
                             <a:prstGeom prst="flowChartDecision">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:sysClr val="window" lastClr="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                               <a:solidFill>
                                 <a:sysClr val="windowText" lastClr="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                             </a:ln>
                             <a:effectLst/>
-                            <a:scene3d>
-[...5 lines deleted...]
-                            </a:sp3d>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="4AE796D3" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                              <w:p w14:paraId="1D406C11" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="002E4FDD">
+                                <w:r w:rsidRPr="009F3FA1">
                                   <w:rPr>
-                                    <w:rFonts w:cs="Calibri"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>Does a procedure or process require a physical signature?</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="4" name="Straight Connector 4"/>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm flipV="1">
                               <a:off x="1314450" y="641908"/>
                               <a:ext cx="1238250" cy="0"/>
                             </a:xfrm>
                             <a:prstGeom prst="line">
                               <a:avLst/>
@@ -524,765 +496,653 @@
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="11" name="Text Box 11"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="-31052" y="1218042"/>
                               <a:ext cx="371475" cy="228600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:sysClr val="window" lastClr="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="6350">
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="46739F6A" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="00883642" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                              <w:p w14:paraId="4FECF53C" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                                 <w:pPr>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r>
+                                <w:r w:rsidRPr="009F3FA1">
                                   <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                   <w:t>Yes</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5EA7C64C" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:64.5pt;margin-top:15.95pt;width:369.75pt;height:222pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-1759" coordsize="43384,24765" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCYFbD6wUAACsiAAAOAAAAZHJzL2Uyb0RvYy54bWzsWl1v2zYUfR+w/0DoPbEly7Jk1CmypCkG&#10;FG3QZOszI0u2AEnUKCZ29ut3Lr/sOMmaNWjQpc6DIoof4r28PPfwyG/erpua3RSyr0Q7C8LDYcCK&#10;Nhfzql3Mgj8uzw7SgPWKt3Nei7aYBbdFH7w9+vWXN6tuWkRiKep5IRkGafvpqpsFS6W66WDQ58ui&#10;4f2h6IoWlaWQDVcoysVgLvkKozf1IBoOk8FKyHknRV70PZ6emsrgSI9flkWuPpVlXyhWzwLMTemr&#10;1Ncrug6O3vDpQvJuWeV2GvwbZtHwqsVL/VCnXHF2Lat7QzVVLkUvSnWYi2YgyrLKC20DrAmHO9a8&#10;l+K607YspqtF590E1+746ZuHzT/enEtWzbF244C1vMEa6dcylOGcVbeYos172V1059I+WJgS2bsu&#10;ZUP/YQlba7feercWa8VyPIyTbJxGUcBy1EVpmMVD6/h8idWhfgfhZJxlWcA2vfPlO9d/NErjKLb9&#10;40kyNv0H7vUDmqWflC/42TsLMcQdC+NvtjBMwizSDuJTb2aYRDEeGjNHYTye2BbeTETggwY+0vNR&#10;A7FX+k049M8Lh4sl7wodZT0ttXXWyPnqM/YQbxd1wUbGXbqVj4Z+2iMwHgiFKIkn2fiOxc5T4TiM&#10;YzhHeyqNJxPjSm8un3ayV+8L0TC6mQUSc9Dbi9986BWiEE1dE3p1L+pqflbVtS7c9ie1ZDccWx5I&#10;MRergNW8V3g4C870HxmCIe50q1u2wi6IJggulnNgUVlzhdumw+7o20XAeL0AyOVK6rnc6d3fe+kl&#10;rN168VD/PfRiMuSU90szYz0qNePTplLAxrpqZkG63btuqbbQ6GbcAVPyoi1Gc6rIsYklt54TUi2F&#10;xbczKVplhq6rxVJ9rhZMVgATtZRFcY7Zziu4SDch72yG7Dsz9FVxU9SX2k/JOCRHmfXJhagvam5G&#10;p666Pbaliw66U+urtQaQfnol5reIMykMHvddflbBCx+wSudcAoAxMpKK+oRLWQusi7B3AVsK+fdD&#10;z6k9NgJqA7YCoGPN/rrmssAa/N5ii2SIOQyrdAF7M0JBbtdcbde0182JQACFSF9drm+pvardbSlF&#10;8wW555jeiire5ni3iQ5bOFEoowrZKy+Oj/U9UL/j6kN70eU0OK0XufBy/YXLznpTIXI+Crct+XQn&#10;6E1b6tmK42slykrvCHKx8StimwqACELAF8AKnzk2WGGTxxOxAk4CLoZxkqRADB38e6z42bHCsBLy&#10;wia095DxSiBj4ujFhZKckhE7EW2LNC8km7g1Bxs5aS3rdJnEcT5POZMoi4hLEIAMQTUn6V0AAbYQ&#10;74zDjBIWogn5ybFWxyEs8NZVS0ToHuISEzF4SxxDw5NhC8mICM7/jCzspGWTM8gvL5s0EhcBm6SR&#10;bC38UwgmHQvsyu9Th+G3e5pJNFOnjshF055tviq2CUXJnOIfSB0a+wnHnpQ6/DmUckeajum4qtHd&#10;k88wGukzLGWQffJwScKc+DeszD1/uRNHiLRrgoCO2ew3sWZ4hHnYtafswdQaz+mUZZ8/IlSEkKMg&#10;PxkGkQ2tuLSl64zSUKd5xEAUpcnXWMTLiRWafhAx0aLBs/QPkCKSFXa4gcdSL/28YiyF/mEO8T/C&#10;uR0LYSVNo2JqddPcbjS60It0VrK1y/SfJNsHpFcHf9BqYy+84jZJYp1UoTF54TZKwglpsw4gqe6d&#10;FW4f6+8Z+MZKkhAt//Qy93fRNSFDG+A4g66UL7lUU3Za5BV9wGCeMsDHXyegB/dtd54Lx1mUDOEW&#10;ShxhlKZxnBEMecs3+qU9e5DMdULTcZP5t4PI8/c7bfe93vnd9U5NRO1nBifP7TWMV6JhYHs/SkT9&#10;mj9ORFlZV92fxE8ohdsPaCG+G8XENoAbCTSL4Y6aAUKaRo6N7BmpY54/ACPFl4JdRuqZp00nT2Wk&#10;B6NwOEai0rkjTIcu67rsMpqE/vPZz8pI/QeGPSN9mS9JG66mjwn6Fwma0Nivi/STh+2ybrX5jcfR&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhALjRXy/hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0Fr&#10;g0AUhO+F/oflFXprVpOaqnENIbQ9hUKTQsntRV9U4r4Vd6Pm33d7ao/DDDPfZOtJt2Kg3jaGFYSz&#10;AARxYcqGKwVfh7enGIR1yCW2hknBjSys8/u7DNPSjPxJw95VwpewTVFB7VyXSmmLmjTamemIvXc2&#10;vUbnZV/JssfRl+tWzoNgKTU27Bdq7GhbU3HZX7WC9xHHzSJ8HXaX8/Z2PEQf37uQlHp8mDYrEI4m&#10;9xeGX3yPDrlnOpkrl1a0Xs8T/8UpWIQJCB+Il3EE4qTg+SVKQOaZ/H8h/wEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDCYFbD6wUAACsiAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC40V8v4QAAAAoBAAAPAAAAAAAAAAAAAAAAAEUIAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUwkAAAAA&#10;">
-[...1 lines deleted...]
-                  <v:rect id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;left:26479;width:15145;height:8477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAP/wJ3sEA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWsCMRSE74X+h/AKvXWzWhC7GkUKBRE8dNWeH5vn&#10;ZnHzsmziGv31jSB4HGbmG2a+jLYVA/W+caxglOUgiCunG64V7Hc/H1MQPiBrbB2Tgit5WC5eX+ZY&#10;aHfhXxrKUIsEYV+gAhNCV0jpK0MWfeY64uQdXW8xJNnXUvd4SXDbynGeT6TFhtOCwY6+DVWn8mwV&#10;bPztPFTab6OJZv11+MtvJZ+Uen+LqxmIQDE8w4/2Wiv4hPuVdAPk4h8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAD/8Cd7BAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:group w14:anchorId="0D814AC8" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:64.5pt;margin-top:15.8pt;width:369.75pt;height:240.9pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-1759" coordsize="43384,24765" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGTETFjQUAAK8fAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1v2zYQ/j5g/4HQ99SiLMuSEafIkiYY&#10;ULTF0q2fGVmyBUiiRjKxs1+/50i92ImzZC2abZnzwSElvt3x7rnnTsdvN1XJbjOlC1nPPf7G91hW&#10;p3JR1Mu59+vni6PYY9qIeiFKWWdz7y7T3tuTH384XjezLJArWS4yxbBIrWfrZu6tjGlmo5FOV1kl&#10;9BvZZDVe5lJVwqCrlqOFEmusXpWjwPej0VqqRaNkmmmNp+fupXdi18/zLDUf81xnhpVzD2cz9lfZ&#10;32v6HZ0ci9lSiWZVpO0xxFecohJFjU37pc6FEexGFQ+WqopUSS1z8yaV1UjmeZFmVgZIw/170lwq&#10;edNYWZaz9bLp1QTV3tPTVy+bfri9VM1V80lBE+tmCV3YHsmyyVVF/3FKtrEqu+tVlm0MS/EwjJJJ&#10;HAQeS/Fu7E+ScNwqNV1B8zTviE8nSZJ4bJidrt5188fjOAxCNz8Ip9HEt/NH3fajnUP1HXdYnP6T&#10;YsUCloclalHBwqzSGPqtQH9bQh7xJJg4y+jF5FEQ4qEVMxjzcDJtR/Riwrr2CvjIzEcFhB/o4ar1&#10;t1311Uo0mbUgPRuUNe509Qv8Q9TLMmNjpy47qrcGPdMwjD2mEEThNJnsSNxpik94GEI5VlNxOJ06&#10;VfbiilmjtLnMZMWoMfcUzmBdR9y+1waXhqHdENpay7JYXBRlaTt3+qxU7FbAnYECC7n2WCm0wcO5&#10;d2H/SBAssTOtrNkaNhJMYVwsFcCZvBQGzaqB7eh66TFRLgFgqVH2LDuz9YNNP0ParY19+7dvYxLk&#10;XOiVO7Fd1RlWVRjgXllUcy/enl3WJGZmkatVx7rp7oFaZnO9sZatZ9dycQfzV9Khmm7SiwL7vYc+&#10;PgkFGIOwgGbzET95KaEB2bY8tpLqj33PaTxMDm89tgYsQju/3wiVQdqfaxhjgtvFssZ24AUBOmr7&#10;zfX2m/qmOpO4Ko4g0KS2SeNN2TVzJasvQPBT2hWvRJ1ib3cPbefMOLhGDEiz01M7DNjZCPO+vmpS&#10;WpxURpr+vPkiVNPalcEdfZCdA4jZPfNyY2lmLU9vjMwLa3ukYqdXWBF14IyENS/glfAZh2CDV1qM&#10;oc3hu097JfQHBOJhFMXwTRgJDKmF2YNXbqPI9/FKF4dI74MRHZzzlTjntHPOK6NEsVwZdibrGqFL&#10;Kjbt7hxeela3TKrD7I7H9DQqCpKA4iO5qg/6NI13XRVeTFwq5Am/R4WGuNhCXFnUFNwfYBtFV4ds&#10;FDctELgIGI0paP+3A6BDZwj1wvAcdRYwwHO0dfFPw3MQEdVtb/4A0o6zvTR1siAddPd2YFCvikGh&#10;1uAY1B6QtijbUqmnQbrnS4TScTyhZGeXUPFgbDMgwurdjPUA0wP/eXmY5ghwzggoSWM/yQ3DI5xj&#10;i0Yzs8Fzyhza54+kuTz0fRQvXKxO/LY0MbDqcBxzG1BhA0EQR0/F65dLdW2gJwpgU85vyp6RS1NS&#10;aqOt0xNpktJQi6V94eAVYylyfZeY/hty0aEg5mpgtmDnmkOFh/clnrYc1l7TkjLJy2cW/PYU7rp8&#10;MohRB+jKdmhGUWiDqpj19bCjIOJTGtIBJL171+ajj83vy0SDlFSAIov77lUxFDEdcFygVpKuhDIz&#10;dp6lBZW2WU8ZnpWJ75G90xyfJEHkQy0UOHgQx2GYEAz1kj8IH1S6OaPjdIf5K8r/7f5O7v6qqmUW&#10;ptpycFfcOeTlryQvhyM9Svn6O388L2d5WTS/EROgYNl+6OCo74cU1+GhEfJw/16GDuoXB13cP3C/&#10;juMN5OCfStE56sz3uV/P8Vrgfi73Oxpzf4KQYFGax34X3zocH095/5nj/8r9+vL0gfu9zHeIgRVZ&#10;Qm6/Clvq0H7Bps/O2307avjOfvInAAAA//8DAFBLAwQUAAYACAAAACEA9XnWleEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7vZxoQ0ZlNKUU9FsBWkt232NQnN7obsNkn/&#10;vc+THocZZr4p1rPp2IiDb52VIBYRMLSV062tJXwd3p4yYD4oq1XnLEq4oYd1eX9XqFy7yX7iuA81&#10;oxLrcyWhCaHPOfdVg0b5hevRknd2g1GB5FBzPaiJyk3Hl1GUcqNaSwuN6nHbYHXZX42E90lNm1i8&#10;jrvLeXs7HpKP751AKR8f5s0LsIBz+AvDLz6hQ0lMJ3e12rOO9HJFX4KEWKTAKJClWQLsJCER8TPw&#10;suD/L5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMZMRMWNBQAArx8AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPV51pXhAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAA5wcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD1CAAAAAA=&#10;">
+                <v:group id="Group 14" o:spid="_x0000_s1027" style="position:absolute;top:1619;width:41624;height:23146" coordsize="41624,23145" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSBsQZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtLsqS9coIq54EEFdEG9DM7bFZlKa2NZ/bwTB2zze50znnSlFQ7UrLCuIhxEI4tTq&#10;gjMF/8e/wQ8I55E1lpZJwZ0czGcfvSkm2ra8p+bgMxFC2CWoIPe+SqR0aU4G3dBWxIG72NqgD7DO&#10;pK6xDeGmlF9RNJEGCw4NOVa0zCm9Hm5GwbrFdvEdr5rt9bK8n4/j3Wkbk1L9z27xC8JT59/il3uj&#10;w/wRPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJIGxBnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:rect id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;left:26479;width:15145;height:8477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA//AnewQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9dbNaELsaRQoFETx01Z4fm+dmcfOybOIa/fWNIHgcZuYbZr6MthUD9b5xrGCU5SCI&#10;K6cbrhXsdz8fUxA+IGtsHZOCK3lYLl5f5lhod+FfGspQiwRhX6ACE0JXSOkrQxZ95jri5B1dbzEk&#10;2ddS93hJcNvKcZ5PpMWG04LBjr4NVafybBVs/O08VNpvo4lm/XX4y28ln5R6f4urGYhAMTzDj/Za&#10;K/iE+5V0A+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD/8Cd7BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="707C95E9" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                        <w:p w14:paraId="00AFD721" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002E4FDD">
+                          <w:r w:rsidRPr="009F3FA1">
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>No further action required</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:rect id="Rectangle 5" o:spid="_x0000_s1029" style="position:absolute;top:14668;width:15144;height:8477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA31k0McEA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWsCMRSE74X+h/AKvXWzChW7GkUKBRE8dNWeH5vn&#10;ZnHzsmziGv31jSB4HGbmG2a+jLYVA/W+caxglOUgiCunG64V7Hc/H1MQPiBrbB2Tgit5WC5eX+ZY&#10;aHfhXxrKUIsEYV+gAhNCV0jpK0MWfeY64uQdXW8xJNnXUvd4SXDbynGeT6TFhtOCwY6+DVWn8mwV&#10;bPztPFTab6OJZv11+MtvJZ+Uen+LqxmIQDE8w4/2Wiv4hPuVdAPk4h8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAN9ZNDHBAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                  <v:rect id="Rectangle 5" o:spid="_x0000_s1029" style="position:absolute;top:14668;width:15144;height:8477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfWTQxwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9dbMKFbsaRQoFETx01Z4fm+dmcfOybOIa/fWNIHgcZuYbZr6MthUD9b5xrGCU5SCI&#10;K6cbrhXsdz8fUxA+IGtsHZOCK3lYLl5f5lhod+FfGspQiwRhX6ACE0JXSOkrQxZ95jri5B1dbzEk&#10;2ddS93hJcNvKcZ5PpMWG04LBjr4NVafybBVs/O08VNpvo4lm/XX4y28ln5R6f4urGYhAMTzDj/Za&#10;K/iE+5V0A+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN9ZNDHBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="0DA7E6A7" w14:textId="05FF5008" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                        <w:p w14:paraId="524F383B" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002E4FDD">
+                          <w:r w:rsidRPr="009F3FA1">
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>Review the process to see if you can use either email</w:t>
-[...35 lines deleted...]
-                            <w:t xml:space="preserve"> an electronic signature in lieu of a physical signature</w:t>
+                            <w:t>Review the process to see if you can use either email, existing corporate systems and tools for electronic approvals or an electronic signature in lieu of a physical signature</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:line id="Straight Connector 7" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6292,10469" to="6292,14660" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAadTVYsMAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPS2vDMBCE74X+B7GF3hq5OTTGjRKS&#10;QiGHHOLHJbettbVNrZWRVD/+fRQo9DjMzDfMdj+bXozkfGdZwesqAUFcW91xo6AqP19SED4ga+wt&#10;k4KFPOx3jw9bzLSdOKexCI2IEPYZKmhDGDIpfd2SQb+yA3H0vq0zGKJ0jdQOpwg3vVwnyZs02HFc&#10;aHGgj5bqn+LXKDinzZTm1+slTOnX+ljWVemWRKnnp/nwDiLQHP7Df+2TVrCB+5V4A+TuBgAA//8D&#10;AFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAGnU1WLDAAAA2gAAAA8AAAAAAAAAAAAA&#10;AAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACRAwAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                  <v:line id="Straight Connector 7" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="6292,10469" to="6292,14660" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBp1NViwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGrk5NMaNEpJCIYcc4sclt621tU2tlZFUP/59FCj0OMzMN8x2P5tejOR8Z1nB6yoB&#10;QVxb3XGjoCo/X1IQPiBr7C2TgoU87HePD1vMtJ04p7EIjYgQ9hkqaEMYMil93ZJBv7IDcfS+rTMY&#10;onSN1A6nCDe9XCfJmzTYcVxocaCPluqf4tcoOKfNlObX6yVM6df6WNZV6ZZEqeen+fAOItAc/sN/&#10;7ZNWsIH7lXgD5O4GAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAadTVYsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
-                  <v:rect id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;left:26384;top:14668;width:15145;height:8477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAL4uqRsAA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE74L/ITzB25q6B9mtRhFBkAUPVnfPj+bZ&#10;FJuX0sQa/fVGWPA4zMw3zGIVbSN66nztWMF0koEgLp2uuVJwOm4/vkD4gKyxcUwK7uRhtRwOFphr&#10;d+MD9UWoRIKwz1GBCaHNpfSlIYt+4lri5J1dZzEk2VVSd3hLcNvIzyybSYs1pwWDLW0MlZfiahX8&#10;+Me1L7XfRxPN7vv3L3sUfFFqPIrrOYhAMbzD/+2dVjCD15V0A+TyCQAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAL4uqRsAAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                  <v:rect id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;left:26384;top:14668;width:15145;height:8477;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvi6pGwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMHbmroH2a1GEUGQBQ9Wd8+P5tkUm5fSxBr99UZY8DjMzDfMYhVtI3rqfO1YwXSSgSAu&#10;na65UnA6bj++QPiArLFxTAru5GG1HA4WmGt34wP1RahEgrDPUYEJoc2l9KUhi37iWuLknV1nMSTZ&#10;VVJ3eEtw28jPLJtJizWnBYMtbQyVl+JqFfz4x7Uvtd9HE83u+/cvexR8UWo8ius5iEAxvMP/7Z1W&#10;MIPXlXQD5PIJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL4uqRsAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B09EDD5" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                        <w:p w14:paraId="12B7A6D7" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002E4FDD">
+                          <w:r w:rsidRPr="009F3FA1">
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>If you use an electronic signature, ensure that it meets the requirements for a valid electronic signature and that it is compatible with UNDP IT environment.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:line id="Straight Connector 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="15144,18859" to="26384,18859" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAGEtBEL4AAADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPPavCMBTdBf9DuIKbpjpIqUZRQXjD&#10;G9S6dLs217bY3JQk2vrvzfDgjYfzvdkNphVvcr6xrGAxT0AQl1Y3XCm45adZCsIHZI2tZVLwIQ+7&#10;7Xi0wUzbni/0voZKxBD2GSqoQ+gyKX1Zk0E/tx1x5B7WGQwRukpqh30MN61cJslKGmw4NtTY0bGm&#10;8nl9GQW/adWnl6I4hz69Lw95ecvdJ1FqOhn2axCBhvAv/nP/aAVxa7wSb4DcfgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMvY29u&#10;bmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQAYS0EQvgAAANoAAAAPAAAAAAAAAAAAAAAAAKEC&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjAMAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                  <v:line id="Straight Connector 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="15144,18859" to="26384,18859" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYS0EQvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89q8Iw&#10;FN0F/0O4gpumOkipRlFBeMMb1Lp0uzbXttjclCTa+u/N8OCNh/O92Q2mFW9yvrGsYDFPQBCXVjdc&#10;Kbjlp1kKwgdkja1lUvAhD7vteLTBTNueL/S+hkrEEPYZKqhD6DIpfVmTQT+3HXHkHtYZDBG6SmqH&#10;fQw3rVwmyUoabDg21NjRsabyeX0ZBb9p1aeXojiHPr0vD3l5y90nUWo6GfZrEIGG8C/+c/9oBXFr&#10;vBJvgNx+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABhLQRC+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Text Box 10" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:14001;top:1905;width:4382;height:2286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAsUcqFsIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQUsDQQyF74L/YYjgzc5aQWTttCyCpQgKbT14DDNx&#10;dnEns8zEdv335iB4S3gv731ZbeY0mhOVOmR2cLtowBD7HAaODt6PzzcPYKogBxwzk4MfqrBZX16s&#10;sA35zHs6HSQaDeHaooNeZGqtrb6nhHWRJ2LVPnNJKLqWaEPBs4an0S6b5t4mHFgbepzoqSf/dfhO&#10;Dl72W1zG7a55vfuQ7i2K72rxzl1fzd0jGKFZ/s1/17ug+Eqvv+gAdv0LAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCxRyoWwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" fillcolor="window" strokecolor="window" strokeweight=".5pt">
+                  <v:shape id="Text Box 10" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:14001;top:1905;width:4382;height:2286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxRyoWwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwNB&#10;DIXvgv9hiODNzlpBZO20LIKlCAptPXgMM3F2cSezzMR2/ffmIHhLeC/vfVlt5jSaE5U6ZHZwu2jA&#10;EPscBo4O3o/PNw9gqiAHHDOTgx+qsFlfXqywDfnMezodJBoN4dqig15kaq2tvqeEdZEnYtU+c0ko&#10;upZoQ8GzhqfRLpvm3iYcWBt6nOipJ/91+E4OXvZbXMbtrnm9+5DuLYrvavHOXV/N3SMYoVn+zX/X&#10;u6D4Sq+/6AB2/QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxRyoWwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="window" strokecolor="window" strokeweight=".5pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="4520B090" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="00883642" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                        <w:p w14:paraId="4954C0EF" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00883642">
+                          <w:r w:rsidRPr="009F3FA1">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>No</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
-                <v:group id="Group 13" o:spid="_x0000_s1034" style="position:absolute;left:-1759;width:28143;height:14466" coordorigin="-2617" coordsize="28144,14466" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAHe9cbcIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2vCQBC+F/wPywi9&#10;1U0qLSW6hiBWeghCtSDehuyYBLOzIbvm8e+7QqG3+fies05H04ieOldbVhAvIhDEhdU1lwp+Tp8v&#10;HyCcR9bYWCYFEzlIN7OnNSbaDvxN/dGXIoSwS1BB5X2bSOmKigy6hW2JA3e1nUEfYFdK3eEQwk0j&#10;X6PoXRqsOTRU2NK2ouJ2vBsF+wGHbBnv+vx23U6X09vhnMek1PN8zFYgPI3+X/zn/tJh/hIev4QD&#10;5OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAAAAAA&#10;AAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAAAAAA&#10;AAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAB3vXG3CAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACZAwAAAAA=&#10;">
+                <v:group id="Group 13" o:spid="_x0000_s1034" style="position:absolute;left:-1759;width:28143;height:14466" coordorigin="-2617" coordsize="28144,14466" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAd71xtwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTSotJbqGIFZ6CEK1IN6G7JgEs7Mhu+bx77tCobf5+J6zTkfTiJ46V1tWEC8iEMSF&#10;1TWXCn5Ony8fIJxH1thYJgUTOUg3s6c1JtoO/E390ZcihLBLUEHlfZtI6YqKDLqFbYkDd7WdQR9g&#10;V0rd4RDCTSNfo+hdGqw5NFTY0rai4na8GwX7AYdsGe/6/HbdTpfT2+Gcx6TU83zMViA8jf5f/Of+&#10;0mH+Eh6/hAPk5hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd71xtwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shapetype id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                   </v:shapetype>
-                  <v:shape id="Flowchart: Decision 2" o:spid="_x0000_s1035" type="#_x0000_t110" style="position:absolute;left:-2617;width:15925;height:12884;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAynCYhcIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3WjlCrRVbRQKNKLxvb8yD6z&#10;wezbkH3R+O+7hUKPw8x8w6y3g2/UjbpYBzYwm2agiMtga64MnIv35yWoKMgWm8Bk4EERtpvR0xpz&#10;G+58pNtJKpUgHHM04ETaXOtYOvIYp6ElTt4ldB4lya7StsN7gvtGz7PsVXusOS04bOnNUXk99d7A&#10;9bA86oW87MU9+u9d3xafi6/CmMl42K1ACQ3yH/5rf1gDc/i9km6A3vwAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDKcJiFwgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                  <v:shape id="Flowchart: Decision 2" o:spid="_x0000_s1035" type="#_x0000_t110" style="position:absolute;left:-2617;width:15925;height:12884;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKcJiFwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaOUKtFVtFAo0ovG9vzIPrPB7NuQfdH477uFQo/DzHzDrLeDb9SNulgHNjCbZqCI&#10;y2Brrgyci/fnJagoyBabwGTgQRG2m9HTGnMb7nyk20kqlSAcczTgRNpc61g68hinoSVO3iV0HiXJ&#10;rtK2w3uC+0bPs+xVe6w5LThs6c1ReT313sD1sDzqhbzsxT36713fFp+Lr8KYyXjYrUAJDfIf/mt/&#10;WANz+L2SboDe/AAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKcJiFwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="4AE796D3" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                        <w:p w14:paraId="1D406C11" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002E4FDD">
+                          <w:r w:rsidRPr="009F3FA1">
                             <w:rPr>
-                              <w:rFonts w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Does a procedure or process require a physical signature?</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:line id="Straight Connector 4" o:spid="_x0000_s1036" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="13144,6419" to="25527,6419" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAdrY2tsIAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/AWvGm6IiJd0yIV&#10;xYuIurDr7dE827rNS2mi1n9vBMHjMDPfMLO0M7W4Uusqywq+hhEI4tzqigsFP4flYArCeWSNtWVS&#10;cCcHafLRm2Gs7Y13dN37QgQIuxgVlN43sZQuL8mgG9qGOHgn2xr0QbaF1C3eAtzUchRFE2mw4rBQ&#10;YkNZSfn//mIUnPVuky22f9WFfmu9XR3v1uWZUv3Pbv4NwlPn3+FXe60VjOF5JdwAmTwAAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAdrY2tsIAAADaAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                  <v:line id="Straight Connector 4" o:spid="_x0000_s1036" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="13144,6419" to="25527,6419" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2tja2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aboiIl3TIhXFi4i6sOvt0Tzbus1LaaLWf28EweMwM98ws7QztbhS6yrLCr6GEQji&#10;3OqKCwU/h+VgCsJ5ZI21ZVJwJwdp8tGbYaztjXd03ftCBAi7GBWU3jexlC4vyaAb2oY4eCfbGvRB&#10;toXULd4C3NRyFEUTabDisFBiQ1lJ+f/+YhSc9W6TLbZ/1YV+a71dHe/W5ZlS/c9u/g3CU+ff4Vd7&#10;rRWM4Xkl3ACZPAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2tja2wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
                     <v:stroke joinstyle="miter"/>
                   </v:line>
-                  <v:shape id="Text Box 11" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:-310;top:12180;width:3714;height:2286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA3guPjcAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS0sDMRC+C/6HMII3m20FkbVpWQotRVDo49DjkIzZ&#10;pZvJkkzb9d8bQfA2H99z5ssx9OpKKXeRDUwnFShiG13H3sDxsH56BZUF2WEfmQx8U4bl4v5ujrWL&#10;N97RdS9elRDONRpoRYZa62xbCpgncSAu3FdMAaXA5LVLeCvhodezqnrRATsuDS0OtGrJnveXYOB9&#10;t8GZ32yrj+eTNJ9ebJOTNebxYWzeQAmN8i/+c29dmT+F31/KAXrxAwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEA3guPjcAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" fillcolor="window" strokecolor="window" strokeweight=".5pt">
+                  <v:shape id="Text Box 11" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:-310;top:12180;width:3714;height:2286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDeC4+NwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LSwMx&#10;EL4L/ocwgjebbQWRtWlZCi1FUOjj0OOQjNmlm8mSTNv13xtB8DYf33PmyzH06kopd5ENTCcVKGIb&#10;XcfewPGwfnoFlQXZYR+ZDHxThuXi/m6OtYs33tF1L16VEM41GmhFhlrrbFsKmCdxIC7cV0wBpcDk&#10;tUt4K+Gh17OqetEBOy4NLQ60asme95dg4H23wZnfbKuP55M0n15sk5M15vFhbN5ACY3yL/5zb12Z&#10;P4XfX8oBevEDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3guPjcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="window" strokecolor="window" strokeweight=".5pt">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="46739F6A" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="00883642" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+                        <w:p w14:paraId="4FECF53C" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="009F3FA1" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="009F3FA1">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Yes</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F71075E" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="2EB1A983" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E34A6BE" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="70C0E12D" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24EDC222" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="328B6C57" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503D5689" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="29C81C26" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C2DAAD9" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="7CECAFC6" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0021F1" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="1F203432" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="232315F6" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="317F1FFB" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140E3811" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="74FAB466" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00899269" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="50E7B38D" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38C27C65" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="63E003DC" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182AF5A7" w14:textId="77777777" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="2400EE62" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ECA376D" w14:textId="3FC0F1B8" w:rsidR="001B2D7C" w:rsidRPr="002E4FDD" w:rsidRDefault="001B2D7C" w:rsidP="001B2D7C">
+    <w:p w14:paraId="52C5E8D0" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRPr="00B41F27" w:rsidRDefault="00B41F27" w:rsidP="00B41F27">
       <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001B2D7C" w:rsidRPr="002E4FDD">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="50FAC0E2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B41F27">
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D5C68ED" w14:textId="77777777" w:rsidR="00CD0796" w:rsidRDefault="00CD0796">
+    <w:p w14:paraId="5939FFB1" w14:textId="77777777" w:rsidR="000B47CD" w:rsidRDefault="000B47CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFC0867" w14:textId="77777777" w:rsidR="00CD0796" w:rsidRDefault="00CD0796">
+    <w:p w14:paraId="7243E40C" w14:textId="77777777" w:rsidR="000B47CD" w:rsidRDefault="000B47CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1913767422"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="79943663" w14:textId="77777777" w:rsidR="00972F81" w:rsidRDefault="001B2D7C">
+      <w:p w14:paraId="15B7E393" w14:textId="77777777" w:rsidR="00B41F27" w:rsidRDefault="00B41F27">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009C1093">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="45F77777" w14:textId="77777777" w:rsidR="00972F81" w:rsidRDefault="004846BE">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4124A880" w14:textId="77777777" w:rsidR="00CD0796" w:rsidRDefault="00CD0796">
+    <w:p w14:paraId="5474EDD8" w14:textId="77777777" w:rsidR="000B47CD" w:rsidRDefault="000B47CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="440D532B" w14:textId="77777777" w:rsidR="00CD0796" w:rsidRDefault="00CD0796">
+    <w:p w14:paraId="2A770904" w14:textId="77777777" w:rsidR="000B47CD" w:rsidRDefault="000B47CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B2D7C"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00EE3AF2"/>
+    <w:rsidRoot w:val="00B41F27"/>
+    <w:rsid w:val="000B47CD"/>
+    <w:rsid w:val="00630ABD"/>
+    <w:rsid w:val="00855D49"/>
+    <w:rsid w:val="00976C98"/>
+    <w:rsid w:val="009A527C"/>
+    <w:rsid w:val="009F3FA1"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rsid w:val="00BA6797"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F17603"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="13936B08"/>
+  <w14:docId w14:val="5F272505"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1CCAFEA7-8C84-4ED7-AC2F-627152908BEF}"/>
+  <w15:docId w15:val="{C8D0C6DA-73B4-4AF7-BA29-84FDA2CA868F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1610,204 +1470,700 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B2D7C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="001B2D7C"/>
+    <w:rsid w:val="00B41F27"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B2D7C"/>
+    <w:rsid w:val="00B41F27"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B2D7C"/>
-[...4 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00B41F27"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE3AF2"/>
+    <w:rsid w:val="00BA6797"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Balloon Text Char"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA6797"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BA6797"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1815,54 +2171,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2015,652 +2371,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...559 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>9</Words>
-  <Characters>52</Characters>
+  <Characters>55</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>60</CharactersWithSpaces>
+  <CharactersWithSpaces>63</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Emiliana Zhivkova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>