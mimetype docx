--- v0 (2025-10-19)
+++ v1 (2026-05-27)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74DE0E90" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -41,89 +43,87 @@
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Abandon de poste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E19311" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D3A441" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="39D3A441" w14:textId="669A4010" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00757325" w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’ «</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> abandon de poste » s’entend de la cessation de service, autre qu’une démission, dont l’intéressé prend l’initiative. L’intention de cessation de service peut être présumée des circonstances, en particulier du fait que le fonctionnaire ne s’est pas présenté à son poste ou n’a pas fait de bonne foi des efforts pour remplir les fonctions qui lui ont été assignées lorsqu’on lui avait demandé de le faire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07512A7B" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD7747E" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
@@ -149,232 +149,172 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les circonstances suivantes peuvent conduire à présumer que le fonctionnaire a l’intention de quitter son poste :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179CEE60" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> au travail de la part du fonctionnaire, à moins d’un congé annuel autorisé (AL), d’un congé spécial avec traitement (SLWP), d’un congé spécial sans traitement (SLWOP), d’un congé de maladie (SL) ou d’un congé parental (PL), et il n’est pas en mesure de fournir une preuve satisfaisante que l’absence était involontaire et indépendante de la volonté du fonctionnaire ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>absence au travail de la part du fonctionnaire, à moins d’un congé annuel autorisé (AL), d’un congé spécial avec traitement (SLWP), d’un congé spécial sans traitement (SLWOP), d’un congé de maladie (SL) ou d’un congé parental (PL), et il n’est pas en mesure de fournir une preuve satisfaisante que l’absence était involontaire et indépendante de la volonté du fonctionnaire ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A71A23A" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ou acceptation d’un emploi extérieur pendant une absence non autorisée ou une prolongation de congé de maladie ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recherche ou acceptation d’un emploi extérieur pendant une absence non autorisée ou une prolongation de congé de maladie ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7469849A" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ou refus d’exercer les fonctions assignées, à moins que le fonctionnaire ne soit en mesure de fournir une preuve valable d’incapacité à le faire ; ou</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>défaut ou refus d’exercer les fonctions assignées, à moins que le fonctionnaire ne soit en mesure de fournir une preuve valable d’incapacité à le faire ; ou</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F10F9C4" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> de se présenter au travail si le fonctionnaire a été sélectionné pour occuper un poste vacant (à moins qu’une preuve valable de son incapacité à se présenter au nouveau poste ne soit fournie) dans les délais suivants :</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>défaut de se présenter au travail si le fonctionnaire a été sélectionné pour occuper un poste vacant (à moins qu’une preuve valable de son incapacité à se présenter au nouveau poste ne soit fournie) dans les délais suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194A8462" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="35" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">30 jours si le poste se trouve dans son lieu d’affectation actuel, sauf accord sur une période plus longue ; </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>30 jours si le poste se trouve dans son lieu d’affectation actuel, sauf accord sur une période plus longue ; ou</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5AC57592" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -459,353 +399,290 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La cessation de service pour abandon de poste n’a pas d’incidence sur le droit du fonctionnaire de percevoir les prestations accumulées au titre des congés annuels ou de recevoir des prestations de la Caisse commune des pensions du personnel des Nations Unies. Cependant, le fonctionnaire n’a pas droit à :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302F8150" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> préavis de licenciement ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un préavis de licenciement ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2980B21B" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> indemnité de licenciement ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une indemnité de licenciement ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493D79B2" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> prime de rapatriement (RG).</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une prime de rapatriement (RG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56726ADE" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E7AB23E" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="7E7AB23E" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00443CE4" w:rsidRDefault="00F827EA" w:rsidP="00443CE4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD17E42" w14:textId="77777777" w:rsidR="00443CE4" w:rsidRPr="00443CE4" w:rsidRDefault="00443CE4" w:rsidP="00443CE4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4414EE6F" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Procédures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720BE02D" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CA425F8" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les superviseurs doivent signaler toute absence non autorisée au plus tard à la fin du quatrième jour, pour :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50516C3E" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="24"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB2557F" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> les fonctionnaires non affectés à New York, au représentant résident adjoint (Opérations), DRR (O) ; ou, en l’absence de DRR (O), au Conseiller principal de la Division des ressources humaines desservant ce bureau ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous les fonctionnaires non affectés à New York, au représentant résident adjoint (Opérations), DRR (O) ; ou, en l’absence de DRR (O), au Conseiller principal de la Division des ressources humaines desservant ce bureau ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A86D435" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> les fonctionnaires basés à New York, au partenaire du Bureau des ressources humaines à Copenhague desservant l’unité administrative.</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous les fonctionnaires basés à New York, au partenaire du Bureau des ressources humaines à Copenhague desservant l’unité administrative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2187E4C0" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755F5803" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -925,182 +802,136 @@
     <w:p w14:paraId="30F077E4" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si, à la fin de la période spécifiée, le fonctionnaire n’a pas donné suite à l’avertissement de se présenter à son poste ou de fournir une explication valable ou un certificat médical, </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>une recommandation visant à licencier le fonctionnaire pour abandon de poste sera soumise pour :</w:t>
+        <w:t>Si, à la fin de la période spécifiée, le fonctionnaire n’a pas donné suite à l’avertissement de se présenter à son poste ou de fournir une explication valable ou un certificat médical, une recommandation visant à licencier le fonctionnaire pour abandon de poste sera soumise pour :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143433FB" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> fonctionnaires locaux non affectés à New York, par le DRR (O) ou le conseiller principal de la Division des ressources humaines au représentant résident ou au Chef de bureau (applicable aux lieux d’affectation européens), pour examen et décision ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les fonctionnaires locaux non affectés à New York, par le DRR (O) ou le conseiller principal de la Division des ressources humaines au représentant résident ou au Chef de bureau (applicable aux lieux d’affectation européens), pour examen et décision ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BAE8F8" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> fonctionnaires recrutés sur le plan international non affectés à New York, par le représentant résident ou le Chef de bureau au partenaire du Bureau des ressources humaines desservant le lieu d’affectation, qui examinera le cas et le transmettra au Directeur du Bureau des ressources humaines pour décision ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les fonctionnaires recrutés sur le plan international non affectés à New York, par le représentant résident ou le Chef de bureau au partenaire du Bureau des ressources humaines desservant le lieu d’affectation, qui examinera le cas et le transmettra au Directeur du Bureau des ressources humaines pour décision ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A884231" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> fonctionnaires internationaux ou locaux basés à New York, par le partenaire du Bureau des ressources humaines à Copenhague, desservant l’unité administrative, qui examinera le cas et le transmettra au Directeur du Bureau des ressources humaines pour décision.</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les fonctionnaires internationaux ou locaux basés à New York, par le partenaire du Bureau des ressources humaines à Copenhague, desservant l’unité administrative, qui examinera le cas et le transmettra au Directeur du Bureau des ressources humaines pour décision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08603250" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D76D8BD" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1280,152 +1111,116 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si le fonctionnaire n’est pas d’accord avec la décision de la Division des services médicaux des Nations Unies, le fonctionnaire peut demander que la question soit renvoyée à un praticien indépendant ou à une commission médicale. La commission médicale est composée des membres suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A7AE63" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> médecin choisi par le fonctionnaire ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un médecin choisi par le fonctionnaire ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D9BF23" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Directeur du service médical de l’Organisation des Nations Unies (ONU) ou un médecin désigné par le Directeur médical ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>le Directeur du service médical de l’Organisation des Nations Unies (ONU) ou un médecin désigné par le Directeur médical ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D86A43E" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> troisième médecin, qui sera choisi d’un commun accord entre les deux autres membres et qui ne sera pas un médecin de l’ONU.</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un troisième médecin, qui sera choisi d’un commun accord entre les deux autres membres et qui ne sera pas un médecin de l’ONU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7157B91C" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D65582A" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1463,73 +1258,51 @@
     <w:p w14:paraId="068E9F73" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">En attendant une décision définitive </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> rapport du praticien indépendant ou de la commission médicale, la période suivant la date de notification du refus de SL sera considérée comme non </w:t>
+        <w:t xml:space="preserve">En attendant une décision définitive suite au rapport du praticien indépendant ou de la commission médicale, la période suivant la date de notification du refus de SL sera considérée comme non </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rémunérable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, conformément au paragraphe 10 de l’annexe I du Statut du personnel des Nations Unies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2887A751" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
@@ -1577,151 +1350,115 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Considérant que la certification de congé de maladie relève de la compétence du service médical de l’ONU, la décision de savoir si le fonctionnaire avait une excuse valable pour ne pas présenter de preuve d’incapacité ou une explication raisonnablement valable de son absence dans les délais prescrits ou raisonnables, relève de la compétence :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36501AE0" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> les fonctionnaires locaux non affectés à New York, du représentant résident ou du Chef du bureau ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour les fonctionnaires locaux non affectés à New York, du représentant résident ou du Chef du bureau ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A23C157" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> les fonctionnaires internationaux non affectés à New York, du Directeur du Bureau des ressources humaines ;</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour les fonctionnaires internationaux non affectés à New York, du Directeur du Bureau des ressources humaines ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BD08C4" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> les fonctionnaires internationaux et locaux basés à New York, du Directeur du Bureau des ressources humaines.</w:t>
+      <w:r w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour les fonctionnaires internationaux et locaux basés à New York, du Directeur du Bureau des ressources humaines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5705F8BB" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B23FA3F" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1801,233 +1538,201 @@
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si fonctionnaire a été absent de son poste pour un congé annuel ou un congé spécial approuvé et qu’il ne s’est pas présenté au travail après l’expiration de la période de congé approuvée, le superviseur doit en aviser le DRR (O), le conseiller principal de la division des ressources humaines, ou le partenaire du Bureau des ressources humaines, qui procédera selon les mêmes modalités que celles indiquées ci-dessus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647C1928" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="715" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DE0487" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="07DE0487" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B605F38" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="3EEA1589" w14:textId="77777777" w:rsidR="00443CE4" w:rsidRPr="00F827EA" w:rsidRDefault="00443CE4" w:rsidP="00F827EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B605F38" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00443CE4" w:rsidRDefault="00F827EA" w:rsidP="00443CE4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B31DFAD" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mesures de cessation de service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735EE542" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="17"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A8E0718" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lors de l’approbation de la cessation de service pour abandon de poste, le DRR (O), le conseiller principal de la division des ressources humaines ou le spécialiste des ressources </w:t>
-[...10 lines deleted...]
-        <w:t>humaines du Bureau des ressources humaines à Copenhague concerné procédera à la cessation de service et avisera le fonctionnaire à l’adresse la plus récente qu’il a fournie, en l’informant de la décision et en indiquant la date effective de la cessation de service.</w:t>
+        <w:t>Lors de l’approbation de la cessation de service pour abandon de poste, le DRR (O), le conseiller principal de la division des ressources humaines ou le spécialiste des ressources humaines du Bureau des ressources humaines à Copenhague concerné procédera à la cessation de service et avisera le fonctionnaire à l’adresse la plus récente qu’il a fournie, en l’informant de la décision et en indiquant la date effective de la cessation de service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B2EFC5" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="21"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA5406B" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="4CA5406B" w14:textId="2762FDC2" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">La date effective de la cessation de service sera la date à laquelle le représentant </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">La date effective de la cessation de service sera la date à laquelle le représentant résident, le Chef du bureau ou le Directeur du Bureau des ressources humaines décidera de traiter la conduite du fonctionnaire comme un abandon de poste ou la date d’expiration </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01E00" w:rsidRPr="00F827EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de l’engagement</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de durée déterminée du fonctionnaire, selon la plus proche de ces éventualités.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA51944" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="19"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
@@ -2043,73 +1748,51 @@
     <w:p w14:paraId="2AC74216" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En vertu de la disposition 5.3 (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Règlement du personnel des Nations Unies, les congés annuels (AL) ne peuvent être utilisés pour couvrir des absences non autorisées.</w:t>
+        <w:t>En vertu de la disposition 5.3 (e)  du Règlement du personnel des Nations Unies, les congés annuels (AL) ne peuvent être utilisés pour couvrir des absences non autorisées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393F0D8D" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F79F9B" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -2152,443 +1835,550 @@
     </w:p>
     <w:p w14:paraId="6E7B1406" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02BC0E5D" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037FB3B8" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="037FB3B8" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00423250">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="-84"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551E5A95" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="551E5A95" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00423250">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="-84"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0885F491" w14:textId="77777777" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00F827EA">
+    <w:p w14:paraId="0885F491" w14:textId="235AEE69" w:rsidR="00F827EA" w:rsidRPr="00F827EA" w:rsidRDefault="00F827EA" w:rsidP="00423250">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="-84"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Attention :</w:t>
       </w:r>
       <w:r w:rsidRPr="00F827EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En cas de divergence entre les textes français et anglais de cette politique, le texte anglais fait foi, sauf disposition expresse écrite contraire.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00443CE4" w:rsidRPr="00443CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE4B2DA" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00F827EA" w:rsidRDefault="00A31C56">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00F827EA" w:rsidSect="00F827EA">
-      <w:headerReference w:type="default" r:id="rId5"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1121" w:right="1794" w:bottom="1331" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="07C5AFF4" w14:textId="77777777" w:rsidR="00D225AE" w:rsidRDefault="00D225AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="66EBE8ED" w14:textId="77777777" w:rsidR="00D225AE" w:rsidRDefault="00D225AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62629178" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="62629178" w14:textId="77777777" w:rsidR="00EC7A4F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A7391A4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7A7391A4" w14:textId="77777777" w:rsidR="00EC7A4F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F78E0E8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="4B58F8CD" w14:textId="77777777" w:rsidR="00EC7A4F" w:rsidRDefault="00EC7A4F">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B58F8CD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2F4DA61E" w14:textId="1A4F63B8" w:rsidR="00EC7A4F" w:rsidRPr="00443CE4" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00A379AF">
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Date </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>d’entrée</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>en</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>vigueur</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
-      <w:t> :</w:t>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t> : 01/01/2025</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Version n° : </w:t>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r>
-      <w:t>2</w:t>
+    <w:r w:rsidR="00443CE4" w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00443CE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t> : 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52D52BCF" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="52D52BCF" w14:textId="77777777" w:rsidR="00EC7A4F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56FE83CF" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="56FE83CF" w14:textId="77777777" w:rsidR="00EC7A4F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43239797" w14:textId="77777777" w:rsidR="00D225AE" w:rsidRDefault="00D225AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="603D4EB9" w14:textId="77777777" w:rsidR="00D225AE" w:rsidRDefault="00D225AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16041F31" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="007E4E70">
+  <w:p w14:paraId="16041F31" w14:textId="77777777" w:rsidR="00EC7A4F" w:rsidRDefault="00000000" w:rsidP="007E4E70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D56BE4E" wp14:editId="33CFA18F">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -3681,114 +3471,132 @@
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1905290121">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1530796706">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1720013016">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1508056787">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2074615449">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F827EA"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00401716"/>
+    <w:rsid w:val="00423250"/>
+    <w:rsid w:val="00443CE4"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="00757325"/>
     <w:rsid w:val="008940AC"/>
+    <w:rsid w:val="00894C7C"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00D225AE"/>
     <w:rsid w:val="00E1356D"/>
+    <w:rsid w:val="00E44588"/>
+    <w:rsid w:val="00EC7A4F"/>
+    <w:rsid w:val="00F01E00"/>
     <w:rsid w:val="00F036CA"/>
+    <w:rsid w:val="00F72268"/>
     <w:rsid w:val="00F827EA"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35E6F8CA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{66CE7945-58C2-4FC0-A96C-DC3EEB3EA8EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4701,51 +4509,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F827EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -5005,57 +4813,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1661</Words>
-  <Characters>9471</Characters>
+  <Words>1665</Words>
+  <Characters>9496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
+  <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11110</CharactersWithSpaces>
+  <CharactersWithSpaces>11139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>