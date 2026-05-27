--- v0 (2025-10-25)
+++ v1 (2026-05-27)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="608DF78C" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -831,185 +833,130 @@
     <w:p w14:paraId="7134E529" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">A menos que reciba un certificado médico o una explicación aceptable de la ausencia dentro de seis días hábiles de ausencia no autorizada, el RRA (O), el Asesor Superior de Recursos Humanos o </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> de la ORH debe enviar una comunicación escrita adicional, por correo certificado, entrega personal u otro medio apropiado, en la que se señalen al miembro del personal los intentos anteriores de ponerse en contacto con él y la ausencia de una respuesta apropiada. La comunicación debe recordarle al miembro del personal las disposiciones de la regla 5.3 (e) del Reglamento del Personal de la ONU, en virtud de la cual el pago del sueldo y las primas será interrumpido por el período de ausencia no autorizada. Debe permitir un período adicional de hasta diez días hábiles para presentarse al trabajo o presentar una certificación médica o una explicación aceptable y debe advertir al miembro del personal que no hacerlo será considerado abandono del puesto y conllevará la separación por ese motivo.  </w:t>
+        <w:t xml:space="preserve">A menos que reciba un certificado médico o una explicación aceptable de la ausencia dentro de seis días hábiles de ausencia no autorizada, el RRA (O), el Asesor Superior de Recursos Humanos o el  Asesor de la ORH debe enviar una comunicación escrita adicional, por correo certificado, entrega personal u otro medio apropiado, en la que se señalen al miembro del personal los intentos anteriores de ponerse en contacto con él y la ausencia de una respuesta apropiada. La comunicación debe recordarle al miembro del personal las disposiciones de la regla 5.3 (e) del Reglamento del Personal de la ONU, en virtud de la cual el pago del sueldo y las primas será interrumpido por el período de ausencia no autorizada. Debe permitir un período adicional de hasta diez días hábiles para presentarse al trabajo o presentar una certificación médica o una explicación aceptable y debe advertir al miembro del personal que no hacerlo será considerado abandono del puesto y conllevará la separación por ese motivo.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1548416B" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="21"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10027287" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
+    <w:p w14:paraId="48F0518D" w14:textId="57B37D92" w:rsidR="00522B88" w:rsidRPr="00FC75D8" w:rsidRDefault="00522B88" w:rsidP="00D27F3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mantener a la Organización informada acerca de la dirección actual y la persona que debe ser notificada en caso de accidente o emergencia es responsabilidad de los miembros del personal. Si, a pesar de la diligencia debida por parte de la Organización, no fuera posible ponerse en contacto con el miembro del personal ya sea en persona, por correo certificado u otro medio de comunicación confiable a la dirección más reciente provista por el miembro del personal, o mediante la familia o amigos, dicho aviso se considerará </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Mantener a la Organización informada acerca de la dirección actual y la persona que debe ser notificada en caso de accidente o emergencia es responsabilidad de los miembros del personal. Si, a pesar de la diligencia debida por parte de la Organización, no fuera posible ponerse en contacto con el miembro del personal ya sea en persona, por correo certificado u otro medio de comunicación confiable a la dirección más reciente provista por el miembro del personal, o mediante la familia o amigos, dicho aviso se considerará recibido. La negativa a aceptar una carta certificada o una entrega personal será considerada como prueba de entrega. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46756404" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si, al final del período especificado, el miembro del personal no ha acatado la advertencia para presentarse al trabajo o proporcionar una explicación aceptable o un certificado médico, se presentará una recomendación para separar del servicio al miembro del personal por abandono del puesto:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208AC678" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -1195,71 +1142,59 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8E82D1" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> del personal sostienen que su ausencia es el resultado de incapacidad por razones de salud, se le deben hacer notar las provisiones de la regla 6.2 (g) del Reglamento del Personal de la ONU, la cual exige la producción de un certificado de un médico debidamente calificado que indique la naturaleza y la duración posible de la enfermedad. </w:t>
+      <w:r w:rsidRPr="00522B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando  miembros del personal sostienen que su ausencia es el resultado de incapacidad por razones de salud, se le deben hacer notar las provisiones de la regla 6.2 (g) del Reglamento del Personal de la ONU, la cual exige la producción de un certificado de un médico debidamente calificado que indique la naturaleza y la duración posible de la enfermedad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293D6312" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -1317,51 +1252,50 @@
     <w:p w14:paraId="35B21121" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si el miembro del personal no está de acuerdo con la decisión de la UNMSD, el miembro del personal puede solicitar que el asunto se remita a un médico independiente o a una junta médica. La junta médica deberá contar con los siguientes miembros:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B47F66F" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -1402,50 +1336,51 @@
     <w:p w14:paraId="556A32D3" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un tercer médico, quien deberá ser seleccionado por acuerdo entre los otros dos miembros y quien no deberá ser un oficial médico de la ONU </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662CB140" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1779,51 +1714,50 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si un miembro del personal se ha ausentado de su trabajo en vacaciones anuales o licencia especial aprobadas y no se ha presentado al trabajo después del vencimiento del período de vacaciones o licencia aprobado, el supervisor debe informar al RRA (O), el Asesor Superior de Recursos Humanos o el Asesor de la ORH sobre el asunto, el cual procederá de acuerdo con lo indicado anteriormente.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BF0265" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CBA4FF" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -1859,51 +1793,62 @@
     <w:p w14:paraId="7EA47B3D" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una vez que se haya aprobado la separación por abandono del puesto, el RRA (O), el Asesor Superior de Recursos Humanos o el Especialista en Recursos Humanos de la ORH de Copenhague involucrado procesará la separación y le enviará una notificación al miembro del personal a la dirección más reciente que el último haya provisto, la cual le informará la decisión y le indicará la fecha de entrada en vigor de la separación. </w:t>
+        <w:t xml:space="preserve">Una vez que se haya aprobado la separación por abandono del puesto, el RRA (O), el Asesor Superior de Recursos Humanos o el Especialista en Recursos Humanos de la ORH de Copenhague involucrado procesará la separación y le enviará una notificación al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">miembro del personal a la dirección más reciente que el último haya provisto, la cual le informará la decisión y le indicará la fecha de entrada en vigor de la separación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0718BCD0" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="21"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -2087,470 +2032,515 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B7E8F37" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0148F8FE" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
+    <w:p w14:paraId="0148F8FE" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00D27F3B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6784CABD" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
+    <w:p w14:paraId="6784CABD" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00D27F3B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C62A3C7" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
+    <w:p w14:paraId="6C62A3C7" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00D27F3B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F31FCE9" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00522B88">
+    <w:p w14:paraId="1F31FCE9" w14:textId="77777777" w:rsidR="00522B88" w:rsidRPr="00522B88" w:rsidRDefault="00522B88" w:rsidP="00FC75D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="023852C9" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00522B88" w:rsidRDefault="00A31C56">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00522B88" w:rsidSect="00522B88">
-      <w:headerReference w:type="default" r:id="rId5"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1121" w:right="1794" w:bottom="1331" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="56ACA527" w14:textId="77777777" w:rsidR="00141366" w:rsidRDefault="00141366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5814F934" w14:textId="77777777" w:rsidR="00141366" w:rsidRDefault="00141366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15716AE9" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="15716AE9" w14:textId="77777777" w:rsidR="00813735" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B1F22AB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3B1F22AB" w14:textId="77777777" w:rsidR="00813735" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7376B87E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7376B87E" w14:textId="77777777" w:rsidR="00813735" w:rsidRDefault="00813735">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2C90BB1A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="47669BB4" w14:textId="1BE54021" w:rsidR="00813735" w:rsidRPr="00D27F3B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:t>Fecha</w:t>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Fecha de entrada en vigor: 01/01/2025</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:t>Versión</w:t>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> n.°: </w:t>
+    <w:r w:rsidR="00FC75D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-      <w:t>2</w:t>
+    <w:r w:rsidRPr="00D27F3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>: 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="555FB44E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="555FB44E" w14:textId="77777777" w:rsidR="00813735" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5394F8BD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5394F8BD" w14:textId="77777777" w:rsidR="00813735" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6D16F915" w14:textId="77777777" w:rsidR="00141366" w:rsidRDefault="00141366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="35647D5F" w14:textId="77777777" w:rsidR="00141366" w:rsidRDefault="00141366">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BC0349C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="007E4E70">
+  <w:p w14:paraId="5BC0349C" w14:textId="77777777" w:rsidR="00813735" w:rsidRDefault="00000000" w:rsidP="007E4E70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AF619CA" wp14:editId="0E483713">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="62298236" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="62298236" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -3643,114 +3633,129 @@
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1627003240">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1815946711">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1208564734">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1396396239">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1020203537">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00522B88"/>
     <w:rsid w:val="000C0236"/>
+    <w:rsid w:val="00116274"/>
+    <w:rsid w:val="00141366"/>
     <w:rsid w:val="001577BB"/>
     <w:rsid w:val="00487C63"/>
     <w:rsid w:val="00522B88"/>
     <w:rsid w:val="005A45BC"/>
+    <w:rsid w:val="00736715"/>
+    <w:rsid w:val="00813735"/>
+    <w:rsid w:val="009C5FD7"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00D27F3B"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
+    <w:rsid w:val="00F903E9"/>
+    <w:rsid w:val="00FC75D8"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68AE41E8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9089F8E2-A4B2-4C68-8174-E7F5192DD438}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4652,62 +4657,72 @@
       <w:ind w:left="730" w:right="2" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00522B88"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC75D8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -4967,57 +4982,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1647</Words>
-  <Characters>9391</Characters>
+  <Characters>9389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11016</CharactersWithSpaces>
+  <CharactersWithSpaces>11014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>