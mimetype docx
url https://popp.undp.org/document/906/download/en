--- v0 (2025-10-25)
+++ v1 (2026-05-23)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18270DEA" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -154,51 +156,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the UN Staff Rule 9.6 (b), retirement under article 28 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00F74C0F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>United Nations Joint Staff Pension Fund (UNJSPF) Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not be regarded as a termination within the meaning of the UN Staff Regulations and Staff Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2627CA" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
@@ -341,144 +343,140 @@
     <w:p w14:paraId="77F02B28" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prior to 1 January 1990: </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Prior to 1 January 1990: 60;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53B4968A" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">On or after 1 January 1990 but before 1 January 2014: </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="52001375" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+        <w:t>On or after 1 January 1990 but before 1 January 2014: 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52001375" w14:textId="48B92DDF" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">On or after 1 January, </w:t>
+        <w:t xml:space="preserve">On or after 1 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>2014 :</w:t>
+        <w:t>January,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6B2F" w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2014:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 65.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F75BD9" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="1" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -618,252 +616,236 @@
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Extension beyond Mandatory Age of Separation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E1811" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FE1180" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="60FE1180" w14:textId="3DEAAC43" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Retention in service beyond the mandatory age of separation/normal age of retirement </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A6B2F" w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of internationally</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and locally recruited staff members governed by the UN Staff Regulations and Staff Rules is an exception to the provisions of UN Staff Regulation 9.2 and may only be approved when it is in the interest of UNDP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF246BA" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="228FFE47" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="228FFE47" w14:textId="766055F0" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74C0F">
-[...10 lines deleted...]
-    <w:p w14:paraId="091A9FD2" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    </w:p>
+    <w:p w14:paraId="091A9FD2" w14:textId="08DBC003" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="1" w:line="257" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Criteria and conditions </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F74C0F">
+      <w:r w:rsidR="004A6B2F" w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>for  retention</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>for retention</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> beyond the mandatory age of separation/normal age of retirement  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D71ED57" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AB0954" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="76AB0954" w14:textId="68CDDA43" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A retention beyond the mandatory age of separation/normal age of retirement is considered highly exceptional and must be substantiated by </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A0693A" w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the following</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> principles: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A91DCD8" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -1104,51 +1086,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members may be employed, engaged or retained beyond the mandatory age of separation/normal age of retirement in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00F74C0F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Appointment. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="220B3C26" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -1281,304 +1263,271 @@
     <w:p w14:paraId="2D74066D" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57275A37" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="57275A37" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local staff members stationed outside NY</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">by the local HR/Operations </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>by the local HR/Operations Manager;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBCC8EC" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="1BBCC8EC" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local staff members stationed in NY, by</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">the OHR Copenhagen HR Associate serving the duty </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the OHR Copenhagen HR Associate serving the duty station;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3474D084" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="3474D084" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>International professional staff members, by the OHR Copenhagen HR Associate serving the duty station.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00701613" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="670B7A44" w14:textId="3C3B22C4" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:spacing w:after="4"/>
         <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5E78B7" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Restrictions concerning former staff members in receipt of a pension benefit</w:t>
       </w:r>
     </w:p>
@@ -1615,101 +1564,103 @@
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Employment of former staff members who are in receipt of a pension benefit from the UNJSPF shall be subject to the following restrictions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510DB7D3" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="4"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16520AF2" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="16520AF2" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Former staff members may not receive compensation of more than US$ 50,000 for up to six months of employment or engagement, without suspension of their UNJSPF retirement benefit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647AB1F7" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="647AB1F7" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:spacing w:after="4"/>
-        <w:ind w:left="735"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="520A3895" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="520A3895" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In all cases, former staff members may not be re-employed at a level higher than that at which they separated from the organization, or higher than the level at which regular staff members are remunerated for the same function at the same duty station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D297C86" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="4"/>
@@ -1849,231 +1800,238 @@
     <w:p w14:paraId="2BFA558C" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB09747" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="3DB09747" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Head of Office: Locally recruited staff members stationed outside New York, for six months or </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3AA85A35" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+        <w:t>Head of Office: Locally recruited staff members stationed outside New York, for six months or less;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA85A35" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:spacing w:after="4"/>
-        <w:ind w:left="735"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67996DCE" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="67996DCE" w14:textId="551ECB9A" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Director, OHR: Locally recruited staff members stationed in New York and international professional staff members up to the D1/P6 </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Director,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OHR: Locally recruited staff members stationed in New York and international professional staff members up to the D1/P6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0693A" w:rsidRPr="00F74C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>level, for</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> six months or less;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04166DC7" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="04166DC7" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:spacing w:after="4"/>
-        <w:ind w:left="735"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7E1B05" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="6B7E1B05" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Associate Administrator:  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) All staff members up to the D1/P6 level for any extension beyond six months, based on the review and recommendation of the Director, OHR; and ii) International professional staff members at the D-2/P7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>level,for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> any period, based on the review and recommendation of the Director, OHR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDF83B4" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="7"/>
         <w:ind w:left="763"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
@@ -2135,177 +2093,179 @@
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0862A015" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="4AA40C23" w14:textId="46A73C90" w:rsidR="00F74C0F" w:rsidRPr="00A0693A" w:rsidRDefault="00F74C0F" w:rsidP="004A6B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74C0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In cases when an extension beyond the mandatory age of separation/normal age of retirement is approved, staff members will continue to be participants in the UNJSPF until their separation from service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA40C23" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
+    <w:p w14:paraId="127271A3" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="763"/>
-[...21 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7E224D" w14:textId="77777777" w:rsidR="00F74C0F" w:rsidRPr="00F74C0F" w:rsidRDefault="00F74C0F" w:rsidP="00F74C0F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39D3090B" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00F74C0F" w:rsidRDefault="00A31C56">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00F74C0F" w:rsidSect="00F74C0F">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1243" w:right="1782" w:bottom="1028" w:left="1757" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7767704A" w14:textId="77777777" w:rsidR="009A4F42" w:rsidRDefault="009A4F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32C2B885" w14:textId="77777777" w:rsidR="009A4F42" w:rsidRDefault="009A4F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DD9F31D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3DD9F31D" w14:textId="77777777" w:rsidR="00586E5D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -2340,92 +2300,114 @@
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="002631B7">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:t>0</w:t>
+      <w:t xml:space="preserve"> 0</w:t>
     </w:r>
     <w:r w:rsidRPr="005F7CFC">
       <w:t>1/</w:t>
     </w:r>
     <w:r>
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidRPr="005F7CFC">
       <w:t>/202</w:t>
     </w:r>
     <w:r>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="005F7CFC" w:rsidDel="005F7CFC">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="002631B7">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="005F7CFC">
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="005F7CFC" w:rsidDel="005F7CFC">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="68B26E95" w14:textId="77777777" w:rsidR="009A4F42" w:rsidRDefault="009A4F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32C75DD1" w14:textId="77777777" w:rsidR="009A4F42" w:rsidRDefault="009A4F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40F6C4A1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002631B7">
+  <w:p w14:paraId="40F6C4A1" w14:textId="77777777" w:rsidR="00586E5D" w:rsidRDefault="00000000" w:rsidP="002631B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44E8370E" wp14:editId="1B94DFB1">
           <wp:extent cx="309245" cy="596900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2442,51 +2424,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309245" cy="596900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="55E23A77" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002631B7">
+  <w:p w14:paraId="55E23A77" w14:textId="77777777" w:rsidR="00586E5D" w:rsidRDefault="00586E5D" w:rsidP="002631B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02436147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="713C785A"/>
     <w:lvl w:ilvl="0" w:tplc="76C2537A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
@@ -3286,114 +3268,128 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="790829678">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="783303975">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1001660853">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="953832661">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="20864389">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="733628921">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74C0F"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="003243C9"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="004A6B2F"/>
+    <w:rsid w:val="00586E5D"/>
+    <w:rsid w:val="005E7382"/>
+    <w:rsid w:val="009A4F42"/>
+    <w:rsid w:val="00A0693A"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
     <w:rsid w:val="00BC6D2E"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00F74C0F"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E2195D4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0304A02B-D15F-419F-9FC9-AF1CA193F534}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4333,62 +4329,72 @@
       <w:ind w:left="730" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F74C0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0693A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11636" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/regulations-and-rules/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11636" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/regulations-and-rules/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -4648,57 +4654,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>959</Words>
-  <Characters>5468</Characters>
+  <Words>957</Words>
+  <Characters>5459</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6415</CharactersWithSpaces>
+  <CharactersWithSpaces>6404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>