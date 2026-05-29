--- v0 (2025-10-03)
+++ v1 (2026-05-29)
@@ -1,8726 +1,4742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14A42CC1" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
-      <w:pPr>
+    <w:p w14:paraId="185A5184" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US Government Letter of Credit Guidelines (LOC) and Procedures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF5E26F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for funding UNDP projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FC9FFC" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309229FD" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The US Government utilizes a LOC to fund most of its contributions to UNDP. The Agreements which are funded via the LOC mechanism are primarily on behalf of USAID. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7261A587" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...66 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US Government Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65453655" w14:textId="3BBDBB42" w:rsidR="00B05384" w:rsidRDefault="00B05384" w:rsidP="00B05384">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="27181BFD" w14:textId="620E793D" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Except for the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00D36748">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E14037">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>U.S. Department of State's Bureau of International Narcotics and Law Enforcement Affairs (INL)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D36748">
-[...50 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, which the standard agreement template has been established, all other US Government agreements must be cleared by the Legal Office, Bureau for Management Services (LO/BMS) before signing. UNDP Offices must ensure the agreements do not obligate UNDP to submit any reports to the US Federal Government Agency other than the reports listed below. Any request for additional reports should be cleared with the Legal Office (LO/BMS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F67AC5" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="0097574E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the UNDP Office signs the agreement with the local US Federal Government Agency counterpart, the US Government updates its public website, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00E00C60">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E14037">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>http://pms.psc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...34 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with information on the new grant, making the funding available to UNDP. The website also provides standard reports on the status of all grants issued. These reports include information such as the grant ID number, start date, amount of the grant or any increase/decrease in the grant value and expiry date.  The website is also used by UNDP GSSU to request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>draw-downs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D0CACF" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US Government Reporting Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CFED4F" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+    <w:p w14:paraId="7901289C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="741891BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> US Government grant procedures require the submission of a Federal Financial Report (FFR-425).</w:t>
       </w:r>
-      <w:r w:rsidRPr="741891BB">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Responsibility for completing and submitting FFR-425 is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CFE88E" w14:textId="6EBCE3A0" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="000B25AB" w:rsidP="00B05384">
-[...1633 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C7FD877" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...1062 lines deleted...]
-      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...38 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For ongoing projects, UNDP Offices are required to complete an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FFR-425 {complete lines 10(d) to 10(o)} for each award and submit it to the local Contract/Agreement Officer’s Technical Representative (COTR/AOTR) within the time frame agreed with the COTR/AOTR (usually quarterly). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA0275F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E132EB2" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Upon project completion and grant expiry, GSSU will prepare and submit a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FFR-425 {complete lines 10(d) to 10(o)} for each award and submit it to the respective US Federal Government Agency HQ. The deadline to submit the Final FFR-425 is 90 days after grant expiry. Country Offices should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2B579A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit any donor checklist (including Recipient Closeout Statement) to the US Federal Government Agency upon project completion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F32B93" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB4FC3" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any requests from the US Federal Government Agency for additional documents should be cleared by GSSU after consultation with CFRA, as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078FCFDF" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3326644C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GSSU will file electronically a quarterly FFR-425 {complete Lines 10(a) – 10(c)} and FFR attachment through the Department of Health and Human Services (DHHS) Payment Management System (PMS) to report cumulative expenses for all grants. The deadline for filing the quarterly FFR-425 is within 30 days from the end of the quarter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E2799F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2560A394" w14:textId="2BA93F11" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-138"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A copy of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/document/revenue-management-non-core-resources-us-agreement-policy-federal-finacial-report-425-form"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Federal Finance Report (FFR-425)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/document/ffr-425-instructions"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FFR-425 line item instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (for completing FFR-425) are attached for reference. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07701DF1" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roles allocated in the DHHS PMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73394A5D" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices are requested to enter 645521498 for DUNS Number and 1133417984A1 for EIN Number where requested in the FFR-425. Any changes to the DUNS or EIN Numbers will be advised by UNDP Treasury. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The entity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dministrator for the DHHS PMS is the Finance Specialist in the Corporate Financial Reporting and Agencies Services (CFRA) Section within OFM. This individual is authorized to access to the System for Award Management (SAM) which is part of the DHHS PMS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices should enter UNDP304 for the account number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E6CB3E" w14:textId="16E53E3A" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any questions on completing the form should be sent to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0FF44B" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP procedures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1BDB4E" w14:textId="739102BF" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To comply with the donor’s requirements UNDP must fulfil the following procedures. Failure to comply with these requirements could lead to request for return of grant funds and interest and negatively affect the reputation of UNDP.  Furthermore, UNDP Offices will be responsible for absorbing any expenses already incurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B91521" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Setting Up the LOC in Atlas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756C6C00" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once UNDP Offices have negotiated and signed grant agreements with the relevant US Federal Government Agency (Local USAID or US Department of State office), a copy of the signed agreement and the Chart of Accounts (COA) for the associated project should be submit to GSSU Revenue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of signing the grant agreement via the Service Request Portal. GSSU will verify whether the new grant has been reflected on the US Government website and will credit the project in Atlas with the full contribution amount as obligated in the signed agreement based on the COA submitted by the UNDP Office.  UNDP Offices are responsible for creating the project in Atlas and completing all the relevant chart fields.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B78341C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expense reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D73F69B" w14:textId="6D11AB8D" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSU will update the FFR-425 data online on a quarterly basis with cumulative expenses for all grants using the DHHS PMS based on the reporting deadlines advised by the US Federal Government Agency (USAID or US Department of State). This is generally within 30 days of each calendar quarter-end (for example, 4Q 2009 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be filed by January 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2010).  GSSU requires UNDP Offices should certify expenses figures extracted from Atlas for operational grants, for each of their grants before the end of the month following the quarter in question. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this regard UNDP Offices must ensure the accuracy and completeness of expenses data in Atlas.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C86961" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LOC Draw-down</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277F9C9C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on an analysis of expenses per grant, GSSU determines whether UNDP has unfunded expenses (i.e. UNDP has incurred expenses against the grant without drawing funds from the LOC). This analysis is performed for each grant separately, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the current level of expenses (increase/decrease) from prior quarter, the amount of cash already drawn and the grant expiry date. GSSU will draw-down the LOC by electronically requesting funds via the PMS. Once requested, the transfer occurs within 2 business days.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A7D580" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At present, the US government limits the value of drawdowns to 3 days’ expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B67E9E" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E245B8C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accounting entries used by GSSU to record new grants when funds are obligated by the Federal Government Agency are:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D8F648" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dr Unbilled AR Contracts (GL Account 14081)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256CFBA1" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cr Project Contribution Revenue (GL Account 51005)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FE104D" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When performing quarterly payment drawdowns, GSSU will create the relevant Billed Accounts Receivable entry as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC43863" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:after="3" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1307" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dr Government Letters of Credit Receivable (GL Account 13010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB3DC59" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cr Unbilled AR Contracts (GL Account 14081)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E190683" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When cash is received, the following accounting entries are passed using direct journal by Contributions Units at UNDP HQ:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211BDB09" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr Cash (GL Account 11005)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AE9D18" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cr Government Letters of Credit Receivable (GL Account 13010)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CD7DBA" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Guidelines for use of Letter of Credit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5D4ADF" w14:textId="59EF41B3" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each grant, a unique Cost Sharing Project (in the appropriate fund code which can be configured to accommodate online reporting) must be created in ATLAS (i.e. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>One Project = One Grant/Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Any other arrangement requires prior clearance from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037" w:rsidDel="002E773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance Management and Reporting Division. The grant period should be recorded in the Project “End Date” field at the time the project is setup in Atlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250E220F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3D5325" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No income will be allocated to a project by GSSU without receipt of a copy of the signed grant agreement and project document (see below).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAB870A" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086840E2" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US grant income </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MUST NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be transferred in Atlas from one project ID to another project ID without prior clearance from GSSU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228DE510" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38994AD0" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices should notify the GSSU of agreements to extend the grant expiry date. The notification (including signed modification agreement) must be sent to GSSU via the Service Request Portal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>within 1 week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of such extension being granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD7E9A6" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552B6836" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSU will inform UNDP Offices of grants expiring within 60 days prior to grant expiry. UNDP Offices are responsible for confirming to GSSU the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>current status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the grant i.e. whether the project is complete, whether </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>expenses has been reported, and whether a no-cost extension has been requested and granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49B076" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F039EB3" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When recording the grant contribution in the Atlas Contracts Module, GSSU must ensure that the GMS rate, as agreed with the US Federal Government Agency, in the agreement is entered accurately. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EBE803" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D306A4C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s Revenue Recognition policy for all US-funded grants through the LOC mechanism is to recognize revenue based on the obligated amount stipulated in the signed agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356AA9B8" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FDD5F4" w14:textId="4AB84512" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSU is responsible for filing the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Final FFR-425</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reports (upon grant expiry and project completion), which must be submitted within 90 days of the grant expiry date. GSSU is also responsible for filing quarterly FFR-425 reports for cumulative expenses of all grants. UNDP Offices are required to submit to GSSU quarterly grant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E14037">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>expenses certification</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 30 days of the quarter close, this is for draw-down purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4005D0E0" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2AF60B" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices are responsible for submitting interim FFR-425 {lines 10(d) to 10(o)} to the local Contract/Agreement Officer’s Technical Representative (COTR/AOTR) for on-going grants. This should be done within the time frame agreed with the COTR/AOTR (usually quarterly) using expenses data from official financial records in Atlas and expenses certification submitted to GSSU. GSSU will close out grants with the US Federal Government Agency HQ upon timely certification by the UNDP Office that the activities related to the grant have been completed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2DE794" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0519DB9B" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Guidelines for use of Letter of Credit – MATRIX </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0A7DAF" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9738" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4428"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="25C6B224" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="1243263A" w14:textId="77777777" w:rsidTr="006B1B73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="004892CB" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="49847B24" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="7B343009" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="7A74E260" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Timeframe/Report </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1C23D59D" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="711D75F5" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="2BA90B16" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="7A74EC9C" w14:textId="77777777" w:rsidTr="00581B07">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52ACDB34" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="351E3A0A" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Signed agreements by UNDP Office (agreement with the US Federal Government Agency) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6248B6" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="63A56999" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP Office from date of signing the Agreement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718C3A64" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="5BD0F5DC" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="719780F5" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="796C5CF5" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1B0F1B" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="72A607E4" w14:textId="11232AA9" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...6 lines deleted...]
-              <w:t>Agree on frequency of  interim FFR-425 reporting requirements and deadline with local COTR/AOTR</w:t>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agree on frequency </w:t>
+            </w:r>
+            <w:r w:rsidR="00E14037" w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of interim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FFR-425 reporting requirements and deadline with local COTR/AOTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1F368F" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="6689B355" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Prior to signing agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747CC4D1" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="4BB1A74F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="6C251479" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="6D15F643" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3B1ABB" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="4D372C59" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Submit a copy of signed grant agreement to GSSU Revenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="627D6F25" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="58AD2A39" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">As soon as grant agreement is signed (within 1 week of signature) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011DB7E9" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="0639A906" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP Office </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="2E80D44B" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="67F0482D" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="658F53F3" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="7E95532F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Creation of Project in Atlas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46948F88" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="41A5332D" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>As soon as the project budget is finalized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5330B8" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="79A91DFC" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="5F54A93D" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="14A98659" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5D05BC" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="080DDB77" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Credit revenue to the project in Atlas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB1B185" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="16A9140A" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Upon receipt of executed agreement or amendment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11F42C50" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="6F7272C3" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="287BAD21" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="43A9A15A" w14:textId="77777777" w:rsidTr="006B1B73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DED817F" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="4693C033" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>File quarterly FFR-425 to local US Federal Government Agency</w:t>
             </w:r>
-            <w:r w:rsidRPr="00696ACB" w:rsidDel="000B65FE">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037" w:rsidDel="000B65FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">office </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B8DB40A" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="2D414363" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>As agreed with COTR / AOTR</w:t>
             </w:r>
-            <w:r w:rsidRPr="00696ACB" w:rsidDel="000B65FE">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037" w:rsidDel="000B65FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7640A15F" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="3BC30528" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="592E884F" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="1F22C9C7" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAD88F5" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="5D9FE105" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...7 lines deleted...]
-              <w:t>Manage agreement against required filing dates and expiry date</w:t>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage agreement against required filing dates and expiry </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B6BDACC" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidDel="0092071A" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="59886929" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidDel="0092071A" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>As per agreement requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33B59C00" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidDel="0092071A" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="61373CC2" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidDel="0092071A" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="5044D77A" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="56D964CD" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69303682" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="14A38EF8" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>File final FFR-425 (individual grant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79A80412" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="61B071FF" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Within 90 days of grant expiry following expenses certification by UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB1277E" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="49121C6D" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="0096AF36" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="5E20EE00" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0B40D4" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="6CFCF931" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>File quarterly FFR-425 (consolidated for all grants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56C2F93A" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="3FF0BC25" w14:textId="7B8A0225" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="00E14037" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...6 lines deleted...]
-              <w:t>Within  30 days of quarter’s end following expenses certification by UNDP Office</w:t>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Within 30</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1B73" w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> days of quarter’s end following expenses certification by UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E01BC9" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="116EAE49" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="4C5B7118" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="41FC8067" w14:textId="77777777" w:rsidTr="006B1B73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCC5F25" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="30575AC8" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6ACE95" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="224269E6" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Timeframe/Report </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="7283FBB0" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="68E55BB8" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="48D8AC45" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="6C2DB1D0" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0E7DC2" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="0ED6D21A" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project Operational Close</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25FB65BA" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="6246EB63" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>By the grant expiry date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387A59ED" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="55C11ACB" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="515214CB" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="142A2CA4" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B559E5F" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="300B7120" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project Financial Close</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA96B0A" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="41FF9624" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>After operational closure but not more than 90 days after grant expiry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="247C583E" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="052FC1CB" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="6271E95A" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="2DFB6B7C" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F49A85" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="30FF4348" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cash Draw-Down</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D8B3F0" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="4BC4E15F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...6 lines deleted...]
-              <w:t>Quarterly or other period TBD by GSSU</w:t>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> period TBD by GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="027BCCF1" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="5B06C689" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="1BBC65C5" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="4AC10653" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47121D8E" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="2157353D" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grant Extension Notification to GSSU Revenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D04A4BC" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="29A219B0" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office within 1 week of approval of the extension</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56307319" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="4AC03513" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="2838314E" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="5C7D6253" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2598E852" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="6A1C719F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notification of Grant Expiry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76155CA4" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="603FC7F0" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60 days prior to grant expiry date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8FEB07" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="09E6209A" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05384" w:rsidRPr="00696ACB" w14:paraId="370DEAD1" w14:textId="77777777" w:rsidTr="0045585C">
+      <w:tr w:rsidR="006B1B73" w:rsidRPr="006B1B73" w14:paraId="1818FCC8" w14:textId="77777777" w:rsidTr="00581B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC834F0" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="5131F4B3" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Processing Refunds and De-Obligations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31A3861F" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="04855C1C" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>After submission of Final FFR-425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="695D302C" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00696ACB" w:rsidRDefault="00B05384" w:rsidP="0045585C">
+          <w:p w14:paraId="0B2B52ED" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696ACB">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00E14037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BF61DCE" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+    <w:p w14:paraId="11A63E5B" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1BE2456D" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B2D74A" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="528E150D" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA0E7F" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2FCA853E" w14:textId="77777777" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780AE517" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="0766561F" w14:textId="5AA82D6D" w:rsidR="00B05384" w:rsidRPr="00174E8F" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Performance Management and Reporting Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5503A415" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="00E14037" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...44 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27 January 2010 (Updated 9 November 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BA95DF" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRPr="006B1B73" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9C5D1D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00E14037" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00E14037" w:rsidSect="006B1B73">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="139E610A" w14:textId="77777777" w:rsidR="004E4D97" w:rsidRDefault="004E4D97" w:rsidP="004B4D43">
+    <w:p w14:paraId="578A81EA" w14:textId="77777777" w:rsidR="00367F18" w:rsidRDefault="00367F18" w:rsidP="006B1B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E443989" w14:textId="77777777" w:rsidR="004E4D97" w:rsidRDefault="004E4D97" w:rsidP="004B4D43">
+    <w:p w14:paraId="540E6459" w14:textId="77777777" w:rsidR="00367F18" w:rsidRDefault="00367F18" w:rsidP="006B1B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="903657"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="109BBBEB" w14:textId="77777777" w:rsidR="00FC61C3" w:rsidRDefault="0089273E">
+      <w:p w14:paraId="4D872A98" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRDefault="006B1B73">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00130DA4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4184DFD7" w14:textId="77777777" w:rsidR="00FC61C3" w:rsidRDefault="00FC61C3">
+  <w:p w14:paraId="5579E36E" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRDefault="006B1B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50C42252" w14:textId="77777777" w:rsidR="004E4D97" w:rsidRDefault="004E4D97" w:rsidP="004B4D43">
+    <w:p w14:paraId="1E0BC2E1" w14:textId="77777777" w:rsidR="00367F18" w:rsidRDefault="00367F18" w:rsidP="006B1B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="424F69A5" w14:textId="77777777" w:rsidR="004E4D97" w:rsidRDefault="004E4D97" w:rsidP="004B4D43">
+    <w:p w14:paraId="61A28827" w14:textId="77777777" w:rsidR="00367F18" w:rsidRDefault="00367F18" w:rsidP="006B1B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7C029862" w14:textId="77777777" w:rsidR="00B05384" w:rsidRDefault="00B05384" w:rsidP="00B05384">
+    <w:p w14:paraId="1C143021" w14:textId="77777777" w:rsidR="006B1B73" w:rsidRDefault="006B1B73" w:rsidP="006B1B73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B334BF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B334BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B334BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If more time is necessary to complete the grant objectives, the project is not yet complete or the original funding has been expended but the project is not yet complete, then a No-Cost Amendment/Extension may be requested. To do so the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Country Office </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B334BF">
+        <w:t xml:space="preserve">Country </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must notify the relevant US Government </w:t>
+        <w:t xml:space="preserve">Office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notify the relevant US Government </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal Agency </w:t>
       </w:r>
       <w:r w:rsidRPr="00B334BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Grants Officer in writing prior to the original expiration date (6 weeks is recommended), and provide the rationale for requesting the extension, the original date of expiration, the revised date, and the grant number. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB333DF"/>
+    <w:nsid w:val="7B0E2CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06BCD310"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="3234407E"/>
+    <w:tmpl w:val="F0D6F5D8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E567C04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6847000"/>
+    <w:lvl w:ilvl="0" w:tplc="A7862C66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2862 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="1" w16cid:durableId="1831368384">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
-[...11 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="2" w16cid:durableId="1516652330">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotTrackFormatting/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FC0678"/>
-[...284 lines deleted...]
-    <w:rsid w:val="00FF1B20"/>
+    <w:rsidRoot w:val="006B1B73"/>
+    <w:rsid w:val="000851B9"/>
+    <w:rsid w:val="00367F18"/>
+    <w:rsid w:val="003B3C7D"/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rsid w:val="00871E9F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E14037"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1305AACC"/>
-  <w15:docId w15:val="{BA6EF62F-B5FA-4714-84EB-2BE6FCFF0617}"/>
+  <w14:docId w14:val="117BC91F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6BD17C9-8E33-4893-A20F-E8B815B52A21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8742,51 +4758,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8968,1543 +4984,997 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00327A71"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC0678"/>
+    <w:rsid w:val="006B1B73"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:jc w:val="both"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00557B17"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B1B73"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00557B17"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006B1B73"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="004E4EB8"/>
-[...121 lines deleted...]
-    <w:rsid w:val="0090592F"/>
+    <w:rsid w:val="006B1B73"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...25 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B4D43"/>
+    <w:rsid w:val="006B1B73"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="004B4D43"/>
+    <w:rsid w:val="006B1B73"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B4D43"/>
+    <w:rsid w:val="006B1B73"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B1B73"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B1B73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B03A6"/>
+    <w:rsid w:val="00E14037"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...54 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E14037"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...198 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.state.gov/bureaus-offices/under-secretary-for-civilian-security-democracy-and-human-rights/bureau-of-international-narcotics-and-law-enforcement-affairs/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/Financial-Resources-Management---Prescriptive-Content/download/?d_id=2226502" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GSSU" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/Financial-Resources-Management---Prescriptive-Content/download/?d_id=2226508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/Financial-Resources-Management---Prescriptive-Content/download/?d_id=2226505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pms.psc.gov" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pms.psc.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.state.gov/about-us-bureau-of-international-narcotics-and-law-enforcement-affairs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/ffr-425-instructions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1724</Words>
-  <Characters>9956</Characters>
+  <Words>1708</Words>
+  <Characters>9738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11657</CharactersWithSpaces>
+  <CharactersWithSpaces>11424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Guidelines and procedures for use of US Government Letter of Credit mechanism for funding UNDP projects</dc:title>
-  <dc:creator>ira.ovesen</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>