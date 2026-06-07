--- v0 (2025-10-05)
+++ v1 (2026-06-07)
@@ -1,896 +1,1003 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="47EEA50A" w14:textId="61A28F9F" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w14:paraId="3F2EBE58" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="61A28F9F">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex 3: Guidance on Types of Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F490FE1" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...35 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following guidance provides the categories of services that UNDP offices provide to UN agencies and programmes and examples within those types. The examples are not meant to be exhaustive - offices may provide other similar services on request, subject to ensuring that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the requested services are consistent with the policies, aims and activities of UNDP and the requesting UN Entity or programme agrees to pay the related costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA09DB1" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30F329BE" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B95335D" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD5A95">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD5A95">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD5A95">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> include contracting consultants on individual contracts; local procurement of standard items; complex international procurement; the establishment of long-term agreements (LTAs); asset and warehouse management, the review and recommendations of the client UN Entity’s procurement process through the local UNDP contracts, assets and procurement committee (CAP). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341EB2C1" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="00DD5A95" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25E072B8" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9DC11B" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment process </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD5A95">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">includes disbursement only, and requires a written instruction by the budget owner UN Entity. UNDP does not review procurement process supporting documentation other than vendor banking information, unless otherwise stipulated locally. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536A7582" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="00DD5A95" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7505EE7D" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9B2EC3" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> include the issuance of payments to local and international vendors, budget and funds administration, and the establishment and maintenance of bank accounts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...4 lines deleted...]
-          <w:lang w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP offices may purchase surplus local currency from other UN Agencies and participate in the sale of UNESCO coupons after receiving prior authorization from Treasury.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0245D708" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="7F5DEAB1" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5101923E" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Human resources management services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> typically include recruitment and administration of staff, and non-staff personnel contracts. They may additionally entail human resources and benefits administration and management, payroll and banking administration and management, and training and counseling services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43366307" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="44543DCC" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022170A1" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6ED39CD0" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are related to transport, protocol, travel, customs clearance, shipments and logistics, equipment rental, event management, premise management, guesthouse management, mail and courier services, asset management, insurance management, reception/switchboard services, and vehicle management. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB8733A" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="4733D25F" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1A5543" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Information technology services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> encompass establishing and maintaining systems for communications, networking, including VSAT, telephony, virtual networking, one domain, LAN, videoconferencing, email accounts, systems development projects (ad-hoc), hosting services and IT help desks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5028D5FB" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="4F45C182" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421D6DB8" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> typically involve common premises security and access control, including blast and seismic assessments of premises, and security advisory support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505ADC27" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="000908E5" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="7E070F58" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE4AB8F" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accommodation services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are occasionally requested particularly in post-conflict and early recovery environments. They consist of establishing a joint UN staff accommodation facility that ensures security and wellbeing of personnel, where security concerns are substantial and available accommodation is not up to UN Minimum Operating Security Standards (MOSS).  UNDP’s Policy on Establishing a UNDP Presence outside the Country Office.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26883186" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="00DD5A95" w:rsidRDefault="009705B5" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3296923F" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal services </w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>may be provided by the Administrative Law Practice Team in LSO, with respect to a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dvising on legal issues arising in the management of staff members of another UN Entity for which UNDP has issued a letter of appointment, handling appeals against administrative decisions, assessing and commencing disciplinary proceedings, handling privileges and immunities matters and representing UNDP in cases and settlements within the internal justice system with respect to such staff members.   The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate and Institutional Law Practice Team may provide ad hoc services but g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">generally, LO/C&amp;I services would be related or incidental/consequential to other services being </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">staff members.   The </w:t>
-[...22 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:t>provided to UN Entities.  Any other possible C&amp;I legal services, with the exception of incidental/consequential services (for example, a claim arising out of a contract issued by UNDP for another entity), must be agreed directly between LO and the UN Entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55755A1F" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120F2BEF" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Knowledge management (KM) services </w:t>
       </w:r>
-      <w:r w:rsidRPr="000908E5">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="003A0F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">may be provided by the Bureau for Policy and Programme Support. These include managing e-discussions and consultations leading up to international conferences and initiatives. The scope of services would range from knowledge management needs assessment, planning, organizing and developing outcome documents of e-discussions,  preparation of KM strategies, lessons learned activities and KM events such as knowledge fairs, community of practice meetings, webinars, training and others tailored to clients’ needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D799BA8" w14:textId="77777777" w:rsidR="00727CC3" w:rsidRPr="009705B5" w:rsidRDefault="0081685D">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00727CC3" w:rsidRPr="009705B5">
+    <w:p w14:paraId="6B152D0A" w14:textId="77777777" w:rsidR="003A0F72" w:rsidRPr="003A0F72" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:bidi="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0718A827" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003A0F72">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44F333A2" w14:textId="77777777" w:rsidR="00C94847" w:rsidRDefault="00C94847" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D854EB2" w14:textId="77777777" w:rsidR="002B7D6B" w:rsidRDefault="002B7D6B" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C7A9008" w14:textId="77777777" w:rsidR="00C94847" w:rsidRDefault="00C94847" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FA8DDA9" w14:textId="77777777" w:rsidR="002B7D6B" w:rsidRDefault="002B7D6B" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E3F812E" w14:textId="77777777" w:rsidR="00C94847" w:rsidRDefault="00C94847" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B48B815" w14:textId="77777777" w:rsidR="002B7D6B" w:rsidRDefault="002B7D6B" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B0EA615" w14:textId="77777777" w:rsidR="00C94847" w:rsidRDefault="00C94847" w:rsidP="009705B5">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55625520" w14:textId="77777777" w:rsidR="002B7D6B" w:rsidRDefault="002B7D6B" w:rsidP="003A0F72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0E548853" w14:textId="77777777" w:rsidR="009705B5" w:rsidRPr="001D5683" w:rsidRDefault="009705B5" w:rsidP="009705B5">
+    <w:p w14:paraId="266DC1D6" w14:textId="245E84ED" w:rsidR="003A0F72" w:rsidRPr="001860CA" w:rsidRDefault="003A0F72" w:rsidP="003A0F72">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D5683">
+      <w:r w:rsidRPr="001860CA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D5683">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001860CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  See </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="001D5683">
+        <w:r w:rsidR="00C70885" w:rsidRPr="001860CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>https://info.undp.org/global/popp/asm/Pages/establishing-presence-outside-a-country-office.aspx</w:t>
+          <w:t>https://popp.undp.org/document/guidance-note-establishing-undp-presence-outside-country-office</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001D5683">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="001860CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1B74B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEAEE0EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -933,162 +1040,168 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="77136707">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009705B5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="61A28F9F"/>
+    <w:rsidRoot w:val="003A0F72"/>
+    <w:rsid w:val="0011502E"/>
+    <w:rsid w:val="001860CA"/>
+    <w:rsid w:val="002B7D6B"/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rsid w:val="005D1A37"/>
+    <w:rsid w:val="00872E95"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C70885"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0ED7C808"/>
-  <w15:docId w15:val="{9A048634-22AE-4046-95E5-735567FAD8E8}"/>
+  <w14:docId w14:val="5F4D662C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{93D7992D-81C5-4806-85A8-5907C5FC2AFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1169,51 +1282,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1395,1055 +1508,963 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009705B5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
     <w:pPr>
-      <w:spacing w:before="200"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:bidi="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A0F72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009705B5"/>
+    <w:rsid w:val="003A0F72"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="336699"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...33 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009705B5"/>
+    <w:rsid w:val="003A0F72"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A0F72"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C70885"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.undp.org/global/popp/asm/Pages/establishing-presence-outside-a-country-office.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-note-establishing-undp-presence-outside-country-office" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>665</Words>
-  <Characters>3795</Characters>
+  <Characters>3796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4452</CharactersWithSpaces>
+  <CharactersWithSpaces>4453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>