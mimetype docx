--- v0 (2025-10-14)
+++ v1 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0634FC0A" w14:textId="4066C3D1" w:rsidR="00711765" w:rsidRPr="00DA3F61" w:rsidRDefault="00711765" w:rsidP="00BC21FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UN</w:t>
@@ -1883,70 +1883,68 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E7239" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[DELETE IF </w:t>
       </w:r>
       <w:r w:rsidR="005961F8" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>AIR TRAVEL IS NOT REQUIRED</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E7239" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00462AED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="588B431F" w14:textId="1590522D" w:rsidR="00946F42" w:rsidRDefault="00946F42" w:rsidP="005961F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon completion of your Fellowship, </w:t>
       </w:r>
       <w:r w:rsidR="008812B9" w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
@@ -3015,137 +3013,117 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="256AC0ED" w14:textId="77777777" w:rsidR="00BC21FA" w:rsidRPr="00DA3F61" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Duration of the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Duration of the Fellowship;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B77FC86" w14:textId="5887B595" w:rsidR="00BC21FA" w:rsidRPr="00DA3F61" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of the </w:t>
       </w:r>
       <w:r w:rsidR="00C42310" w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E552F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fellowship Undertaking </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Letter</w:t>
       </w:r>
       <w:r w:rsidR="00F9268A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABEEE82" w14:textId="77777777" w:rsidR="00F9268A" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -4273,69 +4251,51 @@
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>recognize and accept</w:t>
       </w:r>
       <w:r w:rsidR="001D39E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> that you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00905E3D" w:rsidRPr="00905E3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">not entitled to any benefit, payment, subsidy, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or pension from UNDP, except as expressly provided in th</w:t>
+        <w:t>not entitled to any benefit, payment, subsidy, compensation or pension from UNDP, except as expressly provided in th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">is Letter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DB39D4" w14:textId="77777777" w:rsidR="00F40C6C" w:rsidRPr="00905E3D" w:rsidRDefault="00F40C6C" w:rsidP="00905E3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
@@ -4762,73 +4722,73 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> during their </w:t>
       </w:r>
       <w:r w:rsidR="00442BE6" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ellowship. UNDP shall be entitled to all property rights, including, but not limited to, patents, </w:t>
+        <w:t xml:space="preserve">ellowship. UNDP shall be entitled to all property rights, including, but not limited to, patents, copyrights and trademarks, with regards to material that bears a direct relation to, or is made </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>copyrights</w:t>
+        <w:t>as a consequence of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and trademarks, with regards to material that bears a direct relation to, or is made as a consequence of, the activities conducted during the </w:t>
+        <w:t xml:space="preserve">, the activities conducted during the </w:t>
       </w:r>
       <w:r w:rsidR="00442BE6" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ellowships. At the request of UNDP, </w:t>
       </w:r>
       <w:r w:rsidR="005A276D" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -4901,142 +4861,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">receiving office and not seek nor accept instructions regarding the activities conducted under the </w:t>
       </w:r>
       <w:r w:rsidR="00442BE6" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ellowship from any Government or from any authority, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> or body external to UNDP</w:t>
+        <w:t>ellowship from any Government or from any authority, organization or body external to UNDP</w:t>
       </w:r>
       <w:r w:rsidR="00616A7D" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480A98F4" w14:textId="2119B14E" w:rsidR="00815754" w:rsidRPr="00AD21C4" w:rsidRDefault="00815754" w:rsidP="00AD21C4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Refrain from communicating at any time to the media or to any institution, person, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00616A7D" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>overnment</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> or any other party external to UNDP any information that has become known to </w:t>
+        <w:t xml:space="preserve">overnment or any other party external to UNDP any information that has become known to </w:t>
       </w:r>
       <w:r w:rsidR="005A276D" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> by reason of </w:t>
       </w:r>
       <w:r w:rsidR="005A276D" w:rsidRPr="00AD21C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -5531,51 +5457,65 @@
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidRPr="001C26FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> be brought to </w:t>
       </w:r>
       <w:r w:rsidRPr="001C26FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">UNDP’s attention, UNDP shall commence an investigation into </w:t>
       </w:r>
       <w:r w:rsidR="00AE3910">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="001C26FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">conduct in this regard in accordance with UNDP’s regulations, rules, policies and procedures and should the allegations (i) be found to have been substantiated and (ii) should they constitute grounds for termination of the </w:t>
+        <w:t>conduct in this regard in accordance with UNDP’s regulations, rules, policies and procedures and should the allegations (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C26FE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C26FE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) be found to have been substantiated and (ii) should they constitute grounds for termination of the </w:t>
       </w:r>
       <w:r w:rsidR="00442BE6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="001C26FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ellowship even after the expiry or termination of the </w:t>
       </w:r>
       <w:r w:rsidR="00442BE6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="001C26FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ellowship, where such prohibited conduct involves SH or SEA, </w:t>
       </w:r>
@@ -5691,65 +5631,56 @@
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>By countersigning this Letter, you certify that you are not the father, mother, son, daughter,</w:t>
       </w:r>
       <w:r w:rsidR="00616A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00213F05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>brother</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or sister of a UNDP staff member</w:t>
+        <w:t>brother or sister of a UNDP staff member</w:t>
       </w:r>
       <w:r w:rsidR="00390877">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2565E2" w14:textId="3BEBD806" w:rsidR="00213F05" w:rsidRDefault="00213F05" w:rsidP="00213F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C89041" w14:textId="2B909458" w:rsidR="00711765" w:rsidRPr="00DA3F61" w:rsidRDefault="00711765" w:rsidP="00FC0AAC">
       <w:pPr>
@@ -6557,67 +6488,85 @@
         <w:t xml:space="preserve">the United Nations Commission on International Trade Law (“UNCITRAL”) Arbitration Rules then in force. </w:t>
       </w:r>
       <w:r w:rsidR="00980602">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP and </w:t>
       </w:r>
       <w:r w:rsidR="00980602">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA66F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>shall be bound by any arbitration award rendered as a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00616A7D">
+        <w:t xml:space="preserve">shall be bound by any arbitration award rendered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA66F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA66F1">
+        <w:t>as a</w:t>
+      </w:r>
+      <w:r w:rsidR="00616A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>result of such arbitration as the final adjudication of any such dispute.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA66F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA66F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such arbitration as the final adjudication of any such dispute.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F8A22D" w14:textId="77777777" w:rsidR="00213F05" w:rsidRPr="00213F05" w:rsidRDefault="00213F05" w:rsidP="00213F05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
@@ -6862,62 +6811,73 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Should you require any further information concerning the administrative arrangements for this award, please do not hesitate to contact </w:t>
       </w:r>
       <w:r w:rsidR="00DB6670">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT NAME] </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">at email:  </w:t>
+        <w:t>at email</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA3F61">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00DB6670">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00773319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>INSERT EMAIL]</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A00237">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
@@ -7040,73 +7000,97 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F3356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                              </w:t>
       </w:r>
       <w:r w:rsidR="00891BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F3356D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00891BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>[INSERT NAME]</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>INSERT NAME]</w:t>
       </w:r>
       <w:r w:rsidR="00F3356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4BCAE0" w14:textId="31E8EB8A" w:rsidR="00F3356D" w:rsidRPr="00F3356D" w:rsidRDefault="0020180B" w:rsidP="00F3356D">
       <w:pPr>
         <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
@@ -7628,447 +7612,400 @@
       <w:r w:rsidRPr="00DA3F61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003960EE" w:rsidRPr="00DA3F61" w:rsidSect="00F229D8">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="964" w:bottom="1701" w:left="964" w:header="2098" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26106C6B" w14:textId="77777777" w:rsidR="001B4EB0" w:rsidRDefault="001B4EB0">
+    <w:p w14:paraId="0F41D0BE" w14:textId="77777777" w:rsidR="00276C5B" w:rsidRDefault="00276C5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F891AB3" w14:textId="77777777" w:rsidR="001B4EB0" w:rsidRDefault="001B4EB0">
+    <w:p w14:paraId="56101539" w14:textId="77777777" w:rsidR="00276C5B" w:rsidRDefault="00276C5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C77E9BD" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>36</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F4EC0F0" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0719209E" w14:textId="0E17A652" w:rsidR="00905E3D" w:rsidRPr="00AE37F2" w:rsidRDefault="00905E3D" w:rsidP="00905E3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0719209E" w14:textId="6E92A26C" w:rsidR="00905E3D" w:rsidRPr="00D04633" w:rsidRDefault="00905E3D" w:rsidP="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Memoheading"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t>TAPP</w:t>
+      <w:t xml:space="preserve">TAPP, Marmorvej 51, 2100 Copenhagen, Denmark Tel: (45) 4533 5000                   </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AE37F2">
-[...41 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031481C">
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0031481C">
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031481C">
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D04633">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B64558A" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRPr="00AE37F2" w:rsidRDefault="00905E3D" w:rsidP="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Memoheading"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE37F2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">JPO Service Centre, Midtermolen 3, 2100 Copenhagen, Denmark Tel: (45) 3546 7000 Fax: (45) 3546 7171 </w:t>
     </w:r>
-    <w:r w:rsidR="00E67A37">
-[...26 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="009F135E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>www.jposc.org</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">                     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0031481C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78000DDD" w14:textId="77777777" w:rsidR="001B4EB0" w:rsidRDefault="001B4EB0">
+    <w:p w14:paraId="2F734CA7" w14:textId="77777777" w:rsidR="00276C5B" w:rsidRDefault="00276C5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="449C2EC0" w14:textId="77777777" w:rsidR="001B4EB0" w:rsidRDefault="001B4EB0">
+    <w:p w14:paraId="27B4C7B7" w14:textId="77777777" w:rsidR="00276C5B" w:rsidRDefault="00276C5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5E82298A" w14:textId="6FF66227" w:rsidR="008A461A" w:rsidRDefault="008A461A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00666234">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8109,122 +8046,130 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hiring unit please adapt this section </w:t>
       </w:r>
       <w:r w:rsidR="006C5AA3">
         <w:t xml:space="preserve">(including the name/title of </w:t>
       </w:r>
       <w:r w:rsidR="00F77211">
         <w:t xml:space="preserve">who prepare and approve the Letter) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">based on the </w:t>
       </w:r>
       <w:r w:rsidR="006C5AA3">
         <w:t>arrangement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of your office. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C9A27F9" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C9A27F9" w14:textId="3C448F3C" w:rsidR="00905E3D" w:rsidRDefault="008644EB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
+        <w:color w:val="333333"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09EBD7CF" wp14:editId="20A1A3B0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="305E1B87" wp14:editId="39D96A42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>5541010</wp:posOffset>
+            <wp:posOffset>6032500</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>257175</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-1065531</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="409575" cy="944582"/>
-          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:extent cx="441960" cy="873447"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="14306"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="411064" cy="948016"/>
+                    <a:ext cx="443276" cy="876047"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E31794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B106AEE2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10537,129 +10482,132 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1927688000">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC21FA"/>
     <w:rsid w:val="000234DD"/>
     <w:rsid w:val="0006252F"/>
     <w:rsid w:val="000634B2"/>
     <w:rsid w:val="000746AD"/>
     <w:rsid w:val="00086BD3"/>
     <w:rsid w:val="0008797C"/>
     <w:rsid w:val="000A19CE"/>
     <w:rsid w:val="000B2D9F"/>
     <w:rsid w:val="000B43DB"/>
     <w:rsid w:val="000B5AF7"/>
     <w:rsid w:val="000D30DD"/>
     <w:rsid w:val="000D5CB5"/>
     <w:rsid w:val="000E4D0D"/>
     <w:rsid w:val="001047BC"/>
     <w:rsid w:val="001218BD"/>
     <w:rsid w:val="00132438"/>
     <w:rsid w:val="00145801"/>
     <w:rsid w:val="00146F18"/>
     <w:rsid w:val="0015373E"/>
     <w:rsid w:val="00153F5D"/>
     <w:rsid w:val="00181EFE"/>
+    <w:rsid w:val="00182AAC"/>
     <w:rsid w:val="00184AA6"/>
     <w:rsid w:val="00194D1C"/>
     <w:rsid w:val="001A0316"/>
     <w:rsid w:val="001B4EB0"/>
     <w:rsid w:val="001B6C20"/>
     <w:rsid w:val="001C1775"/>
     <w:rsid w:val="001D39E0"/>
     <w:rsid w:val="001D5794"/>
     <w:rsid w:val="0020180B"/>
     <w:rsid w:val="00212BE4"/>
     <w:rsid w:val="002136F6"/>
     <w:rsid w:val="00213F05"/>
     <w:rsid w:val="00225739"/>
     <w:rsid w:val="0026335C"/>
     <w:rsid w:val="002707EC"/>
     <w:rsid w:val="00270C3E"/>
+    <w:rsid w:val="00276C5B"/>
     <w:rsid w:val="002A7202"/>
     <w:rsid w:val="002B1E41"/>
     <w:rsid w:val="002D4D27"/>
     <w:rsid w:val="0030062C"/>
     <w:rsid w:val="003055BD"/>
     <w:rsid w:val="00306194"/>
     <w:rsid w:val="00307C12"/>
     <w:rsid w:val="00333550"/>
     <w:rsid w:val="00364E12"/>
     <w:rsid w:val="00381DBF"/>
     <w:rsid w:val="00386865"/>
     <w:rsid w:val="00390877"/>
     <w:rsid w:val="003960EE"/>
     <w:rsid w:val="003B238B"/>
     <w:rsid w:val="003C789B"/>
+    <w:rsid w:val="003E1B16"/>
     <w:rsid w:val="003E5433"/>
     <w:rsid w:val="00405C66"/>
     <w:rsid w:val="0042027B"/>
     <w:rsid w:val="00432A32"/>
     <w:rsid w:val="00442BE6"/>
     <w:rsid w:val="0044394D"/>
     <w:rsid w:val="00446599"/>
     <w:rsid w:val="00456A37"/>
     <w:rsid w:val="004626DD"/>
     <w:rsid w:val="00462AED"/>
     <w:rsid w:val="004A181A"/>
     <w:rsid w:val="004A7937"/>
     <w:rsid w:val="004D5469"/>
     <w:rsid w:val="004F3172"/>
     <w:rsid w:val="004F5210"/>
     <w:rsid w:val="004F7AC4"/>
     <w:rsid w:val="0052072F"/>
     <w:rsid w:val="00523229"/>
     <w:rsid w:val="0054377A"/>
     <w:rsid w:val="00544188"/>
     <w:rsid w:val="0054497F"/>
     <w:rsid w:val="00552F88"/>
     <w:rsid w:val="00553EF4"/>
     <w:rsid w:val="005961F8"/>
     <w:rsid w:val="005A276D"/>
@@ -10677,50 +10625,51 @@
     <w:rsid w:val="006F29CE"/>
     <w:rsid w:val="006F5EF9"/>
     <w:rsid w:val="006F6AD4"/>
     <w:rsid w:val="00711765"/>
     <w:rsid w:val="00760CEC"/>
     <w:rsid w:val="00773319"/>
     <w:rsid w:val="007756AC"/>
     <w:rsid w:val="007779C2"/>
     <w:rsid w:val="0079107C"/>
     <w:rsid w:val="007A77FA"/>
     <w:rsid w:val="007C4A1F"/>
     <w:rsid w:val="007D35F0"/>
     <w:rsid w:val="007E552F"/>
     <w:rsid w:val="007E7239"/>
     <w:rsid w:val="007E7DDA"/>
     <w:rsid w:val="007F256A"/>
     <w:rsid w:val="007F4A6D"/>
     <w:rsid w:val="00807AC9"/>
     <w:rsid w:val="00810801"/>
     <w:rsid w:val="008151AD"/>
     <w:rsid w:val="00815754"/>
     <w:rsid w:val="00834A38"/>
     <w:rsid w:val="0083708B"/>
     <w:rsid w:val="00854DB5"/>
     <w:rsid w:val="00863B0F"/>
+    <w:rsid w:val="008644EB"/>
     <w:rsid w:val="00871A89"/>
     <w:rsid w:val="008812B9"/>
     <w:rsid w:val="00891BEB"/>
     <w:rsid w:val="00892FBE"/>
     <w:rsid w:val="00894D80"/>
     <w:rsid w:val="00894E1A"/>
     <w:rsid w:val="008A0478"/>
     <w:rsid w:val="008A461A"/>
     <w:rsid w:val="008B43E1"/>
     <w:rsid w:val="008D70F9"/>
     <w:rsid w:val="008F230C"/>
     <w:rsid w:val="008F6A96"/>
     <w:rsid w:val="008F6E69"/>
     <w:rsid w:val="00904161"/>
     <w:rsid w:val="009056EC"/>
     <w:rsid w:val="00905E3D"/>
     <w:rsid w:val="009069FC"/>
     <w:rsid w:val="00942C84"/>
     <w:rsid w:val="00946F42"/>
     <w:rsid w:val="00980602"/>
     <w:rsid w:val="00985B86"/>
     <w:rsid w:val="00A00237"/>
     <w:rsid w:val="00A31CCB"/>
     <w:rsid w:val="00A343B3"/>
     <w:rsid w:val="00A43ADE"/>
@@ -10739,50 +10688,51 @@
     <w:rsid w:val="00AD67B3"/>
     <w:rsid w:val="00AE3910"/>
     <w:rsid w:val="00AF031C"/>
     <w:rsid w:val="00B15DE1"/>
     <w:rsid w:val="00B16845"/>
     <w:rsid w:val="00B4638E"/>
     <w:rsid w:val="00B95F11"/>
     <w:rsid w:val="00BA66F1"/>
     <w:rsid w:val="00BC21FA"/>
     <w:rsid w:val="00BC3D90"/>
     <w:rsid w:val="00BC4A32"/>
     <w:rsid w:val="00BC5C21"/>
     <w:rsid w:val="00BC6E43"/>
     <w:rsid w:val="00C07D14"/>
     <w:rsid w:val="00C2436B"/>
     <w:rsid w:val="00C42310"/>
     <w:rsid w:val="00C62B5E"/>
     <w:rsid w:val="00C82F38"/>
     <w:rsid w:val="00C83DDF"/>
     <w:rsid w:val="00CA39CC"/>
     <w:rsid w:val="00CC2AE6"/>
     <w:rsid w:val="00CC38E0"/>
     <w:rsid w:val="00CD744F"/>
     <w:rsid w:val="00CE3631"/>
     <w:rsid w:val="00CF6C1E"/>
+    <w:rsid w:val="00D04633"/>
     <w:rsid w:val="00D0477D"/>
     <w:rsid w:val="00D202C0"/>
     <w:rsid w:val="00D30363"/>
     <w:rsid w:val="00D62BC2"/>
     <w:rsid w:val="00DA3F61"/>
     <w:rsid w:val="00DB2920"/>
     <w:rsid w:val="00DB6670"/>
     <w:rsid w:val="00DC60E6"/>
     <w:rsid w:val="00DC7F1A"/>
     <w:rsid w:val="00E0732F"/>
     <w:rsid w:val="00E22CC6"/>
     <w:rsid w:val="00E26236"/>
     <w:rsid w:val="00E363C8"/>
     <w:rsid w:val="00E438CC"/>
     <w:rsid w:val="00E466BC"/>
     <w:rsid w:val="00E51692"/>
     <w:rsid w:val="00E56984"/>
     <w:rsid w:val="00E634FC"/>
     <w:rsid w:val="00E65B6F"/>
     <w:rsid w:val="00E67A37"/>
     <w:rsid w:val="00EB3FCA"/>
     <w:rsid w:val="00EC5EEB"/>
     <w:rsid w:val="00EE2604"/>
     <w:rsid w:val="00EF172E"/>
     <w:rsid w:val="00EF25A1"/>
@@ -10816,51 +10766,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79DCC7C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C967E903-1957-4E3E-A74E-3DD2922FF6DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11616,51 +11566,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A343B3"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A343B3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="895047570">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1086145075">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11705,50 +11655,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1731809371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jposc.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -11989,50 +11943,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e2d5eb27-e4b1-49f8-914a-e8e5371b07b9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="b36a5f9e-c147-4dc6-bd34-b28935d93d70">POPP-11-3499</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="b36a5f9e-c147-4dc6-bd34-b28935d93d70">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3499</Url>
+      <Description>POPP-11-3499</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocIdPersistId xmlns="b36a5f9e-c147-4dc6-bd34-b28935d93d70" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b36a5f9e-c147-4dc6-bd34-b28935d93d70">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C72357FE4DBE7E4088B56A377978CF4D" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3cae12f8d2b3fe037a9f877cbf7645e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b36a5f9e-c147-4dc6-bd34-b28935d93d70" xmlns:ns3="e2d5eb27-e4b1-49f8-914a-e8e5371b07b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a24407272015ceb0233aebdcc274e080" ns2:_="" ns3:_="">
     <xsd:import namespace="b36a5f9e-c147-4dc6-bd34-b28935d93d70"/>
     <xsd:import namespace="e2d5eb27-e4b1-49f8-914a-e8e5371b07b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
@@ -12256,135 +12240,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B47F182-0AAD-4D5F-998B-76A035A902A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e2d5eb27-e4b1-49f8-914a-e8e5371b07b9"/>
+    <ds:schemaRef ds:uri="b36a5f9e-c147-4dc6-bd34-b28935d93d70"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EC9E198-3FB4-4D81-90E0-09E15B2CC055}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5D91978-319B-4E6D-A2EE-A6E6A18A778C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B0DC721-4489-40B1-B898-C7F24AE61690}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b36a5f9e-c147-4dc6-bd34-b28935d93d70"/>
     <ds:schemaRef ds:uri="e2d5eb27-e4b1-49f8-914a-e8e5371b07b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1981</Words>
   <Characters>11294</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>