--- v0 (2025-10-05)
+++ v1 (2026-07-03)
@@ -9,113 +9,127 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1529A570" w14:textId="77777777" w:rsidR="006F3DF3" w:rsidRPr="006746F5" w:rsidRDefault="006F3DF3" w:rsidP="006F3DF3">
+    <w:p w14:paraId="1529A570" w14:textId="7E17A1C5" w:rsidR="006F3DF3" w:rsidRPr="006746F5" w:rsidRDefault="00A50D79" w:rsidP="006F3DF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006746F5">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F6C0F0D" wp14:editId="5F8A2B8E">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 12" descr="undplogo2"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5936067D" wp14:editId="6469FC92">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-258445</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="359815" cy="731520"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1657539171" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="undplogo2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="366004" cy="737937"/>
+                      <a:ext cx="359815" cy="731520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5605B5" w14:textId="77777777" w:rsidR="0080714A" w:rsidRPr="006746F5" w:rsidRDefault="0080714A" w:rsidP="00D92AB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DEMANDE DE RENSEIGNEMENT SUR DES OSC/ONG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E25CE31" w14:textId="77777777" w:rsidR="00D92AB9" w:rsidRPr="006746F5" w:rsidRDefault="00D92AB9" w:rsidP="00D92AB9">
@@ -143,63 +157,63 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>OBJECTIF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537F202F" w14:textId="77777777" w:rsidR="0080714A" w:rsidRPr="006746F5" w:rsidRDefault="0080714A" w:rsidP="0080714A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F028450" w14:textId="4F5BEBB5" w:rsidR="0080714A" w:rsidRPr="006746F5" w:rsidRDefault="0080714A" w:rsidP="0080714A">
+    <w:p w14:paraId="4F028450" w14:textId="4F5BEBB5" w:rsidR="0080714A" w:rsidRPr="006B2787" w:rsidRDefault="0080714A" w:rsidP="0080714A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Il s´agit d´une demande de renseignements (</w:t>
       </w:r>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>RFI – Request for Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006746F5">
@@ -233,81 +247,78 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB4AD7" w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’activités</w:t>
       </w:r>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre de projets de développement requérant une expertise et une expérience dans les domaines suivants : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rStyle w:val="PlaceholderText"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1798635326"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006746F5">
+          <w:r w:rsidRPr="006B2787">
             <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-              <w:lang w:val="fr-FR"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Cliquez ici pour saisir du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="006746F5">
+      <w:r w:rsidRPr="006B2787">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05525B7B" w14:textId="77777777" w:rsidR="00052055" w:rsidRPr="006746F5" w:rsidRDefault="00052055" w:rsidP="00052055">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A26C262" w14:textId="77777777" w:rsidR="00D2339D" w:rsidRPr="006746F5" w:rsidRDefault="00D2339D" w:rsidP="006746F5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -976,114 +987,110 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Domaines d´enquête / Pièces justificatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080"/>
           </w:tcPr>
           <w:p w14:paraId="1FFE73E1" w14:textId="1CF539F0" w:rsidR="003E5E92" w:rsidRPr="006746F5" w:rsidRDefault="003E5E92" w:rsidP="00F124E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Réponse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="6C85BBDD" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3138A387" w14:textId="60CB16E5" w:rsidR="003E5E92" w:rsidRPr="006746F5" w:rsidRDefault="003E5E92" w:rsidP="003E5E92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Organisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>interdites</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="33A6025A" w14:textId="77777777" w:rsidR="009A73A3" w:rsidRPr="006746F5" w:rsidRDefault="009A73A3" w:rsidP="009A73A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01896944" w14:textId="3D39F6B0" w:rsidR="003E5E92" w:rsidRPr="006746F5" w:rsidRDefault="004B42B9" w:rsidP="00BA66C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00076162" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -1262,183 +1269,180 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">fournir </w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="007721B0" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">es informations concernant l´institution/Gouvernement et les raisons. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A196D5F" w14:textId="77777777" w:rsidR="001A057E" w:rsidRPr="006746F5" w:rsidRDefault="001A057E" w:rsidP="009F3D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="58A466DA" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6184EBC5" w14:textId="1BE5EF6E" w:rsidR="007721B0" w:rsidRPr="006746F5" w:rsidRDefault="007721B0" w:rsidP="007721B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Statut légal et Compte bancaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60986D64" w14:textId="48A4C9F7" w:rsidR="007721B0" w:rsidRPr="006746F5" w:rsidRDefault="007721B0" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Est-ce que </w:t>
             </w:r>
             <w:r w:rsidR="00264E1B" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>l’ONG/CSO a la</w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> reconnaissance juridique/légale nécessaire pour exercer dans le </w:t>
+              <w:t xml:space="preserve"> reconnaissance juridique/légale nécessaire pour exercer dans le pays</w:t>
+            </w:r>
+            <w:r w:rsidR="00264E1B" w:rsidRPr="006746F5">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou s’opère le programme du PNUD</w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:t xml:space="preserve">, et </w:t>
+            </w:r>
+            <w:r w:rsidR="00264E1B" w:rsidRPr="006746F5">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">possède t’elle les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006746F5">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>exigences légales</w:t>
+            </w:r>
+            <w:r w:rsidR="00264E1B" w:rsidRPr="006746F5">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requises</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006746F5">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour être enregistrée et fonctionner en tant que </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006746F5">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>pays</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> pour être enregistrée et fonctionner en tant que ONG/OSC ? </w:t>
+              <w:t xml:space="preserve">ONG/OSC ? </w:t>
             </w:r>
             <w:r w:rsidR="00264E1B" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fournir les copies de tous les documents pertinents attestant de la légalité de sa situation. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2859B7A0" w14:textId="75806709" w:rsidR="00C66778" w:rsidRPr="00E15D60" w:rsidRDefault="00C66778" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="148D8697" w14:textId="77777777" w:rsidR="007721B0" w:rsidRPr="006746F5" w:rsidRDefault="007721B0" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
@@ -1470,105 +1474,102 @@
               </w:rPr>
               <w:t>compte bancaire ? (Veuillez soumettre la preuve</w:t>
             </w:r>
             <w:r w:rsidR="00264E1B" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> indiquant la dernière date en vigueur)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="491358E7" w14:textId="46E9DB43" w:rsidR="00264E1B" w:rsidRPr="006746F5" w:rsidRDefault="00264E1B" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06467934" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="006746F5" w:rsidRDefault="003C39AB" w:rsidP="002B13E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="006746F5" w14:paraId="2014F60E" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="360AA46B" w14:textId="4CA53A87" w:rsidR="00806964" w:rsidRPr="006746F5" w:rsidRDefault="00806964" w:rsidP="00806964">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certification/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Accréditation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BFBA066" w14:textId="6CF876D6" w:rsidR="00806964" w:rsidRPr="006746F5" w:rsidRDefault="00264E1B" w:rsidP="00806964">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Est-ce que l’ONG/OSC</w:t>
             </w:r>
             <w:r w:rsidR="00806964" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> dispose d’une </w:t>
@@ -1732,99 +1733,96 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00806964" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>utre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07E2BA62" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="006746F5" w:rsidRDefault="003C39AB" w:rsidP="0074591A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="7B0EDC8E" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F303041" w14:textId="5F39D4B1" w:rsidR="007D3B1A" w:rsidRPr="006746F5" w:rsidRDefault="007D3B1A" w:rsidP="007D3B1A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date d'établissement et contexte organisationnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31ADB31B" w14:textId="0195E4B4" w:rsidR="007D3B1A" w:rsidRPr="006746F5" w:rsidRDefault="007D3B1A" w:rsidP="007D3B1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="342"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Quelle est la date de création de l'OSC / ONG ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FBCEE71" w14:textId="77777777" w:rsidR="007D3B1A" w:rsidRPr="006746F5" w:rsidRDefault="007D3B1A" w:rsidP="007D3B1A">
             <w:pPr>
@@ -2019,103 +2017,100 @@
             </w:r>
             <w:r w:rsidR="00A75FCD" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>d’opérer ?</w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Veuillez fournir une liste complète et indiquer la taille des bureaux dans chaque lieu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A431879" w14:textId="77777777" w:rsidR="003A6B11" w:rsidRPr="006746F5" w:rsidRDefault="003A6B11" w:rsidP="003A6B11">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="7EC30717" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04302482" w14:textId="1EA85A56" w:rsidR="00F23C87" w:rsidRPr="006746F5" w:rsidRDefault="00F23C87" w:rsidP="00F23C87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandat et </w:t>
             </w:r>
             <w:r w:rsidR="005A5AE2" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49DC9C84" w14:textId="03C584FF" w:rsidR="00DD5B47" w:rsidRPr="006746F5" w:rsidRDefault="00DD5B47" w:rsidP="005A5AE2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="727"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel est le principal objectif </w:t>
             </w:r>
             <w:r w:rsidR="00F23C87" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
@@ -2243,114 +2238,103 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7676A556" w14:textId="538115CD" w:rsidR="006746F5" w:rsidRPr="006746F5" w:rsidRDefault="006746F5" w:rsidP="006746F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B1C443" w14:textId="77777777" w:rsidR="00515014" w:rsidRPr="006746F5" w:rsidRDefault="00515014" w:rsidP="009F3D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="008E9FC3" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1AF40BDF" w14:textId="5B7C864D" w:rsidR="00F23C87" w:rsidRPr="006746F5" w:rsidRDefault="00F23C87" w:rsidP="00F23C87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Domaines </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>d´expertise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4892041B" w14:textId="50F40166" w:rsidR="00DD5B47" w:rsidRPr="006746F5" w:rsidRDefault="00DD5B47" w:rsidP="00DD5B47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>L’OSC / ONG possède-t-elle une expertise dans les domaines clés identifiés ci-dessus dans l</w:t>
             </w:r>
             <w:r w:rsidR="00F23C87" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>e</w:t>
@@ -2448,51 +2432,50 @@
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD5B47" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37325043" w14:textId="77777777" w:rsidR="00055EE3" w:rsidRPr="006746F5" w:rsidRDefault="00055EE3" w:rsidP="00055EE3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="203DDE87" w14:textId="77777777" w:rsidR="00055EE3" w:rsidRPr="006746F5" w:rsidRDefault="00055EE3" w:rsidP="00055EE3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="6EA24BFB" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
@@ -2529,51 +2512,50 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A93B096" w14:textId="74D3A580" w:rsidR="00F23C87" w:rsidRPr="006746F5" w:rsidRDefault="00F23C87" w:rsidP="00F23C87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="182A40A7" w14:textId="4A94AC6D" w:rsidR="00DD5B47" w:rsidRPr="006746F5" w:rsidRDefault="00DD5B47" w:rsidP="00DD5B47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Quel a été le financement total de</w:t>
             </w:r>
             <w:r w:rsidR="00AD1504" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> l´</w:t>
@@ -2831,97 +2813,94 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la liste</w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> du budget le plus élevé au plus bas).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7389201F" w14:textId="77777777" w:rsidR="004875E9" w:rsidRPr="006746F5" w:rsidRDefault="004875E9" w:rsidP="004875E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="286A2B7D" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6349CCCD" w14:textId="3277CFEB" w:rsidR="0045384D" w:rsidRPr="006746F5" w:rsidRDefault="0003467D" w:rsidP="008B1FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Transparence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D803FE6" w14:textId="002CBD39" w:rsidR="00DD5B47" w:rsidRPr="006746F5" w:rsidRDefault="00DD5B47" w:rsidP="00DD5B47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels documents sont </w:t>
             </w:r>
             <w:r w:rsidR="0003467D" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>accessibles</w:t>
@@ -3004,97 +2983,94 @@
             </w:r>
             <w:r w:rsidR="0003467D" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>accès en ligne disponible</w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DCA63FA" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="006746F5" w:rsidRDefault="003C39AB" w:rsidP="0045606F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="1DA7E9BA" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C1320B2" w14:textId="77777777" w:rsidR="0045384D" w:rsidRPr="006746F5" w:rsidRDefault="00B26788" w:rsidP="008B1FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Consortium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58996679" w14:textId="36BF709E" w:rsidR="00DD5B47" w:rsidRPr="006746F5" w:rsidRDefault="00DD5B47" w:rsidP="00DD5B47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avez-vous la capacité de gérer un </w:t>
             </w:r>
             <w:r w:rsidR="0003467D" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>consortium ?</w:t>
@@ -3221,51 +3197,50 @@
             </w:r>
             <w:r w:rsidR="0003467D" w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">merci de les </w:t>
             </w:r>
             <w:r w:rsidRPr="006746F5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>identifier et fournir des détails.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D3F3A2F" w14:textId="77777777" w:rsidR="00B26788" w:rsidRPr="006746F5" w:rsidRDefault="00B26788" w:rsidP="0045606F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006746F5" w:rsidRPr="00E15D60" w14:paraId="1A2D5FD9" w14:textId="77777777" w:rsidTr="009F0E8E">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="4DBE5771" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="006746F5" w:rsidRDefault="003C39AB" w:rsidP="00F124E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3305,492 +3280,482 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La demande de renseignements complétée avec l’ensemble des pièces justificatives requises doit être soumise à l’adresse suivante :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04572CC0" w14:textId="77777777" w:rsidR="0003467D" w:rsidRPr="006746F5" w:rsidRDefault="0003467D" w:rsidP="002E0652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A7E812C" w14:textId="10E26AB1" w:rsidR="002E0652" w:rsidRPr="006746F5" w:rsidRDefault="0003467D" w:rsidP="002E0652">
+    <w:p w14:paraId="3A7E812C" w14:textId="58246F93" w:rsidR="002E0652" w:rsidRPr="006746F5" w:rsidRDefault="0003467D" w:rsidP="002E0652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme des Nations Unies pour le Développement </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A50D79" w:rsidRPr="006746F5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(PNUD</w:t>
+      </w:r>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>( PNUD</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> )</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002E0652" w:rsidRPr="006746F5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="-69580975"/>
         <w:showingPlcHdr/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="222E4157" w14:textId="77777777" w:rsidR="002E0652" w:rsidRPr="006746F5" w:rsidRDefault="002E0652" w:rsidP="002E0652">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006746F5">
+          <w:r w:rsidRPr="002B0071">
             <w:rPr>
-              <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>[insert: address and email address]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="91672042"/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="638D5D9A" w14:textId="77777777" w:rsidR="002E0652" w:rsidRPr="006746F5" w:rsidRDefault="002E0652" w:rsidP="002E0652">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006746F5">
+          <w:r w:rsidRPr="002B0071">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="EE0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Attention: </w:t>
           </w:r>
-          <w:r w:rsidRPr="006746F5">
+          <w:r w:rsidRPr="002B0071">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="EE0000"/>
             </w:rPr>
             <w:t>[insert: name of focal point]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="414CC339" w14:textId="77777777" w:rsidR="002E0652" w:rsidRPr="006746F5" w:rsidRDefault="002E0652" w:rsidP="002E0652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38EA3939" w14:textId="1FF8F31C" w:rsidR="00052055" w:rsidRPr="006746F5" w:rsidRDefault="008B1FDD" w:rsidP="009F0E8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006746F5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Elles devront être reçues au plus tard le : </w:t>
       </w:r>
       <w:r w:rsidR="00052055" w:rsidRPr="006746F5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="1243683390"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002E0652" w:rsidRPr="006746F5">
+          <w:r w:rsidR="002E0652" w:rsidRPr="002B0071">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="EE0000"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidR="002E0652" w:rsidRPr="006746F5">
+          <w:r w:rsidR="002E0652" w:rsidRPr="002B0071">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="EE0000"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>insert:</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
-          <w:r w:rsidR="002E0652" w:rsidRPr="006746F5">
+          <w:r w:rsidR="002E0652" w:rsidRPr="002B0071">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="EE0000"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> Close of Business, date]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E0652" w:rsidRPr="006746F5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> .   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A645CA" w14:textId="77777777" w:rsidR="00DC1F8D" w:rsidRDefault="00DC1F8D" w:rsidP="00DC1F8D">
+    <w:p w14:paraId="10A645CA" w14:textId="77777777" w:rsidR="00DC1F8D" w:rsidRPr="002B0071" w:rsidRDefault="00DC1F8D" w:rsidP="00DC1F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="EE0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E3531C" w14:textId="25B7DCFF" w:rsidR="00DC1F8D" w:rsidRPr="00E15D60" w:rsidRDefault="00DC1F8D" w:rsidP="00DC1F8D">
+    <w:p w14:paraId="47E3531C" w14:textId="08D94015" w:rsidR="00DC1F8D" w:rsidRPr="002B0071" w:rsidRDefault="00A50D79" w:rsidP="00DC1F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E15D60">
+      <w:r w:rsidRPr="00A50D79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15D60">
+      <w:r w:rsidR="00DC1F8D" w:rsidRPr="002B0071">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le Français. En cas de divergence entre cette traduction et le document Anglais original, le document Anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F82CB7" w14:textId="77777777" w:rsidR="00DC1F8D" w:rsidRPr="00E15D60" w:rsidRDefault="00DC1F8D" w:rsidP="00DC1F8D">
+    <w:p w14:paraId="76F82CB7" w14:textId="77777777" w:rsidR="00DC1F8D" w:rsidRPr="002B0071" w:rsidRDefault="00DC1F8D" w:rsidP="00DC1F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E15D60">
+      <w:r w:rsidRPr="002B0071">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D856A0" w14:textId="77777777" w:rsidR="00DC1F8D" w:rsidRPr="00DC1F8D" w:rsidRDefault="00DC1F8D" w:rsidP="00DC1F8D">
+    <w:p w14:paraId="6B801290" w14:textId="63A7B247" w:rsidR="00DC1F8D" w:rsidRPr="00DC1F8D" w:rsidRDefault="00DC1F8D" w:rsidP="002B0071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC1F8D">
+      <w:r w:rsidRPr="002B0071">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1F8D">
+      <w:r w:rsidRPr="002B0071">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A0D72F" w14:textId="77777777" w:rsidR="000403FA" w:rsidRPr="00E15D60" w:rsidRDefault="002E0652" w:rsidP="00DC1F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15D60">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000403FA" w:rsidRPr="00E15D60" w:rsidSect="006746F5">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="297C3579" w14:textId="77777777" w:rsidR="00C93F6D" w:rsidRDefault="00C93F6D" w:rsidP="00151A05">
+    <w:p w14:paraId="7A0C0402" w14:textId="77777777" w:rsidR="009D30AD" w:rsidRDefault="009D30AD" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A02AD15" w14:textId="77777777" w:rsidR="00C93F6D" w:rsidRDefault="00C93F6D" w:rsidP="00151A05">
+    <w:p w14:paraId="18510962" w14:textId="77777777" w:rsidR="009D30AD" w:rsidRDefault="009D30AD" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="2082868201"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="65E3EC2E" w14:textId="77777777" w:rsidR="00155552" w:rsidRPr="00E54B8F" w:rsidRDefault="002518F6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -3823,76 +3788,76 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00E54B8F">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="73E89D50" w14:textId="77777777" w:rsidR="00155552" w:rsidRDefault="00155552">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F30033D" w14:textId="77777777" w:rsidR="00C93F6D" w:rsidRDefault="00C93F6D" w:rsidP="00151A05">
+    <w:p w14:paraId="1A1F27A5" w14:textId="77777777" w:rsidR="009D30AD" w:rsidRDefault="009D30AD" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="442875FB" w14:textId="77777777" w:rsidR="00C93F6D" w:rsidRDefault="00C93F6D" w:rsidP="00151A05">
+    <w:p w14:paraId="23435A1A" w14:textId="77777777" w:rsidR="009D30AD" w:rsidRDefault="009D30AD" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01025DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FFA1DFC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8530,254 +8495,261 @@
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1658529569">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="780295988">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="366028676">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1840927758">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="134567130">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="638724871">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00375791"/>
     <w:rsid w:val="0000064E"/>
     <w:rsid w:val="0000259A"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="000136BE"/>
     <w:rsid w:val="000311F8"/>
     <w:rsid w:val="0003467D"/>
     <w:rsid w:val="000403FA"/>
+    <w:rsid w:val="00045561"/>
     <w:rsid w:val="00052055"/>
     <w:rsid w:val="00052D1C"/>
     <w:rsid w:val="00055EE3"/>
     <w:rsid w:val="00064A51"/>
     <w:rsid w:val="00076162"/>
     <w:rsid w:val="00082579"/>
     <w:rsid w:val="000953EC"/>
     <w:rsid w:val="000A21EE"/>
     <w:rsid w:val="000A38BF"/>
     <w:rsid w:val="000A3BE2"/>
     <w:rsid w:val="000C4CFD"/>
     <w:rsid w:val="000D1D6F"/>
     <w:rsid w:val="000E077C"/>
     <w:rsid w:val="00104AF6"/>
     <w:rsid w:val="001127B0"/>
     <w:rsid w:val="00116834"/>
     <w:rsid w:val="001253D5"/>
     <w:rsid w:val="00126B46"/>
     <w:rsid w:val="00141C5D"/>
     <w:rsid w:val="0015031F"/>
     <w:rsid w:val="00151A05"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="001A057E"/>
     <w:rsid w:val="001A0B9A"/>
     <w:rsid w:val="001A203F"/>
     <w:rsid w:val="001C25DF"/>
     <w:rsid w:val="001D4345"/>
     <w:rsid w:val="001D6BFB"/>
     <w:rsid w:val="001F1C09"/>
     <w:rsid w:val="00227C97"/>
     <w:rsid w:val="00233525"/>
     <w:rsid w:val="00241237"/>
     <w:rsid w:val="00242D5A"/>
     <w:rsid w:val="002518F6"/>
     <w:rsid w:val="00251909"/>
     <w:rsid w:val="00256297"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="00283AA5"/>
     <w:rsid w:val="002A09D1"/>
     <w:rsid w:val="002A0C1A"/>
     <w:rsid w:val="002A54BD"/>
+    <w:rsid w:val="002B0071"/>
     <w:rsid w:val="002B0A91"/>
     <w:rsid w:val="002B13E1"/>
     <w:rsid w:val="002B4473"/>
     <w:rsid w:val="002E0652"/>
     <w:rsid w:val="003079D1"/>
     <w:rsid w:val="00326687"/>
     <w:rsid w:val="00340BD3"/>
     <w:rsid w:val="003466C2"/>
     <w:rsid w:val="00347787"/>
     <w:rsid w:val="00353B06"/>
     <w:rsid w:val="00375791"/>
     <w:rsid w:val="0038682F"/>
     <w:rsid w:val="00396212"/>
     <w:rsid w:val="003A6B11"/>
     <w:rsid w:val="003B2767"/>
     <w:rsid w:val="003C0564"/>
     <w:rsid w:val="003C39AB"/>
     <w:rsid w:val="003C6DE8"/>
     <w:rsid w:val="003E5E92"/>
     <w:rsid w:val="003F50AB"/>
     <w:rsid w:val="003F6C65"/>
     <w:rsid w:val="00401CA9"/>
     <w:rsid w:val="0041049C"/>
     <w:rsid w:val="004165E0"/>
     <w:rsid w:val="0042417D"/>
     <w:rsid w:val="004356DF"/>
     <w:rsid w:val="00441B76"/>
     <w:rsid w:val="004470CB"/>
     <w:rsid w:val="0045384D"/>
     <w:rsid w:val="0045606F"/>
     <w:rsid w:val="004711FE"/>
     <w:rsid w:val="0047264E"/>
     <w:rsid w:val="00482820"/>
     <w:rsid w:val="004875E9"/>
     <w:rsid w:val="00494EB9"/>
     <w:rsid w:val="00495211"/>
     <w:rsid w:val="004A0B76"/>
     <w:rsid w:val="004B42B9"/>
     <w:rsid w:val="004E23F8"/>
     <w:rsid w:val="004E308A"/>
     <w:rsid w:val="004E3D01"/>
+    <w:rsid w:val="004F1A04"/>
     <w:rsid w:val="00511D51"/>
     <w:rsid w:val="00515014"/>
     <w:rsid w:val="00530C0C"/>
     <w:rsid w:val="00535C08"/>
     <w:rsid w:val="005438A6"/>
     <w:rsid w:val="005549A3"/>
     <w:rsid w:val="005562F2"/>
     <w:rsid w:val="00556F97"/>
     <w:rsid w:val="0056189F"/>
     <w:rsid w:val="005A5AE2"/>
     <w:rsid w:val="005B14DE"/>
     <w:rsid w:val="005B41E9"/>
     <w:rsid w:val="005D1467"/>
     <w:rsid w:val="006040E9"/>
     <w:rsid w:val="006166F1"/>
     <w:rsid w:val="00622C76"/>
     <w:rsid w:val="00631301"/>
     <w:rsid w:val="006533F9"/>
     <w:rsid w:val="00671854"/>
     <w:rsid w:val="006746F5"/>
     <w:rsid w:val="00674DDA"/>
     <w:rsid w:val="006873A1"/>
     <w:rsid w:val="006A450C"/>
+    <w:rsid w:val="006B2787"/>
     <w:rsid w:val="006D67DE"/>
     <w:rsid w:val="006D6B26"/>
     <w:rsid w:val="006D6CD6"/>
     <w:rsid w:val="006E7983"/>
     <w:rsid w:val="006F3DF3"/>
     <w:rsid w:val="006F5905"/>
     <w:rsid w:val="00700656"/>
     <w:rsid w:val="00702EA4"/>
     <w:rsid w:val="00731771"/>
     <w:rsid w:val="0074591A"/>
     <w:rsid w:val="00761D4E"/>
     <w:rsid w:val="007721B0"/>
     <w:rsid w:val="0078179F"/>
     <w:rsid w:val="0078592D"/>
     <w:rsid w:val="00797CFC"/>
     <w:rsid w:val="007A55E8"/>
     <w:rsid w:val="007D3B1A"/>
     <w:rsid w:val="007F6D32"/>
     <w:rsid w:val="0080526B"/>
     <w:rsid w:val="00806612"/>
     <w:rsid w:val="00806964"/>
     <w:rsid w:val="0080714A"/>
     <w:rsid w:val="008077CF"/>
+    <w:rsid w:val="00815D7E"/>
     <w:rsid w:val="0083414A"/>
     <w:rsid w:val="0084072F"/>
     <w:rsid w:val="00842489"/>
     <w:rsid w:val="00852709"/>
     <w:rsid w:val="008544A1"/>
     <w:rsid w:val="00866182"/>
     <w:rsid w:val="00890026"/>
     <w:rsid w:val="0089487F"/>
     <w:rsid w:val="008A5792"/>
     <w:rsid w:val="008B1FDD"/>
     <w:rsid w:val="008B3C16"/>
     <w:rsid w:val="008B7E49"/>
     <w:rsid w:val="008D2796"/>
     <w:rsid w:val="008E5695"/>
     <w:rsid w:val="008F3A8C"/>
     <w:rsid w:val="008F68A5"/>
     <w:rsid w:val="00900E8B"/>
     <w:rsid w:val="0090472D"/>
     <w:rsid w:val="00924CFE"/>
     <w:rsid w:val="00936716"/>
     <w:rsid w:val="00950AF4"/>
     <w:rsid w:val="00953168"/>
     <w:rsid w:val="00967488"/>
     <w:rsid w:val="00983748"/>
     <w:rsid w:val="00990C89"/>
     <w:rsid w:val="009A443B"/>
     <w:rsid w:val="009A5511"/>
     <w:rsid w:val="009A73A3"/>
     <w:rsid w:val="009B4726"/>
     <w:rsid w:val="009B6862"/>
     <w:rsid w:val="009C480B"/>
+    <w:rsid w:val="009D30AD"/>
     <w:rsid w:val="009D7BFC"/>
     <w:rsid w:val="009E2CA6"/>
     <w:rsid w:val="009E4C51"/>
     <w:rsid w:val="009E6305"/>
     <w:rsid w:val="009F0E8E"/>
     <w:rsid w:val="009F3D3F"/>
     <w:rsid w:val="00A01159"/>
     <w:rsid w:val="00A126B0"/>
     <w:rsid w:val="00A12B56"/>
     <w:rsid w:val="00A225C6"/>
     <w:rsid w:val="00A23BD6"/>
     <w:rsid w:val="00A23F5E"/>
     <w:rsid w:val="00A45760"/>
+    <w:rsid w:val="00A50D79"/>
     <w:rsid w:val="00A75FCD"/>
     <w:rsid w:val="00A76DB7"/>
     <w:rsid w:val="00A76EB6"/>
     <w:rsid w:val="00A8406E"/>
     <w:rsid w:val="00A8666E"/>
     <w:rsid w:val="00A93F58"/>
     <w:rsid w:val="00A93F5C"/>
     <w:rsid w:val="00AA16AF"/>
     <w:rsid w:val="00AA2370"/>
     <w:rsid w:val="00AB36E4"/>
     <w:rsid w:val="00AB3C20"/>
     <w:rsid w:val="00AD0A5A"/>
     <w:rsid w:val="00AD1504"/>
     <w:rsid w:val="00AE221E"/>
     <w:rsid w:val="00B02FF5"/>
     <w:rsid w:val="00B0430B"/>
     <w:rsid w:val="00B26788"/>
     <w:rsid w:val="00B31397"/>
     <w:rsid w:val="00B33DCF"/>
     <w:rsid w:val="00B34B54"/>
     <w:rsid w:val="00B4089E"/>
     <w:rsid w:val="00B42BA4"/>
     <w:rsid w:val="00B56924"/>
     <w:rsid w:val="00B82495"/>
     <w:rsid w:val="00B909DD"/>
@@ -8807,50 +8779,51 @@
     <w:rsid w:val="00CE7A8C"/>
     <w:rsid w:val="00CF1224"/>
     <w:rsid w:val="00D03D2E"/>
     <w:rsid w:val="00D05BEF"/>
     <w:rsid w:val="00D11432"/>
     <w:rsid w:val="00D206CF"/>
     <w:rsid w:val="00D2339D"/>
     <w:rsid w:val="00D236E0"/>
     <w:rsid w:val="00D3310A"/>
     <w:rsid w:val="00D356E0"/>
     <w:rsid w:val="00D519A4"/>
     <w:rsid w:val="00D578F3"/>
     <w:rsid w:val="00D60B80"/>
     <w:rsid w:val="00D662A2"/>
     <w:rsid w:val="00D828C9"/>
     <w:rsid w:val="00D86CB7"/>
     <w:rsid w:val="00D90F22"/>
     <w:rsid w:val="00D92AB9"/>
     <w:rsid w:val="00DA45F7"/>
     <w:rsid w:val="00DB3033"/>
     <w:rsid w:val="00DB4AD7"/>
     <w:rsid w:val="00DC1F8D"/>
     <w:rsid w:val="00DC41DA"/>
     <w:rsid w:val="00DD43F1"/>
     <w:rsid w:val="00DD5B47"/>
+    <w:rsid w:val="00DE15F1"/>
     <w:rsid w:val="00DF59F2"/>
     <w:rsid w:val="00E0015B"/>
     <w:rsid w:val="00E07FD8"/>
     <w:rsid w:val="00E125BD"/>
     <w:rsid w:val="00E15D60"/>
     <w:rsid w:val="00E17F53"/>
     <w:rsid w:val="00E222F6"/>
     <w:rsid w:val="00E27C78"/>
     <w:rsid w:val="00E36C53"/>
     <w:rsid w:val="00E462F3"/>
     <w:rsid w:val="00E54B8F"/>
     <w:rsid w:val="00E656FE"/>
     <w:rsid w:val="00E96D6E"/>
     <w:rsid w:val="00EA1FB6"/>
     <w:rsid w:val="00EA24A0"/>
     <w:rsid w:val="00EA4AB4"/>
     <w:rsid w:val="00EB0831"/>
     <w:rsid w:val="00EB142A"/>
     <w:rsid w:val="00EB43E3"/>
     <w:rsid w:val="00EC13EE"/>
     <w:rsid w:val="00EC1BDE"/>
     <w:rsid w:val="00ED2627"/>
     <w:rsid w:val="00EF50F0"/>
     <w:rsid w:val="00EF547E"/>
     <w:rsid w:val="00EF5AAD"/>
@@ -8878,51 +8851,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AA245CE"/>
   <w15:docId w15:val="{1772DAED-1DAC-44D9-9708-F583AF62CDB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9555,55 +9528,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D2339D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006746F5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A50D79"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="54932986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="586615019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9934,50 +9917,59 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -10290,132 +10282,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3092</_dlc_DocId>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -10423,161 +10415,150 @@
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Demande de renseignement sur des OSC/ONG</UNDP_POPP_TITLE_EN>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3092</Url>
       <Description>POPP-11-3092</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E98327D8-1961-4B44-8894-D96174486531}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9095196-DB1C-41DF-861D-818A72FD290E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAEAA75D-C3C8-427B-B339-BE767B1AD382}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2919C983-DE33-4BB9-A0A6-AB54EBAF3338}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22E7C03D-C47F-4396-8DA6-546B89A526AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D46056A-E870-4E4E-9F10-0754BB3E5C59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="83ed2304-0f0e-45ba-b0cc-7d360cbc1769"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>909</Words>
-  <Characters>5183</Characters>
+  <Words>908</Words>
+  <Characters>5181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>REQUEST FOR INFORMATION (RFI) FROM CSO-NGO</vt:lpstr>
       <vt:lpstr>REQUEST FOR INFORMATION (RFI) FROM CSO-NGO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6080</CharactersWithSpaces>
+  <CharactersWithSpaces>6077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REQUEST FOR INFORMATION (RFI) FROM CSO-NGO</dc:title>
   <dc:creator>Sudha Srivastava</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>9a1fe801-34c8-4101-b214-1d4317a7ffef</vt:lpwstr>
   </property>