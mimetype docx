--- v0 (2025-10-05)
+++ v1 (2026-07-05)
@@ -9,113 +9,126 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2EA07F1C" w14:textId="77777777" w:rsidR="006F3DF3" w:rsidRDefault="006F3DF3" w:rsidP="006F3DF3">
+    <w:p w14:paraId="2EA07F1C" w14:textId="2EA7DC6D" w:rsidR="006F3DF3" w:rsidRDefault="00045CDB" w:rsidP="006F3DF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00814716">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4747BEDC" wp14:editId="2671E660">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 12" descr="undplogo2"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1708BD74" wp14:editId="5E79AF58">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-174625</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="352319" cy="716280"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1657539171" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="undplogo2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="366004" cy="737937"/>
+                      <a:ext cx="352319" cy="716280"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3910E3" w14:textId="77777777" w:rsidR="00D92AB9" w:rsidRPr="0042417D" w:rsidRDefault="00E0015B" w:rsidP="00D92AB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042417D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>SOLICITUD DE INFORMACIÓN (RFI) DE OSC/ONG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E49CBC0" w14:textId="77777777" w:rsidR="00D92AB9" w:rsidRDefault="00D92AB9" w:rsidP="00D92AB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
@@ -197,57 +210,59 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042417D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta es una Solicitud de Información (RFI) de OSC/ONG nacionales y/o internacionales para su posible asociación con el PNUD en la entrega de resultados para proyectos de desarrollo que requieren conocimientos y experiencia en las siguientes áreas: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-882717135"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EB142A" w:rsidRPr="00EB142A">
+          <w:r w:rsidR="00EB142A" w:rsidRPr="00BE685C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:b/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:bCs/>
               <w:color w:val="FF0000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Haga clic aquí para introducir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="61BB80AA" w14:textId="77777777" w:rsidR="00D90F22" w:rsidRPr="0042417D" w:rsidRDefault="00D90F22" w:rsidP="009A73A3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7143F310" w14:textId="77777777" w:rsidR="00052055" w:rsidRPr="0042417D" w:rsidRDefault="00052055" w:rsidP="00052055">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
@@ -776,86 +791,84 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Respuesta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="31EACFB9" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44A2556E" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="00D05BEF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="270"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Organizaciones excluidas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22B42DF6" w14:textId="77777777" w:rsidR="009A73A3" w:rsidRPr="0042417D" w:rsidRDefault="009A73A3" w:rsidP="009A73A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7553F767" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="00E0768F" w:rsidP="00BA66C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1. ¿</w:t>
             </w:r>
             <w:r w:rsidR="0015031F" w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>La OSC/ONG aparece en la lista de organizaciones excluidas de las Naciones Unidas, en la Lista de proveedores sancionados del PNUD,</w:t>
@@ -894,137 +907,142 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>2. ¿</w:t>
             </w:r>
             <w:r w:rsidR="0015031F" w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Está la OSC/ONG inhabilitada por cualquier otra institución/gobierno? En caso afirmativo, por favor proporcione información sobre la institución/Gobierno y las razones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61812163" w14:textId="77777777" w:rsidR="001A057E" w:rsidRPr="0042417D" w:rsidRDefault="001A057E" w:rsidP="009F3D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="6BA552F3" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="182FB03F" w14:textId="77777777" w:rsidR="009A73A3" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="00D05BEF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="270"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Situación jurídica y cuenta bancaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="788911A9" w14:textId="77777777" w:rsidR="002B13E1" w:rsidRPr="00C66778" w:rsidRDefault="002B13E1" w:rsidP="00C66778">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66778">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Tiene la OSC/ONG capacidad jurídica para operar en el país del programa del PNU</w:t>
             </w:r>
             <w:r w:rsidR="003D0684">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00C66778">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">, y cumple con los requisitos legales del país para registrar y operar una ONG/OSC? </w:t>
+              <w:t xml:space="preserve">, y cumple con los requisitos legales del país </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C66778">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">para registrar y operar una ONG/OSC? </w:t>
             </w:r>
             <w:r w:rsidRPr="00C66778">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Por favor proporcione copias de todos los documentos pertinentes que acrediten la legalidad de las operaciones.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D778A1D" w14:textId="77777777" w:rsidR="00C66778" w:rsidRDefault="00C66778" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DFA4EFB" w14:textId="77777777" w:rsidR="00C66778" w:rsidRPr="00132156" w:rsidRDefault="00C66778" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:rPr>
@@ -1054,103 +1072,100 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Tiene la OSC/ONG una cuenta bancaria? (Por favor, envíe un comprobante de la fecha más reciente)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B4C1DB" w14:textId="77777777" w:rsidR="00C66778" w:rsidRPr="0042417D" w:rsidRDefault="00C66778" w:rsidP="00C66778">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F7DE420" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="002B13E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="3D5F092F" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="406C1E60" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="00A12B56" w:rsidP="00D05BEF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Certificación/acreditación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0ED62A83" w14:textId="77777777" w:rsidR="00495211" w:rsidRPr="0042417D" w:rsidRDefault="00D828C9" w:rsidP="0045384D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿</w:t>
             </w:r>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Está certificada la OSC/ONG de acuerdo con las normas internacionales o locales (por ejemplo, ISO), en</w:t>
             </w:r>
             <w:r w:rsidR="003D0684">
@@ -1255,103 +1270,100 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Otros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78750C1F" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="0074591A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="2EC5B6AB" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01F016BC" w14:textId="77777777" w:rsidR="0074591A" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="00D828C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fecha de establecimiento y antecedentes de la organización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72A4E8C9" w14:textId="77777777" w:rsidR="00CD34DE" w:rsidRPr="0042417D" w:rsidRDefault="00E0768F" w:rsidP="00BA66C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="342"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1. ¿</w:t>
             </w:r>
             <w:r w:rsidR="00D828C9" w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1470,149 +1482,136 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">4.  Por favor, proporcione una lista de todas las entidades con las que la OSC/ONG pueda estar afiliada. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="278900A0" w14:textId="77777777" w:rsidR="00FF61D0" w:rsidRPr="0042417D" w:rsidRDefault="00FF61D0" w:rsidP="00BA66C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="342"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DE9B1CC" w14:textId="77777777" w:rsidR="004875E9" w:rsidRPr="0042417D" w:rsidRDefault="00BA57A0" w:rsidP="00BA66C1">
+          <w:p w14:paraId="4DE9B1CC" w14:textId="78C4B914" w:rsidR="004875E9" w:rsidRPr="0042417D" w:rsidRDefault="00045CDB" w:rsidP="00BA66C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="342"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>6.</w:t>
+              <w:t>6. ¿</w:t>
             </w:r>
-            <w:r w:rsidR="00E0768F" w:rsidRPr="0042417D">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0042417D">
+            <w:r w:rsidR="00BA57A0" w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">En cuántas ciudades/zonas/regiones/países tiene la facultad para operar?  Por favor proporcione una lista completa e indique el tamaño de las oficinas en cada lugar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1956B761" w14:textId="77777777" w:rsidR="003A6B11" w:rsidRPr="0042417D" w:rsidRDefault="003A6B11" w:rsidP="003A6B11">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="149CD225" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71FD7AF6" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="00D05BEF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Mandato y jurisdicción</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24631C17" w14:textId="77777777" w:rsidR="009C480B" w:rsidRPr="009C480B" w:rsidRDefault="00E17F53" w:rsidP="009C480B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C480B">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Cuál es la finalidad/el objetivo principal de que exista la OSC/ONG?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0939676A" w14:textId="77777777" w:rsidR="009C480B" w:rsidRDefault="009C480B" w:rsidP="009C480B">
@@ -1669,104 +1668,101 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Está la OSC/ONG oficialmente designada para representar a alguna circunscripción específica?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A21FABC" w14:textId="77777777" w:rsidR="00515014" w:rsidRPr="0042417D" w:rsidRDefault="00515014" w:rsidP="009F3D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00055EE3" w:rsidRPr="0042417D" w14:paraId="7F2F6A9B" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5F3692BB" w14:textId="77777777" w:rsidR="00055EE3" w:rsidRPr="0042417D" w:rsidRDefault="00055EE3" w:rsidP="00D05BEF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Áreas de especialización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BA8001A" w14:textId="77777777" w:rsidR="00BA66C1" w:rsidRPr="00BA66C1" w:rsidRDefault="00055EE3" w:rsidP="00BA66C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿La OSC/ONG tiene experiencia en alguna de las áreas clave identificadas anteriormente en esta RFI?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0718BC11" w14:textId="77777777" w:rsidR="00BA66C1" w:rsidRDefault="00BA66C1" w:rsidP="00BA66C1">
@@ -1778,85 +1774,85 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AF38AC0" w14:textId="77777777" w:rsidR="00055EE3" w:rsidRPr="00BA66C1" w:rsidRDefault="00055EE3" w:rsidP="00BA66C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">¿Qué </w:t>
             </w:r>
             <w:r w:rsidR="009C6C5D" w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>otra área de especialización tiene</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> la OSC/ONG?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C1ED8E4" w14:textId="77777777" w:rsidR="00BA57A0" w:rsidRPr="0042417D" w:rsidRDefault="00BA57A0" w:rsidP="00AE221E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5673874E" w14:textId="77777777" w:rsidR="00055EE3" w:rsidRPr="0042417D" w:rsidRDefault="00055EE3" w:rsidP="00055EE3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="291AAB6E" w14:textId="77777777" w:rsidR="00055EE3" w:rsidRPr="0042417D" w:rsidRDefault="00055EE3" w:rsidP="00055EE3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004875E9" w:rsidRPr="0042417D" w14:paraId="68877D06" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1885,51 +1881,50 @@
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Situación financiera y </w:t>
             </w:r>
             <w:r w:rsidR="003D0684">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>sostenibilidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BDD59DA" w14:textId="77777777" w:rsidR="004875E9" w:rsidRPr="00BA66C1" w:rsidRDefault="004875E9" w:rsidP="00BA66C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Cuáles fueron los resultados financieros totales de la OSC/ONG en los 2 </w:t>
             </w:r>
             <w:r w:rsidR="003D0684">
               <w:rPr>
@@ -2001,103 +1996,100 @@
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Por favor proporcione una lista de proyectos con la descripción, la duración, la localización y el presupuesto en los últimos 2 años (ordene del de mayor presupuesto al de menor presupuesto).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59D8AD91" w14:textId="77777777" w:rsidR="004875E9" w:rsidRPr="0042417D" w:rsidRDefault="004875E9" w:rsidP="004875E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="05635A1D" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30D437DB" w14:textId="77777777" w:rsidR="0045384D" w:rsidRPr="0042417D" w:rsidRDefault="008544A1" w:rsidP="001127B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Transparencia pública</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="586F9CE1" w14:textId="77777777" w:rsidR="00D828C9" w:rsidRPr="008B3C16" w:rsidRDefault="00B4089E" w:rsidP="008B3C16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B3C16">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Qué documentos están disponibles públicamente?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CE25927" w14:textId="77777777" w:rsidR="008B3C16" w:rsidRPr="008B3C16" w:rsidRDefault="008B3C16" w:rsidP="008B3C16">
@@ -2121,103 +2113,100 @@
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>2. ¿</w:t>
             </w:r>
             <w:r w:rsidR="00D828C9" w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Cómo se puede acceder a estos documentos?  (Por favor proporcione los enlaces si se encuentran en la web)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="159161D8" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="0045606F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B26788" w:rsidRPr="0042417D" w14:paraId="0A4F5A80" w14:textId="77777777" w:rsidTr="003B2767">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F84B851" w14:textId="77777777" w:rsidR="0045384D" w:rsidRPr="0042417D" w:rsidRDefault="00B26788" w:rsidP="001127B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Consorcio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="319FD497" w14:textId="77777777" w:rsidR="00B26788" w:rsidRPr="00BA66C1" w:rsidRDefault="00B26788" w:rsidP="00BA66C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA66C1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Tiene la capacidad de gestionar un consorcio?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BAB848A" w14:textId="77777777" w:rsidR="00BA66C1" w:rsidRPr="00BA66C1" w:rsidRDefault="00BA66C1" w:rsidP="00BA66C1">
@@ -2276,85 +2265,116 @@
             </w:pPr>
             <w:r w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>3. ¿</w:t>
             </w:r>
             <w:r w:rsidR="004875E9" w:rsidRPr="0042417D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tiene una alianza formal con otras OSC/ONG? En caso afirmativo, por favor identifique y proporcione detalles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B91FACC" w14:textId="77777777" w:rsidR="00B26788" w:rsidRPr="0042417D" w:rsidRDefault="00B26788" w:rsidP="0045606F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C39AB" w:rsidRPr="0042417D" w14:paraId="04E13003" w14:textId="77777777" w:rsidTr="009F0E8E">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
           <w:p w14:paraId="214F93AE" w14:textId="77777777" w:rsidR="003C39AB" w:rsidRPr="0042417D" w:rsidRDefault="003C39AB" w:rsidP="00F124E4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DFBA69A" w14:textId="77777777" w:rsidR="0078179F" w:rsidRPr="0042417D" w:rsidRDefault="0078179F" w:rsidP="002B0A91">
+    <w:p w14:paraId="4DFBA69A" w14:textId="77777777" w:rsidR="0078179F" w:rsidRDefault="0078179F" w:rsidP="002B0A91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484B56E4" w14:textId="77777777" w:rsidR="00BE685C" w:rsidRDefault="00BE685C" w:rsidP="002B0A91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F720311" w14:textId="77777777" w:rsidR="00BE685C" w:rsidRDefault="00BE685C" w:rsidP="002B0A91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A21BC85" w14:textId="77777777" w:rsidR="00BE685C" w:rsidRDefault="00BE685C" w:rsidP="002B0A91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2025A00C" w14:textId="77777777" w:rsidR="00BE685C" w:rsidRPr="0042417D" w:rsidRDefault="00BE685C" w:rsidP="002B0A91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A332EAC" w14:textId="77777777" w:rsidR="00052055" w:rsidRPr="0042417D" w:rsidRDefault="002E0652" w:rsidP="009F0E8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2421,73 +2441,72 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:id w:val="-69580975"/>
         <w:showingPlcHdr/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="5C682D75" w14:textId="77777777" w:rsidR="002E0652" w:rsidRPr="00814716" w:rsidRDefault="002E0652" w:rsidP="002E0652">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0897">
+          <w:r w:rsidRPr="00BE685C">
             <w:rPr>
-              <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:i/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
               <w:color w:val="FF0000"/>
-              <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>[insertar: domicilio y dirección de correo electrónico]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="91672042"/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="23A4D3EC" w14:textId="77777777" w:rsidR="002E0652" w:rsidRDefault="002E0652" w:rsidP="002E0652">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E0897">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve">Atención: </w:t>
           </w:r>
           <w:r w:rsidRPr="003E0897">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
@@ -2505,213 +2524,749 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395B491B" w14:textId="77777777" w:rsidR="00052055" w:rsidRPr="0042417D" w:rsidRDefault="002E0652" w:rsidP="009F0E8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Deben ser recibidas a más tardar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>[insertar: cierre de negocios, fecha]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE685C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>insertar: cierre de negocios, fecha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="1243683390"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003E0897">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1066D3" w14:textId="77777777" w:rsidR="00052055" w:rsidRPr="0042417D" w:rsidRDefault="00052055" w:rsidP="00052055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56459A92" w14:textId="77777777" w:rsidR="000403FA" w:rsidRPr="0042417D" w:rsidRDefault="002E0652" w:rsidP="002E0652">
+    <w:p w14:paraId="56459A92" w14:textId="77777777" w:rsidR="000403FA" w:rsidRDefault="002E0652" w:rsidP="002E0652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000403FA" w:rsidRPr="0042417D" w:rsidSect="00AB3C20">
+    <w:p w14:paraId="1C0B2EB1" w14:textId="77777777" w:rsidR="00045CDB" w:rsidRPr="009E3A22" w:rsidRDefault="00045CDB" w:rsidP="00045CDB">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740B0354" w14:textId="77777777" w:rsidR="00045CDB" w:rsidRPr="009E3A22" w:rsidRDefault="00045CDB" w:rsidP="00045CDB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>translated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>discrepancy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>translation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>prevail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658BB535" w14:textId="77777777" w:rsidR="00045CDB" w:rsidRPr="009E3A22" w:rsidRDefault="00045CDB" w:rsidP="00045CDB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EACBFD" w14:textId="40CCFF1B" w:rsidR="00045CDB" w:rsidRPr="00BE685C" w:rsidRDefault="00045CDB" w:rsidP="00BE685C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00045CDB" w:rsidRPr="00BE685C" w:rsidSect="00AB3C20">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295CE87C" w14:textId="77777777" w:rsidR="007744AD" w:rsidRDefault="007744AD" w:rsidP="00151A05">
+    <w:p w14:paraId="1C31CF4A" w14:textId="77777777" w:rsidR="00CA393B" w:rsidRDefault="00CA393B" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46847287" w14:textId="77777777" w:rsidR="007744AD" w:rsidRDefault="007744AD" w:rsidP="00151A05">
+    <w:p w14:paraId="549844DE" w14:textId="77777777" w:rsidR="00CA393B" w:rsidRDefault="00CA393B" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="2082868201"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="14AB6642" w14:textId="77777777" w:rsidR="00155552" w:rsidRPr="00E54B8F" w:rsidRDefault="002518F6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -2749,76 +3304,76 @@
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E54B8F">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0E7EA934" w14:textId="77777777" w:rsidR="00155552" w:rsidRDefault="00155552">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AA194A8" w14:textId="77777777" w:rsidR="007744AD" w:rsidRDefault="007744AD" w:rsidP="00151A05">
+    <w:p w14:paraId="40B1BB98" w14:textId="77777777" w:rsidR="00CA393B" w:rsidRDefault="00CA393B" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F78F6D9" w14:textId="77777777" w:rsidR="007744AD" w:rsidRDefault="007744AD" w:rsidP="00151A05">
+    <w:p w14:paraId="4AE88572" w14:textId="77777777" w:rsidR="00CA393B" w:rsidRDefault="00CA393B" w:rsidP="00151A05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01025DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FFA1DFC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6865,92 +7420,94 @@
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="159586189">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="682972365">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="877475539">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="534851721">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1243638604">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="298262617">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00375791"/>
     <w:rsid w:val="0000064E"/>
     <w:rsid w:val="0000259A"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="000136BE"/>
     <w:rsid w:val="000311F8"/>
     <w:rsid w:val="000403FA"/>
+    <w:rsid w:val="00045CDB"/>
     <w:rsid w:val="00052055"/>
     <w:rsid w:val="00052D1C"/>
     <w:rsid w:val="00055EE3"/>
+    <w:rsid w:val="00060E85"/>
     <w:rsid w:val="00064A51"/>
     <w:rsid w:val="000953EC"/>
     <w:rsid w:val="000A21EE"/>
     <w:rsid w:val="000A38BF"/>
     <w:rsid w:val="000C4CFD"/>
     <w:rsid w:val="000D1D6F"/>
     <w:rsid w:val="000E077C"/>
+    <w:rsid w:val="000E2109"/>
     <w:rsid w:val="00104AF6"/>
     <w:rsid w:val="001127B0"/>
     <w:rsid w:val="00116834"/>
     <w:rsid w:val="001253D5"/>
     <w:rsid w:val="00126B46"/>
     <w:rsid w:val="00141C5D"/>
     <w:rsid w:val="0015031F"/>
     <w:rsid w:val="00151A05"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="001A057E"/>
     <w:rsid w:val="001A0B9A"/>
     <w:rsid w:val="001A203F"/>
     <w:rsid w:val="001C25DF"/>
     <w:rsid w:val="001D4345"/>
     <w:rsid w:val="001D6BFB"/>
     <w:rsid w:val="001F1C09"/>
     <w:rsid w:val="00227C97"/>
     <w:rsid w:val="00233525"/>
     <w:rsid w:val="00241237"/>
     <w:rsid w:val="00242D5A"/>
     <w:rsid w:val="002518F6"/>
     <w:rsid w:val="00251909"/>
     <w:rsid w:val="00256297"/>
     <w:rsid w:val="00283AA5"/>
     <w:rsid w:val="002A09D1"/>
@@ -6986,72 +7543,74 @@
     <w:rsid w:val="0047264E"/>
     <w:rsid w:val="00482820"/>
     <w:rsid w:val="004875E9"/>
     <w:rsid w:val="00494EB9"/>
     <w:rsid w:val="00495211"/>
     <w:rsid w:val="004E23F8"/>
     <w:rsid w:val="004E308A"/>
     <w:rsid w:val="004E3D01"/>
     <w:rsid w:val="00511D51"/>
     <w:rsid w:val="00515014"/>
     <w:rsid w:val="00530C0C"/>
     <w:rsid w:val="00535C08"/>
     <w:rsid w:val="005438A6"/>
     <w:rsid w:val="005549A3"/>
     <w:rsid w:val="005562F2"/>
     <w:rsid w:val="0056189F"/>
     <w:rsid w:val="005B14DE"/>
     <w:rsid w:val="005B41E9"/>
     <w:rsid w:val="005D1467"/>
     <w:rsid w:val="006040E9"/>
     <w:rsid w:val="006166F1"/>
     <w:rsid w:val="0062236F"/>
     <w:rsid w:val="00622C76"/>
     <w:rsid w:val="00631301"/>
     <w:rsid w:val="006533F9"/>
+    <w:rsid w:val="006539AF"/>
     <w:rsid w:val="00671854"/>
     <w:rsid w:val="00674DDA"/>
     <w:rsid w:val="006A450C"/>
     <w:rsid w:val="006D67DE"/>
     <w:rsid w:val="006D6B26"/>
     <w:rsid w:val="006D6CD6"/>
     <w:rsid w:val="006E7983"/>
     <w:rsid w:val="006F3DF3"/>
     <w:rsid w:val="00700656"/>
     <w:rsid w:val="00702EA4"/>
     <w:rsid w:val="00731771"/>
     <w:rsid w:val="0074591A"/>
     <w:rsid w:val="00761D4E"/>
     <w:rsid w:val="007744AD"/>
     <w:rsid w:val="0078179F"/>
     <w:rsid w:val="0078592D"/>
     <w:rsid w:val="00793876"/>
     <w:rsid w:val="00797CFC"/>
     <w:rsid w:val="007A55E8"/>
     <w:rsid w:val="007F6D32"/>
     <w:rsid w:val="0080526B"/>
     <w:rsid w:val="00806612"/>
+    <w:rsid w:val="00815D7E"/>
     <w:rsid w:val="0083270D"/>
     <w:rsid w:val="0083414A"/>
     <w:rsid w:val="0084072F"/>
     <w:rsid w:val="00842489"/>
     <w:rsid w:val="00852709"/>
     <w:rsid w:val="008544A1"/>
     <w:rsid w:val="00890026"/>
     <w:rsid w:val="0089487F"/>
     <w:rsid w:val="008A5792"/>
     <w:rsid w:val="008B3C16"/>
     <w:rsid w:val="008B7E49"/>
     <w:rsid w:val="008D2796"/>
     <w:rsid w:val="008E5695"/>
     <w:rsid w:val="008F3A8C"/>
     <w:rsid w:val="008F68A5"/>
     <w:rsid w:val="00900E8B"/>
     <w:rsid w:val="0090472D"/>
     <w:rsid w:val="00924CFE"/>
     <w:rsid w:val="00936716"/>
     <w:rsid w:val="00950AF4"/>
     <w:rsid w:val="00953168"/>
     <w:rsid w:val="00967488"/>
     <w:rsid w:val="00983748"/>
     <w:rsid w:val="00990C89"/>
     <w:rsid w:val="009A443B"/>
@@ -7076,63 +7635,65 @@
     <w:rsid w:val="00A23F5E"/>
     <w:rsid w:val="00A45760"/>
     <w:rsid w:val="00A76EB6"/>
     <w:rsid w:val="00A8406E"/>
     <w:rsid w:val="00A8666E"/>
     <w:rsid w:val="00A93F5C"/>
     <w:rsid w:val="00AA16AF"/>
     <w:rsid w:val="00AA2370"/>
     <w:rsid w:val="00AB36E4"/>
     <w:rsid w:val="00AB3C20"/>
     <w:rsid w:val="00AD0A5A"/>
     <w:rsid w:val="00AE221E"/>
     <w:rsid w:val="00B02FF5"/>
     <w:rsid w:val="00B0430B"/>
     <w:rsid w:val="00B26788"/>
     <w:rsid w:val="00B31397"/>
     <w:rsid w:val="00B33DCF"/>
     <w:rsid w:val="00B34B54"/>
     <w:rsid w:val="00B4089E"/>
     <w:rsid w:val="00B42BA4"/>
     <w:rsid w:val="00B82495"/>
     <w:rsid w:val="00B909DD"/>
     <w:rsid w:val="00B93D70"/>
     <w:rsid w:val="00BA57A0"/>
     <w:rsid w:val="00BA66C1"/>
+    <w:rsid w:val="00BE685C"/>
     <w:rsid w:val="00BE7C70"/>
     <w:rsid w:val="00BF0A8B"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00BF4D49"/>
     <w:rsid w:val="00C04141"/>
     <w:rsid w:val="00C14B8B"/>
     <w:rsid w:val="00C42AE2"/>
     <w:rsid w:val="00C66778"/>
     <w:rsid w:val="00C77442"/>
     <w:rsid w:val="00C84F34"/>
     <w:rsid w:val="00C87C1A"/>
     <w:rsid w:val="00C914BD"/>
     <w:rsid w:val="00C930E2"/>
+    <w:rsid w:val="00CA393B"/>
     <w:rsid w:val="00CB55CD"/>
     <w:rsid w:val="00CC5252"/>
     <w:rsid w:val="00CC561C"/>
     <w:rsid w:val="00CD34DE"/>
     <w:rsid w:val="00CE7A8C"/>
     <w:rsid w:val="00CF1224"/>
     <w:rsid w:val="00D05BEF"/>
     <w:rsid w:val="00D11432"/>
     <w:rsid w:val="00D206CF"/>
     <w:rsid w:val="00D236E0"/>
     <w:rsid w:val="00D3310A"/>
     <w:rsid w:val="00D356E0"/>
     <w:rsid w:val="00D519A4"/>
     <w:rsid w:val="00D578F3"/>
     <w:rsid w:val="00D60B80"/>
     <w:rsid w:val="00D662A2"/>
     <w:rsid w:val="00D828C9"/>
     <w:rsid w:val="00D86CB7"/>
     <w:rsid w:val="00D90F22"/>
     <w:rsid w:val="00D92AB9"/>
     <w:rsid w:val="00DA45F7"/>
     <w:rsid w:val="00DB3033"/>
     <w:rsid w:val="00DC41DA"/>
     <w:rsid w:val="00DD43F1"/>
     <w:rsid w:val="00DF59F2"/>
@@ -7181,51 +7742,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E351EFF"/>
   <w15:docId w15:val="{28C2EEEB-77D2-46D1-A06B-A48EEB0EF52B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7863,51 +8424,51 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003D0684"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00793876"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8184,192 +8745,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...140 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -8682,151 +9101,293 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">engagement and E-tendering RFI  Template-español</UNDP_POPP_TITLE_EN>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1582</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1582</Url>
+      <Description>POPP-11-1582</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">8</UNDP_POPP_REFITEM_VERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE0A2D4A-2B07-4DCD-94BC-DA18F60FAE2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D46056A-E870-4E4E-9F10-0754BB3E5C59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E98327D8-1961-4B44-8894-D96174486531}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE6D451-D33B-4C87-8EE5-F8586E58F574}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF8F053-3877-4D0B-8AFE-B8B148D3DBAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1CA506-ACD6-41F8-BA40-8FC7BF99D0B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>803</Words>
-  <Characters>4581</Characters>
+  <Words>867</Words>
+  <Characters>4943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trad Responsible Party Agreement  Ing-Esp</vt:lpstr>
       <vt:lpstr>Trad Responsible Party Agreement  Ing-Esp</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>JLugo</Manager>
   <Company>Precisa Traducciones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5374</CharactersWithSpaces>
+  <CharactersWithSpaces>5799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Trad Responsible Party Agreement  Ing-Esp</dc:title>
   <dc:subject>WordCo</dc:subject>
   <dc:creator>CTorres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>600983a8-c0de-4bd0-8dc7-446d75078494</vt:lpwstr>