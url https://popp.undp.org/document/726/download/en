--- v0 (2025-10-28)
+++ v1 (2026-06-26)
@@ -1,5567 +1,8524 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...52 lines deleted...]
-  <Override PartName="/word/activeX/activeX54.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A8DE2DF" w14:textId="783CB328" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="22C29D83" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80AB9">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Format of the 2020 Annual Performance Review (by Supervisors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604564B2" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="1F215EF8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6134D8C7" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="5E45024B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SECTION I.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436D3B82" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="1875EBEA" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5090D5AC" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="7EE81C5D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6FF6">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In this section,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F621374" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="29950A02" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6FF6">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reflect on the performance review questions below; select your responses from the options provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50913F87" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="55ADA9B2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F3EF794" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="0253E9A2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6FF6">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assess the </w:t>
+        <w:t xml:space="preserve">Assess the IPSA Holder’s proficiency in the competencies; select your responses from the options provided. Detailed information on the competency proficiency levels and indicators linked to position grades can be found </w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        <w:r w:rsidRPr="007D6FF6">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00394D8A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D6FF6">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DACEB4A" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="6836A8C4" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6912"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="27C21283" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="70F5EA15" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DCB5FE8" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+          <w:p w14:paraId="13F55AE6" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D6FF6">
-              <w:rPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D6FF6">
-              <w:rPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D6FF6">
-              <w:rPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Performance questionnaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E2B21F3" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="46ACDF0E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="6D2B023E" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="2C95E29F" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B4CFE02" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="25222B34" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4BF1B60C" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="36A36246" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="33B98B70" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="2AE0423C" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>FOR ALL PERSONNEL</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="70271310" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="7859B130" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="261342AD" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="23EF83E3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Did the </w:t>
-[...11 lines deleted...]
-                    <w:t xml:space="preserve"> consistently achieve objectives and fulfill key functions and responsibilities effectively? </w:t>
+                    <w:t xml:space="preserve">Did the IPSA Holder consistently achieve objectives and fulfill key functions and responsibilities effectively? </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="12E1C3FA" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="34FDE3DC" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A280A95" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0B1B2CE4" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2601F824" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="0D23C5A8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="08B34388" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="765C35CF" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34993B0B" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-[...26 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="306273FB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C0835A1" w14:textId="3444FC11" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08A0FE16" wp14:editId="582C3DA0">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="803991" name="Picture 54"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Always</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09686B10" w14:textId="4A7E08F0" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="71FE4C55" w14:textId="0F8C574D" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23404A44" wp14:editId="75927B2D">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1834811524" name="Picture 53"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Most of the time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DFFAD7" w14:textId="16520FD7" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="43C359D5" w14:textId="0531B4C9" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="746DD5FC" wp14:editId="3EB01C12">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1715942331" name="Picture 52"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Occasionally</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CA6BC27" w14:textId="573990D0" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="385A0B15" w14:textId="5A6EBE17" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34B72919" wp14:editId="6C0A1905">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1344657469" name="Picture 51"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Hardly ever</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238D3143" w14:textId="2456FB29" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="71680223" w14:textId="53A826BC" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71B063FE" wp14:editId="259EAEE4">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1540468388" name="Picture 50"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Never</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AA78C03" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="3E26ECEE" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="6B36C011" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="05710178" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6032765F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="4A892DC0" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4D310403" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="05F78876" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0AF3FCAC" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="0BACF9CB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Did the </w:t>
-[...11 lines deleted...]
-                    <w:t xml:space="preserve"> demonstrate high productivity and quality of work?</w:t>
+                    <w:t>Did the IPSA Holder demonstrate high productivity and quality of work?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="301C17DE" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="5FFE11CB" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C73C366" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="043AD4B0" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="40CC6435" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="30FD78E1" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C2D26CF" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="07132B4E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E734988" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="5B51F990" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5184C5A4" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="35868F9D" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17D8BBE7" w14:textId="5483A968" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="72DFE027" w14:textId="0895E409" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16F90528" wp14:editId="15C3836F">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1748559775" name="Picture 49"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Always</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AD4A0F" w14:textId="0C36E783" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="11A72604" w14:textId="269677C5" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A478900" wp14:editId="20959C36">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1066099008" name="Picture 48"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Most of the time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42FF03AE" w14:textId="22A8FD2E" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="546A2604" w14:textId="59EE39A5" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555FAB0D" wp14:editId="10F674DF">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="913972783" name="Picture 47"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Occasionally</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3D0925" w14:textId="12E958EE" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="07415AFF" w14:textId="603FD85A" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5231FAB2" wp14:editId="6C003D62">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="383549968" name="Picture 46"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Hardly ever</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C94AF99" w14:textId="2EEA17AA" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="714C9F8E" w14:textId="0B91EDA7" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="626B6ADC" wp14:editId="37A9E3B8">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1429515076" name="Picture 45"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Never</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F2174A5" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="23921043" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4E210738" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="0E9E7DEA" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9F0D66" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0640597F" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5957082B" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="7F03CD8C" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="09D206AE" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="6DB62058" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Did the </w:t>
-[...35 lines deleted...]
-                    <w:t xml:space="preserve">and continuous development? </w:t>
+                    <w:t xml:space="preserve">Did the IPSA Holder demonstrate initiative, strive for excellence and continuous development? </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="2C9426A3" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="79B70152" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7AE133FB" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="4FF15E2F" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4A9AF7D5" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="7CBA953B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36227E32" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FEF65CB" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="1CFBEEBF" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0802E809" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728C6228" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="641ECD87" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="71512457" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5397"/>
         <w:gridCol w:w="3238"/>
         <w:gridCol w:w="5"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="30995CCD" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="0729C3F7" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CBF9A40" w14:textId="59F88898" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="50EC0F7F" w14:textId="740E3973" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEF5EDA" wp14:editId="7B2275CD">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1924079453" name="Picture 44"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 11"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Always</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8D3370" w14:textId="2D0746BC" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="0B1B5893" w14:textId="51941425" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73169E5E" wp14:editId="31C79B0D">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="789682726" name="Picture 43"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 12"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Most of the time</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CFB0D48" w14:textId="00EBFA3D" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="3321C649" w14:textId="0473A5DE" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45C67FCC" wp14:editId="161D7DE6">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2092197284" name="Picture 42"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 13"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Occasionally</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66394278" w14:textId="03562934" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="31C0B1EA" w14:textId="26C0106A" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B21947E" wp14:editId="0099C8FC">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="313342108" name="Picture 41"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 14"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Hardly ever</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB7E217" w14:textId="27EAB3BE" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="48763E37" w14:textId="62D01F31" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="024A8862" wp14:editId="3C56A3A1">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="964735766" name="Picture 40"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 15"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Never</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="526966CB" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="7B3DA682" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7C973493" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="532BB68A" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8630"/>
               <w:gridCol w:w="5"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="0C297833" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="3937D681" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4000" w:type="pct"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="068A0343" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="684F7C39" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="10080" w:type="dxa"/>
                     <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     <w:tblDescription w:val=""/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="10080"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7B2A609E" w14:textId="77777777" w:rsidTr="0014200D">
+                  <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="20F839F9" w14:textId="77777777" w:rsidTr="00357EBA">
                     <w:trPr>
                       <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="10080" w:type="dxa"/>
                         <w:hideMark/>
                       </w:tcPr>
-                      <w:p w14:paraId="77ABCC32" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                      <w:p w14:paraId="4C5D77F7" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                         <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="002E57CD">
+                        <w:r w:rsidRPr="00394D8A">
                           <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
                           </w:rPr>
                           <w:lastRenderedPageBreak/>
-                          <w:t>D</w:t>
-[...29 lines deleted...]
-                          <w:t xml:space="preserve"> demonstrate the highest standards of ethics and integrity in his/her work and professional interactions?</w:t>
+                          <w:t>Did the IPSA Holder demonstrate the highest standards of ethics and integrity in his/her work and professional interactions?</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="14C59679" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                      <w:p w14:paraId="38D00FBB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="23C9843D" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="6DD4D268" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1000" w:type="pct"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="04E2CEF0" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="1898CE87" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2DF4FA0B" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+          <w:p w14:paraId="2E2CD4F4" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A2956B5" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+          <w:p w14:paraId="08F25010" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4317"/>
               <w:gridCol w:w="4318"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4F8FD5F6" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="4D482FDD" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2500" w:type="pct"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0EF02803" w14:textId="77671BDF" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="52F62ADC" w14:textId="70FE2F5B" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="005ECC95" wp14:editId="237C420A">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="816119990" name="Picture 39"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 16"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Always</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2E3BAECB" w14:textId="226C4AF9" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="48D72AD7" w14:textId="7EE83B75" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FDB0D5A" wp14:editId="1B149015">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="824179012" name="Picture 38"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 17"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Most of the time</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="42AD61F6" w14:textId="372A1073" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="019349AF" w14:textId="3878FDC1" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="219C2064" wp14:editId="28F0C9C3">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1940456676" name="Picture 37"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 18"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Occasionally</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1093E766" w14:textId="5840DE05" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="0A7E6E4F" w14:textId="4F2695D9" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D9358B8" wp14:editId="4D624CBC">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="198279259" name="Picture 36"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 19"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Hardly ever</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1520DD0B" w14:textId="548B175C" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="2F5A74DD" w14:textId="0E575821" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18BF741F" wp14:editId="45F97702">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="197079723" name="Picture 35"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 20"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Never</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2500" w:type="pct"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="28CCB02F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="3C420F0D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5C1024DE" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="6561140A" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8630"/>
               <w:gridCol w:w="5"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="6423EF66" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="110AFF62" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4000" w:type="pct"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="72634511" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="584AACE8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="10350" w:type="dxa"/>
                     <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     <w:tblDescription w:val=""/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="10350"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00A453E5" w:rsidRPr="00ED631C" w14:paraId="52770F0D" w14:textId="77777777" w:rsidTr="0014200D">
+                  <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="559CBB5A" w14:textId="77777777" w:rsidTr="00357EBA">
                     <w:trPr>
                       <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="10350" w:type="dxa"/>
                         <w:hideMark/>
                       </w:tcPr>
-                      <w:p w14:paraId="655D9702" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                      <w:p w14:paraId="43D821FD" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                         <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidRPr="00394D8A">
                           <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
                           </w:rPr>
-                          <w:t>Did</w:t>
-[...29 lines deleted...]
-                          <w:t>?</w:t>
+                          <w:t>Did the IPSA Holder demonstrate capabilities and performance beyond those required in the current role and level?</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7B1E490A" w14:textId="77777777" w:rsidTr="0014200D">
+                  <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="53A7DB7F" w14:textId="77777777" w:rsidTr="00357EBA">
                     <w:trPr>
                       <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="10350" w:type="dxa"/>
                       </w:tcPr>
-                      <w:p w14:paraId="3C895212" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                      <w:p w14:paraId="78CC60BB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                         <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="53E4EFEE" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="699C70D3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1000" w:type="pct"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="10D55B80" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="31A138C1" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="51A41B35" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+          <w:p w14:paraId="6DF42013" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4317"/>
               <w:gridCol w:w="4318"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4FDC0860" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="717A8044" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2500" w:type="pct"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1FB4A376" w14:textId="707101C9" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="497F7210" w14:textId="53681651" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03D684AF" wp14:editId="23F39A02">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1955631458" name="Picture 34"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 21"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Always</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6FEFAC39" w14:textId="47CAC1EE" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="39479EB6" w14:textId="4A45CF47" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57ACE29F" wp14:editId="2432C1E9">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1019168377" name="Picture 33"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 22"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Most of the time</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="58AEF60D" w14:textId="6B035CFC" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="0BA0903A" w14:textId="47BC7D7D" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E7EDEAE" wp14:editId="0B89FD06">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1707824892" name="Picture 32"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 23"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Occasionally</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4B222790" w14:textId="747BF521" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="29C9A7F6" w14:textId="089F1018" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="043188CA" wp14:editId="28881BCB">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="2018074708" name="Picture 31"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 24"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Hardly ever</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7854AD27" w14:textId="589E2CF2" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                    </w:object>
+                <w:p w14:paraId="383D4642" w14:textId="0355A743" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B595D1C" wp14:editId="0BE8F6ED">
+                        <wp:extent cx="213360" cy="175260"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1243473345" name="Picture 30"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 25"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="213360" cy="175260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
                     <w:t>Never</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2500" w:type="pct"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6383BC4F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="21BD2D2B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="473A375F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0397B302" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8635"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="330DEDAA" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="64301FD9" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1F6B11F4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="6DBB0268" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Does the </w:t>
-[...11 lines deleted...]
-                    <w:t xml:space="preserve"> have development needs to be fully successful in the current role?</w:t>
+                    <w:t>Does the IPSA Holder have development needs to be fully successful in the current role?</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="699C7A55" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="3A582FD7" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="386363FB" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="2542B262" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57FF6A20" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0AC21852" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FC8DB45" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="4F06A12D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="2549C56B" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="5713BE83" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6790C73F" w14:textId="48762E28" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="4C621B68" w14:textId="41AE762C" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E55F010" wp14:editId="79796898">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="43895328" name="Picture 29"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 26"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Yes, many</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3838AC48" w14:textId="47122DBD" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="6AC2395F" w14:textId="01313342" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31E75714" wp14:editId="53E13168">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="646229588" name="Picture 28"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 27"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Some</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71360B50" w14:textId="1F36053E" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="381FF47D" w14:textId="04671495" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="130455C3" wp14:editId="05DCD86A">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="509305245" name="Picture 27"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 28"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="415CEF01" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="3CF3265E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="61FB4D53" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="22F821C4" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A275B5C" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="2B8083AE" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4853"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="62A1564E" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="009ACAF7" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="72E8A8D1" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="7C4866C0" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Is the </w:t>
-[...11 lines deleted...]
-                    <w:t xml:space="preserve"> at risk of low performance? </w:t>
+                    <w:t xml:space="preserve">Is the IPSA Holder at risk of low performance? </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="51A6955C" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="53ED5871" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6278DC41" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="4D6918E8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7EBCCBE6" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="5366DC63" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BE742D2" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="2C21AD0A" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00D25D98" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="24341A78" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="14E1C81F" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="1B224D83" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="215D4E09" w14:textId="0BE40826" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="7DE84542" w14:textId="6F53B83B" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="285AD5DC" wp14:editId="3344BEAD">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1306784160" name="Picture 26"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 29"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1387837E" w14:textId="1D88281C" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="52B5E2BF" w14:textId="3558B521" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FCB1F5B" wp14:editId="38447567">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1658073762" name="Picture 25"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 30"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
-[...3 lines deleted...]
-              <w:t>what</w:t>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Somewhat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50CC3E0B" w14:textId="0BD8102A" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="26C89746" w14:textId="32329907" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E7EB601" wp14:editId="5BDFC26C">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="167659151" name="Picture 24"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 31"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46751635" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="786022C1" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="1F45D6D5" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="768BC3CE" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34C71113" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-          <w:p w14:paraId="53E6C823" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0E0456C3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578124D8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="2A4FEC5A" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="53306446" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5798D66F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="106F608B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">FOR </w:t>
-[...23 lines deleted...]
-                    <w:t xml:space="preserve">: </w:t>
+                    <w:t xml:space="preserve">FOR PERSONNEL IN SUPERVISORY ROLES (additional question): </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1D67337F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="1BD76175" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="5000" w:type="pct"/>
                     <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     <w:tblDescription w:val=""/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="5530"/>
                     <w:gridCol w:w="1382"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="2C349F00" w14:textId="77777777" w:rsidTr="0014200D">
+                  <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="28130B6F" w14:textId="77777777" w:rsidTr="00357EBA">
                     <w:trPr>
                       <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4000" w:type="pct"/>
                         <w:vAlign w:val="bottom"/>
                         <w:hideMark/>
                       </w:tcPr>
-                      <w:p w14:paraId="1B2F5A71" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                      <w:p w14:paraId="30C27862" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblW w:w="0" w:type="auto"/>
                           <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           <w:tblCellMar>
                             <w:left w:w="0" w:type="dxa"/>
                             <w:right w:w="0" w:type="dxa"/>
                           </w:tblCellMar>
                           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                           <w:tblDescription w:val=""/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="5530"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="51B84C60" w14:textId="77777777" w:rsidTr="0014200D">
+                        <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="69E889D2" w14:textId="77777777" w:rsidTr="00357EBA">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="0" w:type="auto"/>
                               <w:hideMark/>
                             </w:tcPr>
-                            <w:p w14:paraId="02AD6996" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                            <w:p w14:paraId="2F9107E4" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                               <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
+                                  <w:kern w:val="0"/>
+                                  <w14:ligatures w14:val="none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r>
+                              <w:r w:rsidRPr="00394D8A">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
+                                  <w:kern w:val="0"/>
+                                  <w14:ligatures w14:val="none"/>
                                 </w:rPr>
-                                <w:t>Was</w:t>
-[...17 lines deleted...]
-                                <w:t xml:space="preserve"> successful in managing their team? (reflect on the criteria in the mandatory Effective People Management goal)</w:t>
+                                <w:t>Was the IPSA Holder successful in managing their team? (reflect on the criteria in the mandatory Effective People Management goal)</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="6BA27A37" w14:textId="77777777" w:rsidTr="0014200D">
+                        <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="1D9F55AB" w14:textId="77777777" w:rsidTr="00357EBA">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="0" w:type="auto"/>
                             </w:tcPr>
-                            <w:p w14:paraId="2656D127" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                            <w:p w14:paraId="18FC2EE2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                               <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:b/>
+                                  <w:kern w:val="0"/>
+                                  <w14:ligatures w14:val="none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                         </w:tr>
                       </w:tbl>
-                      <w:p w14:paraId="533780E6" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                      <w:p w14:paraId="04A63221" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1000" w:type="pct"/>
                         <w:vAlign w:val="bottom"/>
                         <w:hideMark/>
                       </w:tcPr>
-                      <w:p w14:paraId="1358C735" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-[...1 lines deleted...]
-                      <w:p w14:paraId="371B450C" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                      <w:p w14:paraId="76DDC785" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="353C279D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="5FC873E5" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="79C47AF8" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="7DAA62BC" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:vanish/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="5000" w:type="pct"/>
                     <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     <w:tblDescription w:val=""/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="3456"/>
                     <w:gridCol w:w="3456"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5B9DA6BB" w14:textId="77777777" w:rsidTr="0014200D">
+                  <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="7DF808EA" w14:textId="77777777" w:rsidTr="00357EBA">
                     <w:trPr>
                       <w:tblCellSpacing w:w="0" w:type="dxa"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2500" w:type="pct"/>
                         <w:vAlign w:val="bottom"/>
                         <w:hideMark/>
                       </w:tcPr>
-                      <w:p w14:paraId="01AE703D" w14:textId="63B5A6B5" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                          </w:object>
+                      <w:p w14:paraId="0C9AB618" w14:textId="316BC836" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:noProof/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E193D4D" wp14:editId="4FD4CA90">
+                              <wp:extent cx="213360" cy="175260"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="1064953506" name="Picture 23"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 32"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId9">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="213360" cy="175260"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
                           <w:t>Always</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="1C147641" w14:textId="323670EA" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                          </w:object>
+                      <w:p w14:paraId="26486A7F" w14:textId="19F5B42B" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:noProof/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79516D0A" wp14:editId="74D13BF2">
+                              <wp:extent cx="213360" cy="175260"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="889538534" name="Picture 22"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 33"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId9">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="213360" cy="175260"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
                         </w:r>
-                        <w:r w:rsidRPr="002E57CD">
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
                           <w:t>Most of the time</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="580967E4" w14:textId="6D332AC4" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                          </w:object>
+                      <w:p w14:paraId="432A5152" w14:textId="129F734F" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:noProof/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D11012" wp14:editId="47152E56">
+                              <wp:extent cx="213360" cy="175260"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="1605558960" name="Picture 21"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 34"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId9">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="213360" cy="175260"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
                         </w:r>
-                        <w:r w:rsidRPr="002E57CD">
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
                           <w:t>Occasionally</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="7BE38338" w14:textId="2F8CF0D8" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-                        <w:r w:rsidRPr="002E57CD">
+                      <w:p w14:paraId="497E7FB2" w14:textId="61F59902" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:noProof/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
                           <w:lastRenderedPageBreak/>
-                          <w:object w:dxaOrig="1010" w:dyaOrig="2010" w14:anchorId="0D72452D">
-[...4 lines deleted...]
-                          </w:object>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46624AB2" wp14:editId="06CC2D61">
+                              <wp:extent cx="213360" cy="175260"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="15478103" name="Picture 20"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 35"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId9">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="213360" cy="175260"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
                         </w:r>
-                        <w:r w:rsidRPr="002E57CD">
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
                           <w:t>Hardly ever</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="622E030A" w14:textId="4CBBB02A" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-                          </w:object>
+                      <w:p w14:paraId="14F59F64" w14:textId="626157ED" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:noProof/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D8656E" wp14:editId="69F11FE4">
+                              <wp:extent cx="213360" cy="175260"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="2030599511" name="Picture 19"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 36"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId9">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="213360" cy="175260"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
                         </w:r>
-                        <w:r w:rsidRPr="002E57CD">
+                        <w:r w:rsidRPr="00394D8A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
                           <w:t>Never</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2500" w:type="pct"/>
                         <w:hideMark/>
                       </w:tcPr>
-                      <w:p w14:paraId="1A376EAD" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                      <w:p w14:paraId="2DF07CFF" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:kern w:val="0"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="4A124380" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="2F7B07BF" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="39B47119" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="1DE50547" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="3077"/>
                     </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t>Supervisor</w:t>
-[...29 lines deleted...]
-                    <w:t>:</w:t>
+                    <w:t>Supervisor comments on performance questionnaire (optional):</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5A639FA0" w14:textId="07377CD4" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="760834EE" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="788EAC7B" wp14:editId="0A656E3E">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC0C488" wp14:editId="57406F2B">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="margin">
                               <wp:posOffset>25400</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>55880</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="6115050" cy="565150"/>
                             <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                             <wp:wrapNone/>
                             <wp:docPr id="1" name="Text Box 1"/>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                                 <wps:wsp>
                                   <wps:cNvSpPr txBox="1"/>
                                   <wps:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="6115050" cy="565150"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:solidFill>
                                       <a:sysClr val="window" lastClr="FFFFFF"/>
                                     </a:solidFill>
                                     <a:ln w="6350">
                                       <a:solidFill>
                                         <a:prstClr val="black"/>
                                       </a:solidFill>
                                     </a:ln>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w14:paraId="6F69F17F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+                                      <w:p w14:paraId="5D1B3D87" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                                         <w:pPr>
                                           <w:jc w:val="center"/>
                                         </w:pPr>
                                       </w:p>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                     <a:prstTxWarp prst="textNoShape">
                                       <a:avLst/>
                                     </a:prstTxWarp>
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:shapetype w14:anchorId="788EAC7B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                          <v:shapetype w14:anchorId="2DC0C488" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                             <v:stroke joinstyle="miter"/>
                             <v:path gradientshapeok="t" o:connecttype="rect"/>
                           </v:shapetype>
-                          <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:2pt;margin-top:4.4pt;width:481.5pt;height:44.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNqcy0UQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+Nws0pCnKEtFEVJVQ&#10;EgmqnI3XG1b1elzbsEu/vs/ehdDQU1UOxp4Zv5l5frM3t22t2U45X5HJ+fBiwJkykorKvOT8+2r+&#10;4ZozH4QphCajcr5Xnt9O37+7aexEjWhDulCOAcT4SWNzvgnBTrLMy42qhb8gqwycJblaBBzdS1Y4&#10;0QC91tloMLjKGnKFdSSV97Ded04+TfhlqWR4LEuvAtM5R20hrS6t67hm0xsxeXHCbirZlyH+oYpa&#10;VAZJj1D3Igi2ddUZVF1JR57KcCGpzqgsK6lSD+hmOHjTzXIjrEq9gBxvjzT5/wcrH3ZPjlUF3o4z&#10;I2o80Uq1gX2hlg0jO431EwQtLcJCC3OM7O0exth0W7o6/qMdBj943h+5jWASxqvhcDwYwyXhG1+N&#10;cYow2ett63z4qqhmcZNzh7dLlIrdwocu9BASk3nSVTGvtE6Hvb/Tju0EnhnqKKjhTAsfYMz5PP36&#10;bH9c04Y1KO0jajmDjLmOmGst5I9zBFSvDZqIJHVkxF1o122idHQgak3FHvw56vTnrZxXgF+gwifh&#10;IDjwgiEKj1hKTaiJ+h1nG3K//maP8dABvJw1EHDO/c+tcAqNfzNQyOfh5WVUfDpcjj+NcHCnnvWp&#10;x2zrOwJ5UAGqS9sYH/RhWzqqnzFrs5gVLmEkcuc8HLZ3oRsrzKpUs1kKgsatCAuztDJCR44jrav2&#10;WTjbv3OAQh7oIHUxefPcXWy8aWi2DVRWSQuR547Vnn7MR1JTP8txAE/PKer1izP9DQAA//8DAFBL&#10;AwQUAAYACAAAACEAD65JFdoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uR&#10;uFEHhNo0xKkqJI4IEXqAm2svidt4HcVuGvr1bE/lNqNZzbwt15PvxIhDdIEUPMwzEEgmWEeNgu3n&#10;630OIiZNVneBUMEvRlhXs5tSFzac6APHOjWCSygWWkGbUl9IGU2LXsd56JE4+wmD14nt0Eg76BOX&#10;+04+ZtlCeu2IF1rd40uL5lAfvQJLX4HMt3s7O6qNW53f870Zlbq7nTbPIBJO6XoMF3xGh4qZduFI&#10;NopOwRN/khTkzM/parFkv2OxzEFWpfyPX/0BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;zanMtFECAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAD65JFdoAAAAGAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
+                          <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:2pt;margin-top:4.4pt;width:481.5pt;height:44.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2Q4xEOwIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT1g0HWIo2JUTJNQ&#10;W6md+hxyOTgtF2dJ4I79+n0JB2VlT9N4CHbsfLY/2ze5bWvNdsr5ikzO+1c9zpSRVFRmnfPvz4sP&#10;N5z5IEwhNBmV873y/Hb6/t2ksWM1oA3pQjkGEOPHjc35JgQ7zjIvN6oW/oqsMjCW5GoRoLp1VjjR&#10;AL3W2aDXu84acoV1JJX3uL07GPk04ZelkuGhLL0KTOccuYV0unSu4plNJ2K8dsJuKtmlIf4hi1pU&#10;BkFPUHciCLZ11QVUXUlHnspwJanOqCwrqVINqKbfe1PN00ZYlWoBOd6eaPL/D1be757so2Oh/UIt&#10;GhgJaawfe1zGetrS1fEfmTLYQeH+RJtqA5O4vO73R70RTBK20fUIWoTJXl9b58NXRTWLQs4d2pLY&#10;ErulDwfXo0sM5klXxaLSOil7P9eO7QQ6iMYX1HCmhQ+4zPki/bpofzzThjVI7SNyuYCMsU6YKy3k&#10;j0sEZK8NinglI0qhXbUdQysq9iDO0WGmvJWLCrhLpPYoHIYIhGAxwgOOUhOSoU7ibEPu19/uoz96&#10;CytnDYYy5/7nVjiFir8ZdP1zfziMU5yU4ejTAIo7t6zOLWZbzwms9bGCViYx+gd9FEtH9Qv2Zxaj&#10;wiSMROych6M4D4dVwf5JNZslJ8ytFWFpnqyM0JHcyOdz+yKc7RocMBr3dBxfMX7T54NvfGlotg1U&#10;VmkIIsEHVjveMfNpjLr9jEt1riev16/I9DcAAAD//wMAUEsDBBQABgAIAAAAIQAPrkkV2gAAAAYB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5G4UQeE2jTEqSokjggReoCbay+J23gd&#10;xW4a+vVsT+U2o1nNvC3Xk+/EiEN0gRQ8zDMQSCZYR42C7efrfQ4iJk1Wd4FQwS9GWFezm1IXNpzo&#10;A8c6NYJLKBZaQZtSX0gZTYtex3nokTj7CYPXie3QSDvoE5f7Tj5m2UJ67YgXWt3jS4vmUB+9Aktf&#10;gcy3ezs7qo1bnd/zvRmVurudNs8gEk7pegwXfEaHipl24Ug2ik7BE3+SFOTMz+lqsWS/Y7HMQVal&#10;/I9f/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2Q4xEOwIAAI0EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPrkkV2gAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                             <v:textbox>
                               <w:txbxContent>
-                                <w:p w14:paraId="6F69F17F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+                                <w:p w14:paraId="5D1B3D87" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                             <w10:wrap anchorx="margin"/>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3AEFAB45" w14:textId="4C69859C" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="33E37AE2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="178A505C" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="38EE03A6" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="3039882E" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="1E0EBF17" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2A2A0D60" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="36C58948" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="572AEF51" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0283B876" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="252BE03A" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="124830FB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="554F60FA" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="6AE3B6A3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6148281E" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="3CE26E58" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="3D498727" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="0B97ED44" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2837E3D0" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+          <w:p w14:paraId="55B00BCC" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D6FF6">
-              <w:rPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D6FF6">
-              <w:rPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D6FF6">
-              <w:rPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
+                <w:kern w:val="0"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> questionnaire</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Competencies questionnaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="032B5F09" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="5DC1652D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7B6AFF6F" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="1EC39CAD" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="31E97FC9" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="5F5367E8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Application of Technical Competencies: Evidence that relevant technical knowledge and skills are </w:t>
-[...35 lines deleted...]
-                    <w:t>requirements of the job</w:t>
+                    <w:t>Application of Technical Competencies: Evidence that relevant technical knowledge and skills are applied effectively in fulfilling the requirements of the job</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="65D81F9B" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="1DC61317" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2F416922" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="52D70ABB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="52D64D78" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="515E4C2C" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0266D016" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="299D1E16" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="2B8F12CF" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="7E9AB35D" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48D2AE9F" w14:textId="36FFF6C7" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="5E75F0D0" w14:textId="3B932620" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FB813D6" wp14:editId="0530C8C7">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="804825242" name="Picture 18"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 37"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency above the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5581F73B" w14:textId="0016CAFD" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="6DA454B8" w14:textId="3FB66A4C" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33DDE1A5" wp14:editId="0C01E4E2">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1522127820" name="Picture 17"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 38"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency at the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75F67ABB" w14:textId="32ADBB1A" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="54530C08" w14:textId="15C5E822" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="622635CE" wp14:editId="67146DD1">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1317984853" name="Picture 16"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 39"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency below the level of the job</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BCF5225" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="11016C0C" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="246B75BD" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="0D50C703" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AD15FF9" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0FE00108" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7FFA5AF4" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="16A78FBE" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3D5BA5F4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="1F944854" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Communication and Relations Management: Ability to listen, adapt, persuade and transform</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4AC84A4A" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="4429C9E6" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="42803043" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="35421B9B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="00D6CB75" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="12334610" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B48016C" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="54138E8E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49908902" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="6EEF875E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7D86F35A" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="7AF8E832" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48E4F827" w14:textId="560E4612" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="762913B6" w14:textId="3BFD1630" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EEB08E2" wp14:editId="7AFC4C03">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1746739376" name="Picture 15"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 40"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency above the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1310D5A0" w14:textId="23C6E5E7" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="20E622FB" w14:textId="44FB9D5F" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49C0B944" wp14:editId="0007C420">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="889198202" name="Picture 14"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 41"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency at the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E00C5B" w14:textId="62FFA856" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="37D8C662" w14:textId="4CABEA0F" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01904697" wp14:editId="53786447">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1230219441" name="Picture 13"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 42"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency below the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3946BF7F" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-          <w:p w14:paraId="6A2D4D11" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="123F7738" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27CD5C1D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F26E86" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0C5383EE" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="6425B617" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="5389802A" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5E2510A6" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="646FBBE6" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3D32BA62" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="39F0C2D8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Delivery: Ability to get things done while exercising good judgement</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4CECF557" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="5F51D1E8" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4EFCA258" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="2D8841D2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="398CEF9C" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="60EE8918" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED107D0" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="3A0E596D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15C77031" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="5D06B5BB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="2B3DC566" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="1BCCCE47" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F27C77E" w14:textId="44435F98" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="6576A50B" w14:textId="1DFAC4DD" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16F0BD04" wp14:editId="4EE40E05">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1897133965" name="Picture 12"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 43"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency above the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541CEF62" w14:textId="4661E279" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="13A6763C" w14:textId="52017806" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C8FF1BC" wp14:editId="5E933FBF">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="808813811" name="Picture 11"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 44"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency at the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75186ECC" w14:textId="095EB872" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="74128A1A" w14:textId="7DE8F940" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29398FE1" wp14:editId="31D61B7B">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="563306743" name="Picture 10"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 45"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency below the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455F6D0A" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-          <w:p w14:paraId="78E6E5E1" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="0648EB07" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="366D2E74" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D0DF35B" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="159BF9DA" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="224F931B" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="0AED65F2" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5615"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="270E7046" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="2772F2CB" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7BCA9DA3" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="1B124878" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Innovation: Ability to make new and useful ideas work</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="4BE67AB9" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="49FABF8D" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6FF60338" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+                <w:p w14:paraId="7FD92F5B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="63FEDCF4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="33936A0D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="436F5D00" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="395848CB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61CB3EEF" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="506CB25B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5D12F3F7" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="19C4330E" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D3A45A5" w14:textId="0246E920" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="750324CC" w14:textId="480C8F0D" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20516D04" wp14:editId="7FD5CC53">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1371005208" name="Picture 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 46"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency above the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F8E9738" w14:textId="270D1E9D" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="14A79ADA" w14:textId="055BEB5D" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ECFEC1C" wp14:editId="423EFC25">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1902797769" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 47"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency at the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C4C15BD" w14:textId="7613C612" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="7CEC50AB" w14:textId="2657F4A1" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A1D277" wp14:editId="58AAAA66">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1938543813" name="Picture 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 48"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency below the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DEAB7B1" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
-          <w:p w14:paraId="3095FECF" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="10DFA829" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F42E011" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055D0845" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="739AEEB3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="7000CD58" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="4B183350" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4907"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="42B476EF" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="43A00B6F" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3B262DB6" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="16E75477" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>Leadership: Ability to persuade others to follow</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="59323B30" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="493E1FD8" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2043842B" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="6DE36F9F" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="77158AE8" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="6F588FB0" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107EEAC2" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="338D3432" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69D2A400" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="7A755309" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="3B3888EF" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="6BCE6AEC" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50EA77BB" w14:textId="3C221BA1" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="01FF6B59" w14:textId="1B25247A" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1013EAD6" wp14:editId="0EB043C9">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2067369991" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 49"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency above the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E0011B5" w14:textId="46DBC82B" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="3EC5D82D" w14:textId="02836AF5" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6724D1C8" wp14:editId="7A008F39">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1092435432" name="Picture 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 50"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency at the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73B41F3F" w14:textId="0452C682" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-            <w:r w:rsidRPr="002E57CD">
+          <w:p w14:paraId="4702FB95" w14:textId="20D5A00F" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:object w:dxaOrig="1010" w:dyaOrig="2010" w14:anchorId="41C5BE20">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A90CEC9" wp14:editId="04E358E3">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="601394240" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 51"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency below the level of the job</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="601FB390" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="587A6DAD" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="55A39AEF" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="363017F0" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02EA08B4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="68E8E135" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               <w:tblDescription w:val=""/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6912"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="63A5B2E5" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="38BD9874" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7560" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="675C86A1" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="4914A9A9" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002E57CD">
+                  <w:r w:rsidRPr="00394D8A">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>People Management: Ability to improve performance and satisfaction</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5B1285B5" w14:textId="77777777" w:rsidTr="0014200D">
+            <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="5F3AFEE8" w14:textId="77777777" w:rsidTr="00357EBA">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7560" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66CCD4F4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
+                <w:p w14:paraId="5C8E6EBC" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                   <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:kern w:val="0"/>
+                      <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="70A04E43" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="7551F799" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50E7548E" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D"/>
+          <w:p w14:paraId="6494A94F" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="007BAA61" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="6E131CAA" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A453E5" w:rsidRPr="002E57CD" w14:paraId="5A3ACC2A" w14:textId="77777777" w:rsidTr="0014200D">
+      <w:tr w:rsidR="00394D8A" w:rsidRPr="00394D8A" w14:paraId="008EE489" w14:textId="77777777" w:rsidTr="00357EBA">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2343FFC4" w14:textId="50376494" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="6E3F94B9" w14:textId="5D992536" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7059A26C" wp14:editId="7E56A8DD">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1438298725" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 52"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency above the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B7C259" w14:textId="6F1FED64" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="18397DDD" w14:textId="2AD0F3DF" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B90C49" wp14:editId="58BB76FF">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1528061539" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 53"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency at the level of the job</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA77B87" w14:textId="2638E936" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="0014200D">
-[...6 lines deleted...]
-              </w:object>
+          <w:p w14:paraId="709E361D" w14:textId="2164ECCD" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B191A86" wp14:editId="7B91BF4D">
+                  <wp:extent cx="213360" cy="175260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1169873292" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 54"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="213360" cy="175260"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="002E57CD">
+            <w:r w:rsidRPr="00394D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proficiency below the level of the job</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CB73F73" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5"/>
-    <w:p w14:paraId="3D09F099" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="04E201C3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6A4CD6" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Supervisor</w:t>
-[...29 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Supervisor comments on competencies questionnaire (optional):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416004E9" w14:textId="46801ABD" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="22129F85" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E57CD">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B8E90DD" wp14:editId="2CC4A129">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DF5B5B0" wp14:editId="3647FE73">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="565150"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="565150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2983F5F9" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+                          <w:p w14:paraId="185D5B5D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3B8E90DD" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:3pt;width:481.5pt;height:44.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk7i5DUgIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x0TbcYdYosRYYB&#10;RVsgHXpWZLk2JouapMTOfv2e5CTt2p2G5aCIH3okH0lfXvWtZjvlfEOm4JPRmDNlJJWNeSr494fV&#10;h8+c+SBMKTQZVfC98vxq/v7dZWdzdUY16VI5BhDj884WvA7B5lnmZa1a4UdklYGxIteKANE9ZaUT&#10;HdBbnZ2NxxdZR660jqTyHtrrwcjnCb+qlAx3VeVVYLrgyC2k06VzE89sfinyJyds3chDGuIfsmhF&#10;YxD0BHUtgmBb17yBahvpyFMVRpLajKqqkSrVgGom41fVrGthVaoF5Hh7osn/P1h5u7t3rCkLPuPM&#10;iBYtelB9YF+oZ7PITmd9Dqe1hVvooUaXj3oPZSy6r1wb/1EOgx0870/cRjAJ5cVkMh1PYZKwTS+m&#10;kCJM9vzaOh++KmpZvBTcoXeJUrG78WFwPbrEYJ50U64arZOw90vt2E6gzZiOkjrOtPAByoKv0u8Q&#10;7Y9n2rAOqX1ELm8gY6wT5kYL+eMtArLXBkVEkgYy4i30mz5ReiJqQ+Ue/Dka5s9buWoAf4MM74XD&#10;wIEXLFG4w1FpQk50uHFWk/v1N330xxzAylmHAS64/7kVTqHwbwYTMpucn8eJT8L59NMZBPfSsnlp&#10;Mdt2SSBvgnW1Ml2jf9DHa+WofcSuLWJUmISRiF3wcLwuw7BW2FWpFovkhBm3ItyYtZUROnIcaX3o&#10;H4Wzhz4HTMgtHUdd5K/aPfjGl4YW20BVk2Yh8jyweqAf+5Gm6bDLcQFfysnr+Ysz/w0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhABFSmTbYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYCohqK3UnhMQRIQoHuGWJaQONUzVZV/brMSc4+VnPev5evV3CoGaako+McLkqQBHb6Dx3CK8v&#10;DxdrUCkbdmaITAjflGDbnJ7UpnLxwM80t7lTEsKpMgh9zmOldbI9BZNWcSQW7yNOwWRZp067yRwk&#10;PAz6qihKHYxn+dCbke57sl/tPiA4fots3/3j0XNr/eb4tP60M+L52XJ3CyrTkv+O4Rdf0KERpl3c&#10;s0tqQJAiGaGUIeamvBaxE3FTgG5q/Z+++QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk&#10;7i5DUgIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQARUpk22AAAAAUBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="5DF5B5B0" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:3pt;width:481.5pt;height:44.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUU6TQPgIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kTdcFcYqsRYYB&#10;RVsgHXpWZDk2JouapMTOfv2eFOdj7U7DclBIkXokH0lPb7pGs61yviaT8+HFgDNlJBW1Wef8+/Pi&#10;wzVnPghTCE1G5XynPL+ZvX83be1EjagiXSjHAGL8pLU5r0KwkyzzslKN8BdklYGxJNeIANWts8KJ&#10;FuiNzkaDwVXWkiusI6m8x+3d3shnCb8slQyPZelVYDrnyC2k06VzFc9sNhWTtRO2qmWfhviHLBpR&#10;GwQ9Qt2JINjG1W+gmlo68lSGC0lNRmVZS5VqQDXDwatqlpWwKtUCcrw90uT/H6x82C7tk2Oh+0Id&#10;GhgJaa2feFzGerrSNfEfmTLYQeHuSJvqApO4vBoOx4MxTBK28dUYWoTJTq+t8+GrooZFIecObUls&#10;ie29D3vXg0sM5knXxaLWOik7f6sd2wp0EI0vqOVMCx9wmfNF+vXR/nimDWuR2kfk8gYyxjpirrSQ&#10;P94iIHttUMSJjCiFbtWxujgjakXFDvw52o+Wt3JRA/4eGT4Jh1kCL9iP8Iij1IScqJc4q8j9+tt9&#10;9EeLYeWsxWzm3P/cCKdQ+DeD5n8eXl7GYU7K5fjTCIo7t6zOLWbT3BLIG2ITrUxi9A/6IJaOmhes&#10;0TxGhUkYidg5DwfxNuw3Bmso1XyenDC+VoR7s7QyQkeOI63P3Ytwtu9zwIQ80GGKxeRVu/e+8aWh&#10;+SZQWadZiDzvWe3px+inaerXNO7WuZ68Th+T2W8AAAD//wMAUEsDBBQABgAIAAAAIQARUpk22AAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWAqIait1J4TEESEKB7hliWkD&#10;jVM1WVf26zEnOPlZz3r+Xr1dwqBmmpKPjHC5KkAR2+g8dwivLw8Xa1ApG3ZmiEwI35Rg25ye1KZy&#10;8cDPNLe5UxLCqTIIfc5jpXWyPQWTVnEkFu8jTsFkWadOu8kcJDwM+qooSh2MZ/nQm5Hue7Jf7T4g&#10;OH6LbN/949Fza/3m+LT+tDPi+dlydwsq05L/juEXX9ChEaZd3LNLakCQIhmhlCHmprwWsRNxU4Bu&#10;av2fvvkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1FOk0D4CAACUBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEVKZNtgAAAAFAQAADwAAAAAA&#10;AAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2983F5F9" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+                    <w:p w14:paraId="185D5B5D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA924A1" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="3F7E6997" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42EF00FD" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="6FA58923" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6605D535" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="3C8B0843" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D1304B" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="3CC8D89E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SECTION II. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C365F26" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="002AFCEB" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CED0D99" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="00EC4C0E" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="0C357CD8" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC4C0E">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="x1a"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In this section,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2F636D" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="00EC4C0E" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="7B032A28" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E0612F5" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="00EC4C0E" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="437537E2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC4C0E">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on your review, indicate if the </w:t>
+        <w:t xml:space="preserve">Based on your review, indicate if the IPSA Holder’s performance was fully satisfactory or not fully satisfactory.  </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="02EDB14C" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7115DF3C" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="00EC4C0E" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="73B75C11" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC4C0E">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide more detailed comments on the </w:t>
+        <w:t xml:space="preserve">Provide more detailed comments on the IPSA Holder’s performance. Include clarifications, as needed, on your responses above. Mention any special achievements, impact, examples of exceptional work, or, on the contrary, examples of performance below expected standards. </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5C53DF81" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...27 lines deleted...]
-        <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07760433" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="18B234DA" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="appsboldfont"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E57CD">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rStyle w:val="appsboldfont"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overall </w:t>
-[...27 lines deleted...]
-        <w:t>omments</w:t>
+        <w:t>Overall assessment and comments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558BD717" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
-[...16 lines deleted...]
-    <w:p w14:paraId="70C780E4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="07A252A2" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7948D69B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3077"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00394D8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Manager (select one):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A8AE7A" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="7A5DFCA1" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523A5DB4" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="02B1A44D" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6FF6">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fully Satisfactory </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2429A500" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="007D6FF6" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="73F8E287" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6FF6">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ully satisfactory </w:t>
+        <w:t xml:space="preserve">Not fully satisfactory </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CABA5F9" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="2E175CF7" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="100B2B69" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="51564D51" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178D08A1" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="76E0F13E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3077"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E57CD">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Manager Comments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1890C5C8" w14:textId="0116EF3B" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="2E93C90B" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E57CD">
+      <w:r w:rsidRPr="00394D8A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67E46912" wp14:editId="603FECED">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02F94FA2" wp14:editId="3170A2C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="565150"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="565150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3164BF98" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+                          <w:p w14:paraId="5B407CB3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="67E46912" id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:11.5pt;width:481.5pt;height:44.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlV4baTwIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8Lws00BRliWgiqkoo&#10;iZRUORuvF1b1elzbsEt/fZ+9C0lDT1U5GM+H38y8mdmr67bWbK+cr8jkfDQYcqaMpKIym5x/f1p+&#10;uOTMB2EKocmonB+U59fz9++uGjtTY9qSLpRjADF+1ticb0Owsyzzcqtq4QdklYGxJFeLANFtssKJ&#10;Bui1zsbD4TRryBXWkVTeQ3vbGfk84ZelkuG+LL0KTOccuYV0unSu45nNr8Rs44TdVrJPQ/xDFrWo&#10;DIKeoG5FEGznqjOoupKOPJVhIKnOqCwrqVINqGY0fFPN41ZYlWoBOd6eaPL/D1be7R8cqwr0DvQY&#10;UaNHT6oN7Au1DCrw01g/g9ujhWNooYfvUe+hjGW3pavjPwpisAPqcGI3okkop6PRZDiBScI2mU4g&#10;RZjs5bV1PnxVVLN4yblD9xKpYr/yoXM9usRgnnRVLCutk3DwN9qxvUCjMR8FNZxp4QOUOV+mXx/t&#10;j2fasAapfUQuZ5Ax1glzrYX8cY6A7LVBEZGkjox4C+267ZlbU3EAcY660fNWLivgrpDag3CYNRCC&#10;/Qn3OEpNSIb6G2dbcr/+po/+GAFYOWswuzn3P3fCKVT8zWA4Po8uLgAbknAx+TSG4F5b1q8tZlff&#10;EFgbYVOtTNfoH/TxWjqqn7FmixgVJmEkYuc8HK83odsorKlUi0VywnhbEVbm0coIHcmNfD61z8LZ&#10;vsEBo3FHxykXszd97nzjS0OLXaCySkMQCe5Y7XnHaqQx6tc47t5rOXm9fGzmvwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAFhLLJPbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I+w+RJ3Fj&#10;6Yo0bV3TaZrEESEKB7hlidcGGqdqsq7s1+Od4GRb7+n5e+Vu8p0YcYgukILlIgOBZIJ11Ch4f3t6&#10;WIOISZPVXSBU8IMRdtXsrtSFDRd6xbFOjeAQioVW0KbUF1JG06LXcRF6JNZOYfA68Tk00g76wuG+&#10;k3mWraTXjvhDq3s8tGi+67NXYOkjkPl0z1dHtXGb68v6y4xK3c+n/RZEwin9meGGz+hQMdMxnMlG&#10;0SngIklB/siT1c3qthzZtswzkFUp//NXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDl&#10;V4baTwIAALQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBYSyyT2wAAAAcBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="02F94FA2" id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:11.5pt;width:481.5pt;height:44.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUgwV0PwIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xkTdYFdYqsRYYB&#10;QVsgHXpWZLkxJouapMTOfv2e5Hyt2WlYDgopUo/kI+mb27bWbKucr8jkfNDrc6aMpKIyrzn//jz/&#10;cM2ZD8IUQpNROd8pz2+n79/dNHaihrQmXSjHAGL8pLE5X4dgJ1nm5VrVwvfIKgNjSa4WAap7zQon&#10;GqDXOhv2++OsIVdYR1J5j9v7zsinCb8slQyPZelVYDrnyC2k06VzFc9seiMmr07YdSX3aYh/yKIW&#10;lUHQI9S9CIJtXHUBVVfSkacy9CTVGZVlJVWqAdUM+m+qWa6FVakWkOPtkSb//2Dlw3ZpnxwL7Rdq&#10;0cBISGP9xOMy1tOWro7/yJTBDgp3R9pUG5jE5XgwGPVHMEnYRuMRtAiTnV5b58NXRTWLQs4d2pLY&#10;EtuFD53rwSUG86SrYl5pnZSdv9OObQU6iMYX1HCmhQ+4zPk8/fbR/nimDWuQ2kfkcgEZYx0xV1rI&#10;H5cIyF4bFHEiI0qhXbWsKnI+PBC1omIH/hx1o+WtnFeAXyDDJ+EwS+AF+xEecZSakBPtJc7W5H79&#10;7T76o8WwctZgNnPuf26EUyj8m0HzPw+uruIwJ+Vq9GkIxZ1bVucWs6nvCOQNsIlWJjH6B30QS0f1&#10;C9ZoFqPCJIxE7JyHg3gXuo3BGko1myUnjK8VYWGWVkboyHGk9bl9Ec7u+xwwIQ90mGIxedPuzje+&#10;NDTbBCqrNAuR547VPf0Y/TRN+zWNu3WuJ6/Tx2T6GwAA//8DAFBLAwQUAAYACAAAACEAWEssk9sA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j7D5EncWPpijRtXdNpmsQRIQoHuGWJ&#10;1wYap2qyruzX453gZFvv6fl75W7ynRhxiC6QguUiA4FkgnXUKHh/e3pYg4hJk9VdIFTwgxF21eyu&#10;1IUNF3rFsU6N4BCKhVbQptQXUkbTotdxEXok1k5h8DrxOTTSDvrC4b6TeZatpNeO+EOrezy0aL7r&#10;s1dg6SOQ+XTPV0e1cZvry/rLjErdz6f9FkTCKf2Z4YbP6FAx0zGcyUbRKeAiSUH+yJPVzeq2HNm2&#10;zDOQVSn/81e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABSDBXQ/AgAAlAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhLLJPbAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAmQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3164BF98" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+                    <w:p w14:paraId="5B407CB3" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05005377" w14:textId="77777777" w:rsidR="00A453E5" w:rsidRPr="002E57CD" w:rsidRDefault="00A453E5" w:rsidP="00A453E5">
+    <w:p w14:paraId="769465A9" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5701285B" w14:textId="77777777" w:rsidR="00A94E3C" w:rsidRPr="00A453E5" w:rsidRDefault="00A94E3C" w:rsidP="00A453E5"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId73"/>
+    <w:p w14:paraId="360D0D37" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05826E9A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00394D8A">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59DC32D2" w14:textId="77777777" w:rsidR="00120117" w:rsidRDefault="00120117" w:rsidP="006A295A">
+    <w:p w14:paraId="0614573E" w14:textId="77777777" w:rsidR="00D45B16" w:rsidRDefault="00D45B16" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E8048FD" w14:textId="77777777" w:rsidR="00120117" w:rsidRDefault="00120117" w:rsidP="006A295A">
+    <w:p w14:paraId="6BC2E635" w14:textId="77777777" w:rsidR="00D45B16" w:rsidRDefault="00D45B16" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4150DD55" w14:textId="45332331" w:rsidR="00F820D3" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E7D5178" w14:textId="77777777" w:rsidR="00AD5C8B" w:rsidRDefault="00AD5C8B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF5D43">
+  </w:p>
+  <w:p w14:paraId="31C0A5F4" w14:textId="79C465AB" w:rsidR="00394D8A" w:rsidRPr="0002162D" w:rsidRDefault="00394D8A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0002162D">
+      <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0007215E">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0007215E">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="871878012"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
-        <w:date w:fullDate="2021-02-14T18:00:00Z">
+        <w:date w:fullDate="2021-02-15T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A453E5">
+        <w:r w:rsidRPr="0002162D">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>14/02/2021</w:t>
+          <w:t>15/02/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="0002162D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1741753060"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="0002162D">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="73533141" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FBD0E63" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59956F17" w14:textId="24BBA1DF" w:rsidR="00BF5D43" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+  <w:p w14:paraId="42DDE2E1" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRPr="00394D8A" w:rsidRDefault="00394D8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="588976823"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
-        <w:date w:fullDate="2021-02-14T18:00:00Z">
+        <w:date w:fullDate="2021-02-15T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A453E5">
-[...5 lines deleted...]
-          <w:t>14/02/2021</w:t>
+        <w:r w:rsidRPr="00394D8A">
+          <w:t>15/02/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00394D8A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="935481089"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00394D8A">
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EAADDAA" w14:textId="77777777" w:rsidR="00120117" w:rsidRDefault="00120117" w:rsidP="006A295A">
+    <w:p w14:paraId="2D01FEAB" w14:textId="77777777" w:rsidR="00D45B16" w:rsidRDefault="00D45B16" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB96711" w14:textId="77777777" w:rsidR="00120117" w:rsidRDefault="00120117" w:rsidP="006A295A">
+    <w:p w14:paraId="7FDECA89" w14:textId="77777777" w:rsidR="00D45B16" w:rsidRDefault="00D45B16" w:rsidP="00394D8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="12CA8DF1" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4920F36D" w14:textId="41745F6E" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="333333"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC9B88D" wp14:editId="37B9C400">
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Picture 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33ABB366" wp14:editId="5D0E1211">
+          <wp:extent cx="304800" cy="602377"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:docPr id="509158383" name="Picture 509158383"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="14306"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309317" cy="713491"/>
+                    <a:ext cx="308590" cy="609867"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FB40B86" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
+  <w:p w14:paraId="10276C40" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1FD6F694" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3512842E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA1187A" wp14:editId="7B34F069">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DC108B5" wp14:editId="0177E5F1">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14BE3C06" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
+  <w:p w14:paraId="2265970E" w14:textId="77777777" w:rsidR="00394D8A" w:rsidRDefault="00394D8A" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008F104A"/>
-[...846 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F1C296B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5096D9BC"/>
     <w:lvl w:ilvl="0" w:tplc="A79A4858">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -5606,697 +8563,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...645 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30EE4D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC68784E"/>
     <w:lvl w:ilvl="0" w:tplc="A7B8D292">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6338,1666 +8649,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1614 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7D26B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3850B75E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8039,3291 +8735,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...1273 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="1" w16cid:durableId="1210259966">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...14 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="2" w16cid:durableId="1837302785">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="3" w16cid:durableId="550461757">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...178 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00FF3C53"/>
+    <w:rsidRoot w:val="00394D8A"/>
+    <w:rsid w:val="0002162D"/>
+    <w:rsid w:val="000C02AD"/>
+    <w:rsid w:val="002F2EAF"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rsid w:val="00405907"/>
+    <w:rsid w:val="00AD5C8B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D45B16"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E33D9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18ABF5AB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F7173E27-DD42-4A04-B125-DB1869A1851E}"/>
+  <w14:docId w14:val="661C4CAE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8ED6581B-7F26-4C3E-83A1-AF4E72C23894}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-      </w:rPr>
-[...1520 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11438,51 +8985,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11665,1110 +9212,966 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00394D8A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D6372B"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00394D8A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ohr/pmd/Shared%20Documents/PMD_UNDP_%20CORE_COMPETENCY_FRAMEWORK.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>869</Words>
-  <Characters>4956</Characters>
+  <Words>579</Words>
+  <Characters>3302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5814</CharactersWithSpaces>
+  <CharactersWithSpaces>3874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Esperanza M Garcia</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>