--- v0 (2025-10-10)
+++ v1 (2026-07-03)
@@ -1,76 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="137A405F" w14:textId="77777777" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="009E71D4" w:rsidP="00AC50A7">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="137A405F" w14:textId="1AB767A4" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="00161648" w:rsidP="00161648">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="090FCC5B" wp14:editId="3E1F875D">
+            <wp:extent cx="586438" cy="1192756"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="7620"/>
+            <wp:docPr id="207734914" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="596076" cy="1212360"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54044198" w14:textId="77777777" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="009E71D4" w:rsidP="00AC50A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42555031" w14:textId="77777777" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="009E71D4" w:rsidP="00AC50A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -225,61 +276,63 @@
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>éveloppement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214894DE" w14:textId="77777777" w:rsidR="00AC50A7" w:rsidRPr="003744E8" w:rsidRDefault="00AC50A7" w:rsidP="00AC50A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7883D333" w14:textId="77777777" w:rsidR="00AC50A7" w:rsidRPr="003744E8" w:rsidRDefault="00AC50A7" w:rsidP="00AC50A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -298,60 +351,73 @@
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744A4176" w14:textId="77777777" w:rsidR="00AC50A7" w:rsidRPr="003744E8" w:rsidRDefault="00AC50A7" w:rsidP="00AC50A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>sous le</w:t>
+        <w:t>sous</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBE4879" w14:textId="77777777" w:rsidR="00AC50A7" w:rsidRPr="003744E8" w:rsidRDefault="00AC50A7" w:rsidP="00AC50A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -378,131 +444,61 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EF267F" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EA4961F" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B20281C" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
-[...79 lines deleted...]
-    <w:p w14:paraId="30BCA606" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
+    <w:p w14:paraId="30BCA606" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450989C0" w14:textId="77777777" w:rsidR="00161648" w:rsidRPr="003744E8" w:rsidRDefault="00161648" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5039FBF6" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B83E6A8" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -620,138 +616,234 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1804F6FD" w14:textId="77777777" w:rsidR="003F5E42" w:rsidRPr="003744E8" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1183F6E5" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="00EB6268" w:rsidRDefault="003F5E42" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003744E8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EB6268">
+      <w:r w:rsidRPr="000D4D22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D4D22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Ce modèle d'accord est destiné à être utilisé avec une entité / entreprise dans le cadre de la politique Innovation Challenge</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Tout écart</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>Ce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modèle d'accord est destiné à être utilisé avec une entité / entreprise dans le cadre de la politique Innovation Challenge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA35E66" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="00F572AC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tout écart</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> par rapport au texte devra être effectué en consultation avec le Bureau juridique, le Bureau des services de gestion (LO / BMS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69332B" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2C69332B" w14:textId="77777777" w:rsidR="003100E5" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149A6F13" w14:textId="77777777" w:rsidR="00161648" w:rsidRDefault="00161648" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42330D19" w14:textId="3B8A52D2" w:rsidR="00161648" w:rsidRPr="003744E8" w:rsidRDefault="00161648" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44981ADB" wp14:editId="1A4B11DC">
+            <wp:extent cx="411480" cy="836909"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="1905"/>
+            <wp:docPr id="1049129327" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="416175" cy="846459"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5ADCB05E" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000A3837">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="7200" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Insérer la date</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F66E561" w14:textId="77777777" w:rsidR="000A3837" w:rsidRPr="003744E8" w:rsidRDefault="000A3837" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -794,67 +886,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792AD223" w14:textId="77777777" w:rsidR="000A3837" w:rsidRPr="003744E8" w:rsidRDefault="000A3837" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ACC89D0" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003744E8" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Réf</w:t>
       </w:r>
       <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> .: </w:t>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CFEF92" w14:textId="77777777" w:rsidR="000A3837" w:rsidRPr="003744E8" w:rsidRDefault="000A3837" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B266305" w14:textId="77777777" w:rsidR="000A3837" w:rsidRPr="003744E8" w:rsidRDefault="000A3837" w:rsidP="00BC2094">
@@ -1069,51 +1172,71 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B1AB13" w14:textId="77777777" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>1.1 L'Innovateur et le PNUD (ci-après dénommés conjointement les «Parties») conviennent d'être liés</w:t>
+        <w:t>1.1 L'Innovateur et le PNUD (ci-après dénommés conjointement les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>») conviennent d'être liés</w:t>
       </w:r>
       <w:r w:rsidR="009E71D4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ar les dispositions contenues dans les documents suivants, qui prévaudront sur </w:t>
       </w:r>
       <w:r w:rsidR="00836C6D" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -1258,52 +1381,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>) les e</w:t>
       </w:r>
       <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">xigences relatives aux projets financés </w:t>
       </w:r>
       <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>[insérer le nom de Innovation Challenge</w:t>
-      </w:r>
+        <w:t xml:space="preserve">[insérer le nom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de Innovation Challenge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>] [</w:t>
       </w:r>
       <w:r w:rsidR="003100E5" w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ou Termes de</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
@@ -1837,51 +1972,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>'accomplissement indépendant de ses objectifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D05F085" w14:textId="77777777" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="009E71D4" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E8D3D1" w14:textId="77777777" w:rsidR="00EA6260" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
+    <w:p w14:paraId="09ABB93E" w14:textId="0D49D8C1" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2.2 L'Innovateur est considéré comme ayant le statut juridique d'un entrepreneur indépendant vis</w:t>
       </w:r>
       <w:r w:rsidR="00EA6260" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -1992,165 +2127,94 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
       <w:r w:rsidR="00EA6260" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>es Nations Unies.</w:t>
       </w:r>
-    </w:p>
-[...70 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1BEE44FC" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="009E71D4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OBLIGATIONS DES PARTIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED939A3" w14:textId="77777777" w:rsidR="009E71D4" w:rsidRPr="003744E8" w:rsidRDefault="009E71D4" w:rsidP="009E71D4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E84DDA3" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
+    <w:p w14:paraId="0E84DDA3" w14:textId="558D5A7F" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3.1 L'Innovateur d</w:t>
       </w:r>
       <w:r w:rsidR="007449BD" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -2169,51 +2233,78 @@
       <w:r w:rsidR="009E71D4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r w:rsidR="007449BD" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>i-joint en</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annexe II (ci-après les «Services»), avec la diligence et l'efficacité voulues,</w:t>
+        <w:t xml:space="preserve"> annexe II (ci-après les</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7D25" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « Services</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>»), avec la diligence et l'efficacité voulues,</w:t>
       </w:r>
       <w:r w:rsidR="009E71D4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>t conformément au présent Accord. L'Innovateur fournira égalemen</w:t>
       </w:r>
       <w:r w:rsidR="007449BD" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -3552,51 +3643,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CFC62B2" w14:textId="3932FA73" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
       <w:r w:rsidR="00755A06" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Compte tenu</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la performance complète et satisfaisant</w:t>
       </w:r>
       <w:r w:rsidR="005A7A29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3616,60 +3706,80 @@
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ccord, le PNUD paiera l'Innovateur conformément au</w:t>
       </w:r>
       <w:r w:rsidR="00241A0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>x étapes de</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paiement du projet </w:t>
+        <w:t xml:space="preserve"> paiement du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projet </w:t>
       </w:r>
       <w:r w:rsidR="00241A0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> selon le </w:t>
+        <w:t xml:space="preserve"> selon</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00241A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Calendrier prévu </w:t>
       </w:r>
       <w:r w:rsidR="00755A06" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -4886,51 +4996,71 @@
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>es fonctionnaires, des employés, des agents, des agents, des sous-traitants et d'autres représentants (collectivement,</w:t>
       </w:r>
       <w:r w:rsidR="00483601" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e «personnel» de l'Innovateu</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>» de l'Innovateu</w:t>
       </w:r>
       <w:r w:rsidR="00483601" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>r), les dispositions suivantes seront applicables :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C1B8E9" w14:textId="77777777" w:rsidR="0042485C" w:rsidRPr="003744E8" w:rsidRDefault="0042485C" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DDFA83F" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="00483601">
       <w:pPr>
@@ -5206,9276 +5336,9348 @@
       <w:r w:rsidR="004C4256" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>é par l’Innovateur ou susceptible de l’être</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour effectuer</w:t>
       </w:r>
       <w:r w:rsidR="003F57CC" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es obligations découlant de l'Accord seront substantiellement identiques ou supérieures aux conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="003F57CC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e tout personnel proposé à l'origine par l'Innovateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD039B9" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384372E8" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9BFC23" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="0085305E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.3 Au choix et à la seule discrétion du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112473A1" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="0085305E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E74A1B5" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="002E5AC3" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.3.1 L</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es qualifications du personnel proposé par l'Innovateur (par exemple, un curriculum vitae)</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pourront être</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> examiné</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD avant que le personnel ne</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> démarre son accomplissement de </w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ses obligations</w:t>
+      </w:r>
       <w:r w:rsidR="003F57CC" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>n vertu de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6C7BC4" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD4CDF8" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5AC3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposé par l'Innovateur pour s'acquitter des obligations découlant de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être interviewé</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel qualifié ou par d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es fonctionnaires du PNUD avant </w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de démarrer ses fonctions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; et,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEE6CAD" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECBEA8F" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="002E5AC3" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.3.3 D</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans les cas où, conformément à l'article 5.3.1 ou 5.3.2 ci-dessus, le PNUD a</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>urait</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">examiné les qualifications </w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l'Innovateur, le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raisonnablement refuser d'accepter</w:t>
+      </w:r>
+      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>n tel personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF25540" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBD6845" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="004C4E1F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Les e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>xigences spécifiées dans l'Accord concernant le nombre ou les qualifications d</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel de l'Innovateur p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changer au cours de l'exécution de l'Accord. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucune </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75110" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odification ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75110" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être faite </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75110" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un avis écrit de la modification proposée et après</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4E1F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccord écrit </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75110" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>signé par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les Parties concernant ce changement, sous réserve de ce qui suit</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6355E7BF" w14:textId="77777777" w:rsidR="00E75110" w:rsidRPr="003744E8" w:rsidRDefault="00E75110" w:rsidP="004C4E1F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A86B91" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.4.1 Le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5AC3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à tout moment, demander, par écrit, le retrait ou le remplacement de tout personnel de l'Innovateur, cette demande ne </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5AC3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>devant pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être refusée</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manière déraisonnable par l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Innovateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65338A11" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054499B4" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="00BC5DFA" w:rsidP="00BC5DFA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.4.2 L</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e personnel d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’Innovateur chargé d'exécuter d</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es obligations en vert</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u de l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'accord ne pourra</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas être retiré ou remplacé sans le consentement écrit préalable d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PNUD, qui ne d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra pas s’y opposer</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manière déraisonnable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C9349B" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F3EA36" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.4.3 Le retrait ou le remplacement du personnel de l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00383F4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être effectué </w:t>
+      </w:r>
+      <w:r w:rsidR="00383F4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plus rapidement possible et </w:t>
+      </w:r>
+      <w:r w:rsidR="00383F4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de telle sorte que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la performance de</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>bligations découlant de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00383F4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne soit pas remise en question</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506CF388" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC7810B" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.4.4 Toutes les dépenses liées au retrait ou au remplacement du personnel de l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00405E2B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, dans tous les cas, être pris</w:t>
+      </w:r>
+      <w:r w:rsidR="00405E2B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en charge exclusivement par l'Innovateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AE7EA1" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3CB53D" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.5 Toute demande du PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00405E2B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en vue du retrait ou du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remplacement du personnel de l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e sera pas considéré</w:t>
+      </w:r>
+      <w:r w:rsidR="00661910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme une résiliation, en tout ou en partie, de l'Accord, et</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e PNUD n'assume</w:t>
+      </w:r>
+      <w:r w:rsidR="00405E2B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aucune responsabilité à l'égard de ce personnel retiré ou remplacé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4701BB54" w14:textId="77777777" w:rsidR="000C6871" w:rsidRPr="003744E8" w:rsidRDefault="000C6871" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287C5B03" w14:textId="77777777" w:rsidR="003100E5" w:rsidRPr="003744E8" w:rsidRDefault="003100E5" w:rsidP="000C6871">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une demande de retrait ou de remplacement du personnel de l'Innovateur n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e serait pas fondée</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ur la défaillance ou l'échec de la part de l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'acquitter de ses obligations c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>onformément à l'Accord, l'inconduite du personnel ou l'incapacité de</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e personnel travaill</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raisonnablement avec les fonctionnaires et le personnel du PNUD, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne sera pas responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>ladite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande de retrait ou</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6871" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>emplacement d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e son personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>entraine un quelconque</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retard </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la performance </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses obligations en vertu de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12184" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, directement causé par le retrait ou le remplacement dudit personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BC3F3B" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D29CAA" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00410AF3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucune des prévisions contenues dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>articles 5.2, 5.3 et 5.4, ci-dessus, ne d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être interprété</w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme créant des obligations</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>du côté</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour ce qui en est du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel de l'Innovateur chargé d'effectuer un travail</w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le cadre de l’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccord, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F830CD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ce personnel demeurant sous la seule responsabilité de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'Innovateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D1049D" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AAF996" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.6 L'Innovat</w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eur sera responsable d'exiger que tout le personnel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>assigné</w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par lui pour l’accomplissement des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligations découlant de la Convention et </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>susceptibles d’a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voir accès à un établissement </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ropriété du PNUD doi</w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3235E7AE" w14:textId="77777777" w:rsidR="00AF5102" w:rsidRPr="003744E8" w:rsidRDefault="00AF5102" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5905BF2C" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.6.1 subir ou se conformer aux exigences de filtrage de sécurité divulguées à l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ar le PNUD, y compris, mais sans s'y limiter, un examen de toute histoire criminelle</w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C83E755" w14:textId="77777777" w:rsidR="00AF5102" w:rsidRPr="003744E8" w:rsidRDefault="00AF5102" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4E7461" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6.2 dans les locaux du PNUD ou </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autres propriétés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD, </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>porter une identification permettant que les agents de sécurité du PNUD puissent les identifier et, en cas de retrait ou de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remplacement d'un </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>membre du personnel, ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lors de la fin ou de l'achèvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Accord, ce personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devra immédiatement restituer ladite </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identification au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PNUD pour </w:t>
+      </w:r>
+      <w:r w:rsidR="000130AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>annulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD3988A" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8F9DCE" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.7 Dans</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0D7F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le cas où un membre du personnel de l’Innovateur aurait fait l’objet d’une infraction autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B230F8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0D7F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>qu’une infraction de circulation mineure, l’Innovateur devra le communiquer dans un délai d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un jour ouvrable, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B230F8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par écrit, en décrivant les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>détails des accusat</w:t>
+      </w:r>
+      <w:r w:rsidR="00B230F8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ions alors connues et continuera à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informer le PNUD concernant tous</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es développements substantiels </w:t>
+      </w:r>
+      <w:r w:rsidR="00B230F8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sur</w:t>
+      </w:r>
+      <w:r w:rsidR="00410AF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la disposition de ces faits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A5C01A" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C77E3D" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00AF5102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5.8 Toutes les opérations de l'Innovateur, y compris, sans limitation, le stockage des équipements, des matériaux,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es fournitures et d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es pièces, dans les locaux du PNUD ou sur </w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>toute autre propriété appartenant au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD, se limite</w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux zones</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autorisées ou approuvées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD. Le personnel de l'Innovateur ne d</w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra ni entrer ni stocker ni éliminer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses équipements ou matériaux dans des domaines relevant du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sans l'autorisation </w:t>
+      </w:r>
+      <w:r w:rsidR="005743D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>préalable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3842A701" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700D97B8" w14:textId="77777777" w:rsidR="00957E29" w:rsidRPr="003744E8" w:rsidRDefault="00957E29" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54825D30" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6. ATTRIBUTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283DD148" w14:textId="77777777" w:rsidR="00AF5102" w:rsidRPr="003744E8" w:rsidRDefault="00AF5102" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66927EA3" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'Innovateur ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D26" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pourra ni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> céder </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D26" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transférer, ni faire transférer, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D26" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">immédiatement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="009657E8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2319" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la suite d'une reprise, d'une fusion, d'</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D26" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un changement de propriété ou de la prise de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contrôle d'entreprise ou d'un autre changement d'identité</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D26" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> caractère de l'Innovateur, le présent Contrat ou toute partie, partage ou intérêt. Une telle cession ou le transfert </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D26" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considéré comme "cause" en vertu de l'article 17 (Résiliation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1117FF" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BECB1DD" w14:textId="77777777" w:rsidR="00161648" w:rsidRPr="003744E8" w:rsidRDefault="00161648" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D250E1" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7. S</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2319" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>OUS-TRAITANCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267586E8" w14:textId="77777777" w:rsidR="00AF5102" w:rsidRPr="003744E8" w:rsidRDefault="00AF5102" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C52A7B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas où l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2319" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aurait besoin des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services de sous-traitants</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2319" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>acquitte</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des obligations découlant de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Accord, l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2319" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtenir </w:t>
+      </w:r>
+      <w:r w:rsidR="006B293F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la validation </w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">préalable et </w:t>
+      </w:r>
+      <w:r w:rsidR="006B293F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par écrit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD. Le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pourra, à sa seule discrétion, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">examiner les qualifications de tous </w:t>
+      </w:r>
+      <w:r w:rsidR="00410AF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les sous-traitants et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rejeter tout</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ous-traitant proposé que le PNUD estime</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait non qualifié pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remplir ses obligations</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vertu de l’Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. Le PNUD aura le droit d'exiger le retrait du sous-traitant du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans avoir à le justi</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fier. Un tel rejet ou demande de résiliation ne devra en aucun cas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, en soi, habiliter l'Innovateur à réclamer des retards dans l'exécution, ou à faire valoir</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une quelconque excuse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour la non-exécution, de l'une de ses obligations en vertu de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. L’Innovateur sera</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’unique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de tous les services et obligations assumés par</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses sous-traitants. Les termes d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e toute sous-traitance d</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evront se tenir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à, et d</w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evront être interprétés conformément aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termes et </w:t>
+      </w:r>
+      <w:r w:rsidR="003806AA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conditions de l'accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FB6CFF" w14:textId="77777777" w:rsidR="003806AA" w:rsidRPr="003744E8" w:rsidRDefault="003806AA" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03917B4F" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F344529" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8. ACHAT DE MARCHANDISES</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5102" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134E3055" w14:textId="77777777" w:rsidR="00AF5102" w:rsidRPr="003744E8" w:rsidRDefault="00AF5102" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A0D8DD" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans la mesure où cet accord implique</w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un achat de biens par l'innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en collaboration avec le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90220" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour ce qui en est des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fonds, en tout ou en partie, l'Innovateur exerce</w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le même devoir de diligence dans l'achat</w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es biens </w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>que s’il le faisait pour son propre compte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compte tenu des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éléments suivants</w:t>
+      </w:r>
+      <w:r w:rsidR="006137AE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAC61A9" w14:textId="77777777" w:rsidR="006137AE" w:rsidRPr="003744E8" w:rsidRDefault="006137AE" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722B8641" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Principes d'approvisionnement du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DA4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACA611B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00410AF3" w:rsidP="00410AF3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>) meilleur argent pour valeur</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DA4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FBF518" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00410AF3" w:rsidP="00410AF3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>) l'équité, l'intégrité et la transparence</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DA4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF65A9C" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00410AF3" w:rsidP="00410AF3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>) concurrence effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FED1B1" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BF1D90" w14:textId="77777777" w:rsidR="0064132A" w:rsidRPr="003744E8" w:rsidRDefault="0064132A" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DDE1DF" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9. INDEMNI</w:t>
+      </w:r>
+      <w:r w:rsidR="003F57CC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>TÉ</w:t>
+      </w:r>
+      <w:r w:rsidR="0064132A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F2093" w14:textId="77777777" w:rsidR="00AF5102" w:rsidRPr="003744E8" w:rsidRDefault="00AF5102" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0164D8" w14:textId="77777777" w:rsidR="005A3A4E" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="005A3A4E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.1 L'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="0064132A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evra </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>indemniser,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> défendre</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conserver et </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>protéger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à ses propres frais,</w:t>
+      </w:r>
+      <w:r w:rsidR="0064132A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e PNUD et ses fonctionnaires, agents et employés, de et contre tou</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procès, procédure, réclamation,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande, perte et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsabilité de toute nature </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>engagée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par un tiers contre le PNUD,</w:t>
+      </w:r>
+      <w:r w:rsidR="0064132A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compris, mais sans s'y limiter, tous les frais et dépens</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2751">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liés aux litiges, les honoraires d'avocat, le règlement</w:t>
+      </w:r>
+      <w:r w:rsidR="0064132A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aiements et dommages, fondés sur, résultant ou liés à</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2751">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F868A35" w14:textId="77777777" w:rsidR="0049459D" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="0064132A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>toute allégation ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>plainte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autour de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la possession ou l'utilisation par le PNUD d'un dispositif breveté,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">out matériel protégé par </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> droit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'auteur, ou tout autre produit, propriété ou service fourni ou</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utorisé au PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans le contexte de l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Accord, en totalité ou en partie, séparément</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u dans une combinaison envisagée par les spécifications publiées de l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autrement approuvé par l'Innovateur, constitu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une violation de</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A4E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>out droit de brevet, droit d'auteur, marque ou autre droit de propriété intellectuelle de tout tiers;</w:t>
+      </w:r>
+      <w:r w:rsidR="0064132A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17711662" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="0064132A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68745C48" w14:textId="77777777" w:rsidR="00C54ED3" w:rsidRPr="003744E8" w:rsidRDefault="00C54ED3" w:rsidP="0064132A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53051637" w14:textId="15E7CB17" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00C54ED3" w:rsidP="00C54ED3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">9.1.2 tout acte ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>omission de l'Innovateur, ou de tout sous-traitant ou de toute personne directe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indirectement employée</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par eux dans l'exécution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l'Accord, susceptible de donner lieu à une responsabilité légale d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute personne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autre que les Parties </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2298D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l’Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, y compris, sans s'y limiter, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es réclamations et la responsabilité sous la forme d'une demande de compensation des travailleurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05321094" w14:textId="77777777" w:rsidR="00C54ED3" w:rsidRPr="003744E8" w:rsidRDefault="00C54ED3" w:rsidP="00C54ED3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB2B403" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00C54ED3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.2 L'indemnité prévue à l'article 9.1 ci-dessus ne s</w:t>
+      </w:r>
+      <w:r w:rsidR="0049459D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">era pas </w:t>
+      </w:r>
+      <w:r w:rsidR="00901F16" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable dans les cas suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB0C46A" w14:textId="77777777" w:rsidR="00C54ED3" w:rsidRPr="003744E8" w:rsidRDefault="00C54ED3" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6BCA94" w14:textId="4ADA9226" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="0049459D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.2.1 Une réclamation d'infraction résultant de la conformité de l'Innovateur avec des informations spécifiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54ED3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es instructions écrites du PNUD indiquant une modification du cahier des</w:t>
+      </w:r>
+      <w:r w:rsidR="0049459D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charges pour les marchandises, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es biens, les matériaux, l'équipement ou les fournitures à utiliser ou à utiliser, ou à diriger une</w:t>
+      </w:r>
+      <w:r w:rsidR="0049459D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>xécution de l'Accord ou nécessitant l'utilisation de spécifications normalement utilisées</w:t>
+      </w:r>
+      <w:r w:rsidR="0049459D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ar l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00241A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="08479930" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="0049459D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.2.2 Une réclamation d'infraction résultant d'ajouts ou de m</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CFB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odifications de biens, propriétés, équipement de matériaux, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fournitures ou tous ses composants fournis </w:t>
+      </w:r>
+      <w:r w:rsidR="00080CFB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans le cadre de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accord </w:t>
+      </w:r>
+      <w:r w:rsidR="00080CFB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans le cas où</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD ou un autre parti agissant sous la direction du PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00080CFB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>auraient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fait</w:t>
+      </w:r>
+      <w:r w:rsidR="0049459D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00080CFB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>changements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCC7F02" w14:textId="77777777" w:rsidR="0049459D" w:rsidRPr="003744E8" w:rsidRDefault="0049459D" w:rsidP="004B71F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69314EE2" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="004B71F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.3 En plus des obligations d'indemnité énoncées dans cet article 9, l'Innovateur sera</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>bligé, à ses propres frais, de défendre le PNUD et ses fonctionnaires, agents et employés,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onformément à cet article 9, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contre toute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poursuite</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>procédure, réclamation et demande</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indépendamment du fait qu’ils</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>entraînent</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une perte ou une responsabilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AC282B" w14:textId="77777777" w:rsidR="00B81861" w:rsidRPr="003744E8" w:rsidRDefault="00B81861" w:rsidP="004B71F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8DBAF6" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="004B71F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.4 Le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'Innovateur au sujet de ces poursuites, procédures, réclamations, demandes, pertes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u la responsabilité dans un délai raisonnable aprè</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s avoir reçu un </w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>réavis réel</w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. L’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>innovateur aura le contrôle exclusif de la défense d'une telle poursuite, procédure, réclamation ou demande</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81861" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t de toutes les négociations en rapport avec le règlement ou le compromis, sauf </w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour ce qui en est de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou de la défense des privilèges et immunités du PNUD ou de toute question pour l</w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aquelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seul le PNUD lui-même </w:t>
+      </w:r>
+      <w:r w:rsidR="004B71F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorisé à affirmer et à maintenir. Le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7B1B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aura le droit d’être représenté, </w:t>
+      </w:r>
+      <w:r w:rsidR="00552DCA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par un conseil indépendant de son choix et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>à ses frais, dans une telle poursuite, procédure, réclamation ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7B1B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>emande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4A31D4" w14:textId="77777777" w:rsidR="00B81861" w:rsidRPr="003744E8" w:rsidRDefault="00B81861" w:rsidP="0049459D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F667047" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00320093" w:rsidP="00320093">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.5 Dans le cas où </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utiliserait </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des biens, des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>propriétés</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services fournis </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par l'Innovateur, en tout ou en partie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au cours de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute poursu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ite ou procédure, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t pour quelque raison que ce soit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait réclamé</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> temporairement ou définitivement, ou se révèle</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait être</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contraire à un brevet, droit d'auteur, marque de commerce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u un autre droit de propriété intellectuelle, ou en cas de règlement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>il serait réclamé</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, limité ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>interférerait avec</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, l'Innovateur, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>devra</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses frais et dépenses exclusifs,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et dans les plus brefs délais, soit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EE1A99" w14:textId="77777777" w:rsidR="00320093" w:rsidRPr="003744E8" w:rsidRDefault="00320093" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647F525F" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00A23979">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.5.1 procurer au PNUD le droit illimité de continuer à utiliser ces biens ou services</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourni</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0387EAD8" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00A23979">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9.5.2 remplacer ou modifier les Marchandises et / ou les Services fournis au PNUD, ou une partie de ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ux-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par un ou des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biens et / ou services équivalents ou supérieurs, ou une partie de ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ci, qui </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23979" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soient conformes ; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10491C44" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00C3455E" w:rsidP="00A23979">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">9.5.3 rembourser le </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le prix total payé par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celui-ci</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le droit d'avoir ou d'utiliser de tel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marchandises,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biens ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>services, ou une partie de ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ux-ci</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCE0E3B" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F04C9BE" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10. ASSURANCE ET RESPONSABILITÉ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BC75D5" w14:textId="77777777" w:rsidR="00C3455E" w:rsidRPr="003744E8" w:rsidRDefault="00C3455E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A01574D" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00C3455E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.1 L'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>remboursera le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toute </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>perte, destruction ou dommage enduré par un quelconque des biens ou des propriétés d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u PNUD causé par le personnel de l'Innovateur ou par l'un de ses sous-traitants ou de toute autre personne</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irecte ou indirectement employé</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par l'Innovateur ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'un de ses sous-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>traitants dans l’exécution de l'A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F069C" w14:textId="77777777" w:rsidR="00C3455E" w:rsidRPr="003744E8" w:rsidRDefault="00C3455E" w:rsidP="00C3455E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242D35C9" w14:textId="0A8C9106" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00C3455E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.2 Sauf disposition contraire de l'Accord, avant le début de l'exécution de tout</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e autre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligation</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dérivée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'Accord, et sous réserve des limites énoncées dans </w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Innovateur prend</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et maintiendra pendant toute la durée de l'Accord, pour tout</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>xtension de ce</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>lui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, et pour une période suivant une résiliation de l'accord raisonnablement</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001746D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">déquate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour faire face aux pertes</w:t>
+      </w:r>
+      <w:r w:rsidR="0087040E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757532D0" w14:textId="77777777" w:rsidR="00C3455E" w:rsidRPr="003744E8" w:rsidRDefault="00C3455E" w:rsidP="00C3455E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2B5641" w14:textId="4BF1A514" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="005349D2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>une police d’assurances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tous </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7A2C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>risques liés</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A80" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a propriété et à tout équipement utilis</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é pour l’e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>xécution de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1598C113" w14:textId="3CB42814" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00C3455E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A80" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>une police d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>assurance-accident du travail, ou son équivalent, ou l'assurance responsabilité civile de l'employeur,</w:t>
+      </w:r>
+      <w:r w:rsidR="005349D2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u son équivalent, en ce qui concerne le personnel de l'Innova</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A80" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>teur suffisant pour couvrir toute r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>éclamation pour</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A80" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7C4D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de dommages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, décès et invalidité, ou toute autre prestation devant être </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A80" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">légalement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>payée par la loi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3455E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le cadre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2033B7FE" w14:textId="77777777" w:rsidR="00ED39F4" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00ED39F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.2.3 assurance responsabilité civile </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un montant adéquat pour couvrir toutes les réclamations, y compris, mais sans s'y limiter, les demandes de décès et de </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dommages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corporel</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les produits et la responsabilité des opérations </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>endurées, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>erte</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou dommage</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la propriété, et blessures personnelles et pu</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>blicitaires découlant de ou liées au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rendement de l'Innovateur en vertu de l'Accord, y compris,  la responsabilité découl</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ant des actes ou omissions de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovateur, son personnel, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es agents ou invités, ou l'utilisation, lors de l'exécution de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccord, de tous les véhicules, bateaux, avions ou autres véhicules de transport et</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> équipements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, appartenant ou non à l'Innovateur; et,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2646B0" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00ED39F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.2.4 toute autre assurance convenue par écrit entre le PNUD et l</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0672CFB8" w14:textId="77777777" w:rsidR="00ED39F4" w:rsidRPr="003744E8" w:rsidRDefault="00ED39F4" w:rsidP="00ED39F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D976A08" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="001746D4" w:rsidP="00ED39F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.3 Les polices</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de responsabilité de l'Innovateur couvr</w:t>
+      </w:r>
+      <w:r w:rsidR="00261F2A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>iront</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également les sous-traitants et tous les coûts de défense et</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ontiendr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une clause standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00261F2A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "responsabilité croisée".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CBAAD8" w14:textId="77777777" w:rsidR="00261F2A" w:rsidRPr="003744E8" w:rsidRDefault="00261F2A" w:rsidP="00ED39F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0465F6B7" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="003F4B54">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.4 L'Innovateur reconnaît et accepte que le PNUD ne s</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>era</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas responsable de fournir</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001746D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>une quelconque</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> couverture en matière d’assurance vie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, santé, accident, voyage ou toute autre couverture d'assurance </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pouvant être</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nécessaire ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00261F2A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ouhaitable à l'égard de tout personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>effectuant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des services pour l'Innovateur dans le cadre de</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B68094" w14:textId="77777777" w:rsidR="00261F2A" w:rsidRPr="003744E8" w:rsidRDefault="00261F2A" w:rsidP="00ED39F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326F8D27" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.5 À l'excep</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4B54" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tion de l'assurance-accidents au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travail ou de tout programme d'auto-assurance mis à jour</w:t>
+      </w:r>
+      <w:r w:rsidR="00261F2A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r l'Innovateur et approuvé par le PNUD, le PNUD à sa seule </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>discrétion, aux fins de</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>atisfaire aux exigences de l'Innovateur en matière d'assurance en vertu de l'Accord,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es polices d'assurance requises en vertu de l'Accord d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evront </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C86CD68" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>inclure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD en tant qu'assureur supplémentaire en vertu des politiques de passif, y compris, le cas échéant,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>omme un avenant distinct en vertu de la politique</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A83107B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.5.2 inclure une renonciation à la subrogation des droits d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’assureur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'Innovateur contre</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711C28B4" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.5.3 prévoi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PNUD devra recevoir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un avis écrit d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’assureur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trente (30) jours </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au moins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avant toute annulation ou changement important d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> couverture</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2C67" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>et,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6052826A" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.5.4 inclure une disposition pour la réponse sur une base primaire et non contributive à l'égard de toute autre assurance qui pourrait être offerte au PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5862149E" w14:textId="77777777" w:rsidR="00EA6A9B" w:rsidRPr="003744E8" w:rsidRDefault="00EA6A9B" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BDD1C2" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.6 L'Innovateur sera responsable de </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2C67" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>prendre en charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tous les montants au sein de toute franchise politique ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rétention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E24C995" w14:textId="77777777" w:rsidR="00EA6A9B" w:rsidRPr="003744E8" w:rsidRDefault="00EA6A9B" w:rsidP="00EA6A9B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04562543" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="000F2C67" w:rsidP="000F2C67">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.7 Exception faite des p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rogramme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'auto-assurance mis en place par l'Innovateur et approuvé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our répondre aux exigences de l'Innovateur pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>maintenir</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'assurance en vertu de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Accord, l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contracter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'assurance avec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es assureurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réputés, jouissant d’une bonne situation financière</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et qui so</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ient</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acceptables </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>d’après le critère du</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD. Avant</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6A9B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le démarrage de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute obligation découlant de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'Accord, l'Innovateur fournira au</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en tant que preuve un certificat d'assurance ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toute autre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourrait r</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aisonnablement exig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>er et qui puisse prouver</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que l'Innovateur a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bel et bien </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">souscrit une assurance conformément </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exigences de l'Accord. Le PNUD se réserve le droit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de requérir par écrit de l’Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des copies de toute police d'assurance ou des descriptions de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'assurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintenus </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par l'Innovateur en vertu de l'Accord. Nonobstant le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dispositions de l'article 10.5.3, ci-dessus, l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>communiquera au plus vite au</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annulation ou modification importante de la couverture d'assurance requise en vertu de la convention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E01D6E" w14:textId="77777777" w:rsidR="000F2C67" w:rsidRPr="003744E8" w:rsidRDefault="000F2C67" w:rsidP="000F2C67">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD5F799" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="000F2C67">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.8 L'Innovateur reconnaît et accepte que ni l'obligation de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14E6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>résilier ni celle de maintenir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'assurance tel qu'indiqué dans</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14E6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la convention, ni le montant de ladite assurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14E6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compris, mais sans s'y limiter, toute franchise ou retenue s'y rapportant, d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14E6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evront être interprétées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme limitant la responsabilité de l'Innovateur découlant de ou en relation avec l'Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A88A57E" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37417E75" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB14E6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHARGES ET GAGES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669D245F" w14:textId="77777777" w:rsidR="00BB14E6" w:rsidRPr="003744E8" w:rsidRDefault="00BB14E6" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3589307F" w14:textId="4E5D0AF6" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L'Innovateur ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devra </w:t>
+      </w:r>
+      <w:r w:rsidR="005531D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> causer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autoriser</w:t>
+      </w:r>
+      <w:r w:rsidR="007D53A2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aucun dépôt dans un bureau public ou auprès du PNUD d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aucun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> privilège, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>gage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou autre charge</w:t>
+      </w:r>
+      <w:r w:rsidR="007D53A2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour cause d’un quelconque montant qui pourrait être dû à </w:t>
+      </w:r>
+      <w:r w:rsidR="00241A0E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’Innovateur pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tout travail effectué ou contre tout produit fourni ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es matériaux fournis en vertu de l'Accord, ou en raison de toute autre revendication ou demande contre</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovateur ou </w:t>
+      </w:r>
+      <w:r w:rsidR="007D53A2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contre le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1645C3" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507F2A92" w14:textId="77777777" w:rsidR="00E4308F" w:rsidRPr="003744E8" w:rsidRDefault="00E4308F" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3991100F" w14:textId="77777777" w:rsidR="00E4308F" w:rsidRPr="003744E8" w:rsidRDefault="00E4308F" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D21F44E" w14:textId="77777777" w:rsidR="00E4308F" w:rsidRPr="003744E8" w:rsidRDefault="00E4308F" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA61A8B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>12. ÉQUIPEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOURNI</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PAR LE PNUD À L'INNOVATEUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015527E8" w14:textId="77777777" w:rsidR="00E4308F" w:rsidRPr="003744E8" w:rsidRDefault="00E4308F" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE8A7DA" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="0080544E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tout</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matériel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou fourniture</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aurait</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fourni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans le cadre de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exécution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>des obligations</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> découlant de l'Accord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>devra être restitué</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au PNUD à la conclusion de l'Accord ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avant </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ce moment dans le cas où l’Innovateur n’en aurait plus besoin</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ces équipements devront être restitués </w:t>
+      </w:r>
+      <w:r w:rsidR="007D53A2" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>au PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le même état que lors</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de leur remise à</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Innovateur, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compte tenu de l’usure</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normale, l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>étant responsable de compenser le</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD pour les coûts réels de perte, dommage ou </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dégradation </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>endurés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par les équipements </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>au-delà de l'usure normale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7C355C" w14:textId="77777777" w:rsidR="00E4308F" w:rsidRPr="003744E8" w:rsidRDefault="00E4308F" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A17BD39" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC31364" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13. DROITS D'AUTEUR, BREVETS ET AUTRES DROITS DE PROPRIÉTÉ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4308F" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CBBB71" w14:textId="77777777" w:rsidR="0080544E" w:rsidRPr="003744E8" w:rsidRDefault="0080544E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E2CF44" w14:textId="650D14AA" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BB52FB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13.1 Sauf disposition contraire expresse</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et écrite contenue dans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Accord, le PNUD aura</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB52FB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tous les droits d</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e propriété intellectuelle et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autres droits de propriété, y compris, mais sans s'y limiter, les brevets,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>es obligations découlant de l'Accord seront substantiellement identiques ou supérieures aux conditions</w:t>
-[...65 lines deleted...]
-      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+        <w:t>es droits d'auteur et les marques,</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produits, les procédés, les inventions, les idées, le savoir-faire,</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou tout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document que l'Innovateur a</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>urait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> développé</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le PNUD dans le cadre de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accord et </w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une relation directe avec ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayant été </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produit ou préparé ou collecté </w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans le cadre de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Accord ou au cours de ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>lui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. L'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003744E8">
-[...124 lines deleted...]
-      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>econnaît et accepte que ces produits, documents et autres matériaux constituent des travaux</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1521" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
-[...195 lines deleted...]
-      <w:r w:rsidR="003100E5" w:rsidRPr="003744E8">
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">loués pour le PNUD. Nonobstant cette </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renonciation, le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>garantit par le présent Accord à l’Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une licence mondiale, non exclusive, non transférable et </w:t>
+      </w:r>
+      <w:r w:rsidR="0038734C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sans redevance pour utiliser la propriété intellectuelle ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autres droits de propriété découlant des activités de l'Innovateur en vertu d</w:t>
+      </w:r>
+      <w:r w:rsidR="00650155" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projet. L'expression</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « utilisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0085305E" w:rsidRPr="003744E8">
-[...8791 lines deleted...]
-        <w:t xml:space="preserve"> projet. L'expression «utilisation» désigne la possibilité d'utiliser, de reproduire, de sous-</w:t>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>» désigne la possibilité d'utiliser, de reproduire, de sous-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001150F6" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>licence</w:t>
       </w:r>
       <w:r w:rsidR="00836C67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -14996,11017 +15198,11172 @@
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>'innovateur en vertu de l'Accord ser</w:t>
       </w:r>
       <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ont de</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la propriété du </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003744E8">
+        <w:t xml:space="preserve"> la propriété du PNUD, ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mis à disposition pour</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisation ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>inspection par le PNUD à des moments raisonnables et dans des endroits raisonnables, ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ont </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>traité</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>onfidentiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>PNUD, ser</w:t>
+        <w:t xml:space="preserve">pourront être restitués </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>qu'aux fonctionnaires autorisés du PNUD à la fin des travaux</w:t>
       </w:r>
       <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ont</w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>n vertu de l'Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23635F1F" w14:textId="77777777" w:rsidR="00E4308F" w:rsidRPr="003744E8" w:rsidRDefault="00E4308F" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3644DBBD" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAEB356" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>14. PUBLICITÉ ET UTILISATION DU NOM, DE L'EMBLEME OU DU SCEAU OFFICIEL DU PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="003F57CC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>OU D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ES NATIONS UNIES</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B229D44" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F82E4B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00BE234C" w:rsidP="00BE234C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>14.1 L'Innovateur ne devra en aucun cas publiciser ni rendre publique sa relation contractuelle avec le PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>des fins commerciales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autres, ni ne pourra, de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quelque manière que ce soit, utiliser le nom, l'emblème ou le sceau officiel du PNUD ou des Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unies, ni</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une abréviation du nom du PNUD ou des Nations Unies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le cadre de son </w:t>
+      </w:r>
+      <w:r w:rsidR="00836C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activité </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en relation avec son</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprise ou autrement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sans avoir préalablement obtenu l’autorisation </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>écrite du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3114BF00" w14:textId="77777777" w:rsidR="00BE234C" w:rsidRPr="003744E8" w:rsidRDefault="00BE234C" w:rsidP="00BE234C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F02EFB" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BE234C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>14.2 L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Innovateur reconnaît qu'il connait bien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les idéaux et les objectifs du PNUD et </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>accepte q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ue son nom et son emblème n</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e pourront pas être associés à une quelconque</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause politique ou sectaire </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ni ne pourront être</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comme</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> d'une manière incompatible avec le statut, la réputation et la neutralité du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30470DB4" w14:textId="77777777" w:rsidR="00F06B56" w:rsidRPr="003744E8" w:rsidRDefault="00F06B56" w:rsidP="00BE234C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E586E9" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70756E49" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B56" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>CONFIDENTIALITÉ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DES DOCUMENTS ET DE L'INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00836C67">
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6414D7F6" w14:textId="77777777" w:rsidR="00F06B56" w:rsidRPr="003744E8" w:rsidRDefault="00F06B56" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EADD282" w14:textId="0EB171A5" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00BC43FF" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toute information ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>donnée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> étant</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considérée comme propriét</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é de l’une</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Parties ou qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> livrée ou divulguée par</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B56" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne partie </w:t>
+      </w:r>
+      <w:r w:rsidR="00161648" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(« divulgateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>») à l'autre partie («</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>bénéficiaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>») au cours de l'exécution de l'accord, qui est désigné</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme confidentiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00596EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ("Information"), </w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sera traitée de manière confidentielle par ladite</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B56" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Partie</w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme </w:t>
+      </w:r>
+      <w:r w:rsidR="00161648" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D718C69" w14:textId="77777777" w:rsidR="00F06B56" w:rsidRPr="003744E8" w:rsidRDefault="00F06B56" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4824610D" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00F06B56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.1 Le bénéficiaire d</w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC43FF" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ABFF72" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00F06B56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F739C71" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prendre les mêmes soins et précautions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour éviter </w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toute </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>divulgation, publication ou diffusion de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B56" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'information d</w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’autre Partie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qu'elle utilise</w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait pour protéger ses propres informations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qu'elle ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00016DA5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> souhaiterait pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divulguer, publier ou diffuser</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC43FF" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; et,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114587B3" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC43FF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.1.2 utiliser l'information du déclarant uniquement aux fins pour lesquelles elle a été divulguée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3373A031" w14:textId="77777777" w:rsidR="00BC43FF" w:rsidRPr="003744E8" w:rsidRDefault="00BC43FF" w:rsidP="00BC43FF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D53A2F" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Pour autant que le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bénéficiaire ait un accord écrit avec les personnes ou entités suivantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>xigeant qu'ils traitent les informations confiden</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tielles conformément à l'Accord et au contenu de l’a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rticle 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que voici</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, le destinataire p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divulguer des informations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10261ABB" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DC42F0" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.2.1 toute autre partie avec le consentement écrit préalable du déclarant</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; et,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D00C435" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617408FB" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.2.2 tout employé, fonctionnaire, repr</w:t>
+      </w:r>
+      <w:r w:rsidR="002A12F5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ésentant ou agent du B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>énéficiaire</w:t>
+      </w:r>
+      <w:r w:rsidR="002A12F5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pouvant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir besoin de c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>onnaître ces informations aux fins de l'exécution des obligat</w:t>
+      </w:r>
+      <w:r w:rsidR="002A12F5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ions découlant de la convention ; tout</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonctionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="002A12F5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employé, tout</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> représentant et agent de toute entité juridique qu'elle contrôle</w:t>
+      </w:r>
+      <w:r w:rsidR="002A12F5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rait, et qui auraient besoin d’avoir accès à </w:t>
+      </w:r>
+      <w:r w:rsidR="002A12F5" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ces renseignements au</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x fins de l'exécution </w:t>
+      </w:r>
+      <w:r w:rsidR="003A66B6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>des obligations découlant de l’Accord, pourvu que, à ces effets, une entité légale implique</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: une personne morale dans laquelle la partie possède</w:t>
+      </w:r>
+      <w:r w:rsidR="003A66B6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou contrôle</w:t>
+      </w:r>
+      <w:r w:rsidR="003A66B6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autrement, directe ou indirectement, plus de cinquante pour cent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(50%) des actions avec droit de vote; ou,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B897C52" w14:textId="77777777" w:rsidR="005334F1" w:rsidRPr="003744E8" w:rsidRDefault="005334F1" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2473284A" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.2.2.1 toute entité sur laquelle la Partie exerce</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7B48" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un contrôle de gestion efficace</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DD51D5" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759945FF" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.2.2.2 pour les Nations Unies, organe principal ou subsidiaire des Nations Unies établies conformément à la Charte des </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DEC" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Nations Unies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141F3DF4" w14:textId="77777777" w:rsidR="005B7B48" w:rsidRPr="003744E8" w:rsidRDefault="005B7B48" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9865ED" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="000C21B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.3 L'Innovateur p</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7B48" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divulguer des informations dans la mesure requise par la loi, pourvu que,</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7B48" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t sans renonciation aux privilèges et immunités des Nations Unies, l'Innovateur donne au PNUD un préavis suffisant d'une</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> telle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande de divulgation d'informations</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fin de permettre au PNUD d'avoir une possibilité raisonnable de prendre des mesures de protection ou</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'autres mesures appropriées avant qu'une telle divulgation ne s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e produise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8AF5FD" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300BA9ED" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="000C21B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.4 Le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divulguer des informations dans la mesure nécessaire conformément à la Charte des </w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Nations Unies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, ou en vertu des résolutions ou des règlements de l'Assemblée générale ou des règles</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>romulgué</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vertu de cel</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A82B9B8" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141BB2C5" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>15.5 Le bénéficiaire ne p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ourra pas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>empêcher la divulgation d</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nformations obtenues par le destinataire d'un tiers sans restriction</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la divulgation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par le divulgateur à un tiers</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21B7" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans aucune obligation de confidential</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ité, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>précédemment connue</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> destinataire, ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à tout moment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">développé par le destinataire </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>indépendamment de l’une quelconque des divulgations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A5EAC3" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492C0159" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00DB282A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.6 Ces obligations et restrictions de confidentialité </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>seront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vigueur pendant la durée de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccord, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sur toute l’extension de celui-ci et, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sauf disposition contraire</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’Accord, elle demeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">era en vigueur </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB282A" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>même après</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la résiliation de l'Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383C8A40" w14:textId="77777777" w:rsidR="00FE1DEC" w:rsidRPr="003744E8" w:rsidRDefault="00FE1DEC" w:rsidP="00FE1DEC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059087B4" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B2BEB0" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>16. FORCE MAJEURE</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; AUTRES CHANGEMENTS EN CONDITIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284A258E" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8F743B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="007D6971">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>En cas de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et dès que possible après la survenance d'une cause constituant la force</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> majeure, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a Partie concernée d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra en faire part et donner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des indications complètes par écrit à l'autre Partie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'une telle apparition ou cause si la Partie concernée est rendue incapable, en tout ou en</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partie, de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s'acquitter de ses obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ses responsabilités en vertu de l'Accord. L</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a Partie affectée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notifie</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également l'autre partie toute autre modification d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans les conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou l'apparition d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’un évènement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>qui interfère</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou menac</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>erait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'entraver</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’exé</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cution de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au plus tard dans</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE55DD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quinze (15) jours suivant la p</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>arution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cet avis de force majeure</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. En outre, en cas de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changement d</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans les co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nditions ou</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>événements, la Partie touchée d</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également présenter une déclaration à</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'autre Partie </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans laquelle elle valorisera l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es dépenses estimées qui seront probablement engagées pour la durée de </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ce c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hangement de condition ou cas de force majeure. Dès réception de l'avis ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>des avis requis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07BB3" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>n vertu de la présente, la Partie qui n</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e serait pas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>affectée par la survenance d'une cause constituant un cas de force majeure</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prendra les mesures qu'elle jugera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raisonnables ou nécessaires </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compte tenu des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> circonstances,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compris l'octroi à la Partie touchée d'une prolongation raisonnable du délai pour</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>emplir les obligations découlant de l'Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6AC562" w14:textId="77777777" w:rsidR="007D6971" w:rsidRPr="003744E8" w:rsidRDefault="007D6971" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04234B86" w14:textId="73B785DC" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="007D6971">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deviendrait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incapable, en tou</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t ou en partie, de remplir ses obligations et de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s'acquitter de ses responsabilités en vertu de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour cause de force majeure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, le PNUD aura le droit</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soit de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> résilier l'accord </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dans les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mêmes conditions et modalités que </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>les prévues par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'article 17, «</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Résiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exception faite du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délai de préavis </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>qui sera de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sept (7) jours </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>au lieu de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trente (30) jours. Dans tous les cas, le PNUD aura le droit de considérer l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incapable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de manière permanente</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de s'acquitter des obligations qui lui incombent </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en vertu de l'Accord dans le cas où l’Innovateur serait incapable de r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>emplir ses obligations, en tout ou en partie, en cas de force majeure</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour toute période excéd</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6971" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ant de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quatre-vingt-dix (90) jours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5914FE2A" w14:textId="77777777" w:rsidR="007D6971" w:rsidRPr="003744E8" w:rsidRDefault="007D6971" w:rsidP="007D6971">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15676ABA" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00CE5E02" w:rsidP="007D6971">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>16.3 Le cas de force majeure tel qu'utilisé ici désigne tout acte de nature imprévisible et irrésistible, tout acte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e guerre (déclarée ou non), invasion, révolution, insurrection, terrorisme ou tout autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cte de nature ou de force similaire, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour autant que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de tels actes découlent de causes indépendantes de la volonté</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t sans la faute ou la négligence de l'Innovateur. L'Innovateur reconnaît et accepte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour ce qui en est d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es ob</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ligations découlant de l'Accord que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evrait exécuter dans les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>domaines dans lesquels le PNUD serait en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>gagé, se prépare</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à s'engager ou à se</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> désengager, en matière d’o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pérations de maintien de la paix, humanitaires o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u similaires, tout retard déco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ulant de conditions sévères dans ces zones ou liées à celles-ci, ou à des incidents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es troubles civils survenant dans de telles zones, ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devront pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en soi, constituer un cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4E28" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de force majeure en vertu de l'A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B761067" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B60070D" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6D7B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RÉSILIATION </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFB4A12" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C559843" w14:textId="5DAED595" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="009754C1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6D7B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Les Parties pourront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> résilier l'Accord pour cause, en tout ou en partie, </w:t>
+      </w:r>
+      <w:r w:rsidR="009754C1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec un préavis écrit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trente (30) jours, à l'autre partie. L'ouverture de procédures de conciliation ou d'arbitrage </w:t>
+      </w:r>
+      <w:r w:rsidR="009754C1" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>onfidentiel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:t>onformément à l'article 18 «</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Règlement des différends</w:t>
+      </w:r>
+      <w:r w:rsidR="00161648">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>», ci-dessous, ne sera pas considéré comme un</w:t>
+      </w:r>
+      <w:r w:rsidR="009754C1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Cause" </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ni ne sera pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en soi une résiliation de l'Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABF28C4" w14:textId="77777777" w:rsidR="009754C1" w:rsidRPr="003744E8" w:rsidRDefault="009754C1" w:rsidP="009754C1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728BCCA7" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.2 Le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> résilier l'Accord à tout moment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le moyen d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e communication écrite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans tous les cas où le mandat du PNUD applicable à l'exécution de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u le financement du PNUD applicable à l'Accord </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réduit ou a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>urait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pris fin, que ce soit en</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tout ou en partie. Par ailleurs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sauf disposition contraire de l'Accord, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le PNU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>D p</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> résilier l'Accord sans</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devoir le justifier moyennant un préavis écrit à l’Innovateur de soixante (60) jours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7837209F" w14:textId="77777777" w:rsidR="009754C1" w:rsidRPr="003744E8" w:rsidRDefault="009754C1" w:rsidP="009754C1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EB5AA3" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.3 En cas de résiliation de l'Accord, dès réception de l'avis de résiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> émis par le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD, l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour autant que le PNUD n’indique aucune autre démarche dans son avis de résiliation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61010830" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>17.3.1 prendre des mesures immédiates pour exécuter les obligations découlant de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d'une manière rapide et ordonnée, et, ce faisant, réduire les dépenses </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA405B5" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="009D0DE1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.3.2 s'abstenir de prendre des engagements supplémentaires ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00606968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>additionnels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vertu de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compter de la date de réception de cette notification</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527BDCA6" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.3.3 ne place</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aucun autre sous-contrat ou commande pour des matériaux, des services ou des installations, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sauf dans le cas où l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e PNUD et l'Innovateur accepte</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>raient par écrit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de compléter une partie de l</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’accord qui n’aurait pas été</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> résilié</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CCBBB8" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="009D0DE1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.3.4 résilier tous les sous-contrats ou commandes dans la mesure où ils</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se rapportent à la partie de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Accord résilié</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4A85DD" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="009D0DE1" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.3.5 transférer l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a propriété</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et remettre au PNUD les pièces fabriquées ou non fabriquées, travail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s en cours</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, travaux achevés, fournitures et autres documents produits ou acquis pour la</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">portion de l’Accord résilié </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFE7195" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.3.6 livrer tous les plans, dessins, informations et autres </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>biens qui devraient être re</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mis au PNUD dans l’hypothèse de la </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pleine réalisation de l’Accord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62585C89" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.3.7 exécution complète du travail non résilié</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E2D3D3" w14:textId="3DACF95F" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.3.8 prendre toute autre mesure </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pouvant être nécessaire ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourrait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ordonner par écrit,</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vue de la m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>inimisation des pertes et la protection et la préservation de</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, et ne </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00D4301A" w:rsidRPr="003744E8">
+        <w:t xml:space="preserve"> bien</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tangibles ou intangibles, liés à l'accord qui </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seraient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en possession de</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Innovateur et dans le</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quel</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aurait pu rai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sonnablement prév</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>oir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'acquérir un</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA54BE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>intérêt</w:t>
+      </w:r>
+      <w:r w:rsidR="00241A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5409D" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AA54BE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.3.9 re</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0DE1" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>stituer au PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tous les fonds non utilisés le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEC7D5C" w14:textId="77777777" w:rsidR="00AA54BE" w:rsidRPr="003744E8" w:rsidRDefault="00AA54BE" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E92005A" w14:textId="0B4CD177" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00015353">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.4 En cas de résiliation de l'Accord, le PNUD a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B73" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le droit d'obteni</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B73" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r par écrit des informations raisonnables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'Innovateur concernant toutes les obligations exécutées ou en cours dans</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B73" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le cadre de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'Accord. En outre, le PNUD ne sera pas tenu de payer l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'exception des s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervices fournis au PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conformément aux exigences de l’Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>uniquement dans le cas où</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces services </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>auraient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> été commandés, demandés ou autrement prévus avant réception par l</w:t>
+      </w:r>
+      <w:r w:rsidR="00241A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avis de résiliation du PNUD ou avant l'arrivée </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ise en demeure de dénoncer le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62244393" w14:textId="77777777" w:rsidR="00F17B73" w:rsidRPr="003744E8" w:rsidRDefault="00F17B73" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2441582A" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00F17B73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.5 Le PNUD p</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ourra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sans préjudice de tout autre droit ou recours qui lui </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offert, mettre fin à</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B73" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sans </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aucun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">délai </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de préavis, dans le cas où </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DFFD19" w14:textId="77777777" w:rsidR="00015353" w:rsidRPr="003744E8" w:rsidRDefault="00015353" w:rsidP="00F17B73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FDB0FA" w14:textId="1D0C6706" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00F17B73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.5.1 l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déclaré en faillite, </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liquidé ou devien</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>drai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t insolvable ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aurait demandé un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moratoire ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait déclaré insolvable pour ce qui en est de ses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligations de paiement ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de remboursement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7B3B44" w14:textId="77777777" w:rsidR="00F17B73" w:rsidRPr="003744E8" w:rsidRDefault="00015353" w:rsidP="00015353">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.5.2 l'Innovateur serait déclaré en état de m</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oratoire ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ajournement</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déclaré insolvable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759D6E60" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00F17B73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.5.3 l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aurait engagé une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affectation </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bénéfice d'un ou plusieurs de ses créanciers</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A04E70" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00F17B73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17.5.4 un</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Administrateur serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nommé en raison de l'insolvabilité de </w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’Innovateur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EDF861" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00015353" w:rsidP="00F17B73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.5.5 l'Innovateur offr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irait</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un règlement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’amiable</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au lieu de la faillite ou de la mise sous séquestre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>; ou,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5E64F9" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00015353">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>17.5.6 Le PNUD détermine</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raisonnablement que l'Innovateur est devenu sujet à une </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>variation déterminante dans sa situation matérielle, ou endurerait une situation défavorable ses finances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>risquerait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'affecter</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>la c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>apacité de l'Innovateur d'exécuter l'une de ses obligations en vertu de l'Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13548617" w14:textId="77777777" w:rsidR="00015353" w:rsidRPr="003744E8" w:rsidRDefault="00015353" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA8EDE8" w14:textId="5FDB7E72" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00015353">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.6 Sauf disposition </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">légale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contraire, l'Innovateur sera tenu de compenser le PNUD pour tous </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les dommages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>et coûts, y compris, mais sans s'y limiter, tous les coûts engagés par le PNUD dans des</w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>non judiciaires, à la suite de l'un des événements spécifiés à l'article 17.5 ci-dessus, et</w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ésultant ou se rapportant à la résiliation de l'Accord, même si l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00161648" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait jugé</w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>n vertu de l'Accord.</w:t>
-[...29 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>n faillite ou bénéficie</w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'un moratoire ou d'un </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ajournement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>serait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déclaré insolvable. L'innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nformer immédiatement le PNUD de la survenance de l'un des événements spécifiés à l'article 17.5,</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00492435" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>i-dessus, et fournira au PNUD toute information pertinente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BBB70B" w14:textId="77777777" w:rsidR="00015353" w:rsidRPr="003744E8" w:rsidRDefault="00015353" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276A1211" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00015353">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.7 Les dispositions du présent article 17 ne portent pas atteinte aux autres droits ou recours </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>existant</w:t>
+      </w:r>
+      <w:r w:rsidR="00015353" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en vertu de l'Accord ou autrement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B43CD53" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6328B700" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003744E8">
+        <w:t>18. RÈGLEMENT DES DIFFÉRENDS</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>14. PUBLICITÉ ET UTILISATION DU NOM, DE L'EMBLEME OU DU SCEAU OFFICIEL DU PNUD</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F57CC" w:rsidRPr="003744E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0170A4" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4AFDCC" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00184F24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>18.1 RÈGLEMENT À L’AMIABLE</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: Les Parties d</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evront faire de leur mieux pour </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">régler de manière amiable </w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tout </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">litige, controverse ou réclamation découlant de l'Accord ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>la violation, la résiliation ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eur invalidité. </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où les Parties souhaiteraient</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtenir un tel règlement à l'amiable</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par le biais de la </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conciliation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celle-ci</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>se déroulera</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conformément aux règles de conciliation </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de la</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commission des Nations Unies pour le droit commerc</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ial international ("CNUDCI"), ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conformément à toute a</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>utr</w:t>
+      </w:r>
+      <w:r w:rsidR="00531661" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e procédure convenue entre les P</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>arties par écrit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF75A1F" w14:textId="77777777" w:rsidR="00184F24" w:rsidRPr="003744E8" w:rsidRDefault="00184F24" w:rsidP="00184F24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05491708" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00AE6C6C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>18.2 ARBITRAGE</w:t>
+      </w:r>
+      <w:r w:rsidR="003744E8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: Tout litige, controverse ou réclamation entre les Parties découlant de l</w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccord ou la violation, la résiliation ou l'invalidité de celui-ci, à moins qu'il ne soit réglé à l'amiable </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tel que décrit dans l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 18.1 ci-dessus, </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>une fois écoulés so</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ixante (60) jours </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la réception par </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’une des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003744E8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Parties d’une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande écrite pour un tel règl</w:t>
+      </w:r>
+      <w:r w:rsidR="00800A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ement à l'amiable, sera renvoyé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par l'une ou l'autre Partie à l'arbitrage </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onformément aux </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>règles d'arbitrage de la CNUDCI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. Les décisions d</w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tribunal arbitral se </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fonderont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les principes généraux du droit commercial international. </w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tribunal arbitral </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">habilité </w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ordonner la restitution ou la destruction de biens ou de tout biens, qu'ils soient tangibles ou intangibles, ou de toute information confidentielle fournie en vertu de</w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Accord, ordonner la résiliation de l'Accord ou ordonner toute autre protection</w:t>
+      </w:r>
+      <w:r w:rsidR="006946EB" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es mesures d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être prise en ce qui concerne les biens, les services ou tout autre bien, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tangible ou immatériel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, ou de toute information confidentielle fournie en vertu de l'Accord, comme</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pproprié, tout </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceci </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conformément à l'autorité du tribunal arbitral </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dérivée de l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'article 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(‘’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mesures provisoires") et </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l'article 34 ("Forme et effet de l'attribution") </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>des Règles d’Arbitrage de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNUDCI. Le tribunal arbitral n'a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ura en aucun cas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le pouvoir d'accorder des dommages-intérêts punitifs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00184F24" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>En outre, sauf disposition contraire expresse de l'A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccord, le tribunal arbitral ne pourra pas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>accorder des intérêts excédant le taux offert à Londres entre les banques</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">("LIBOR") </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en vigueur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, un tel intérêt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’étant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qu'un intérêt simple. Les parties</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tenues de respecter la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sentence arbitrale rendue à la suite d'un arbitrage </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6C6C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en tant que jugement définitif du litige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, controverse ou réclamation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6005311F" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423A5A56" w14:textId="77777777" w:rsidR="00800A0B" w:rsidRPr="003744E8" w:rsidRDefault="00800A0B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A87A8B" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>19. PRIVILÈGES ET IMMUNITÉS</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+      <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>OU D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003744E8">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01721685" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D68EA3" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Aucune disposition de l'Accord ou relative à ce</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>lui-ci ne sera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considérée comme une renonciation, expresse ou implicite, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Privilèges et immunités des Nations Unies, y compris </w:t>
+      </w:r>
+      <w:r w:rsidR="00800A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es organes subsidiaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122ABE0A" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC934CE" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ES NATIONS UNIES</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE234C" w:rsidRPr="003744E8">
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>20. EXEMPTION DE TAXE</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFB7048" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520F4725" w14:textId="7FD90BC5" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="001C7D38">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article II, section 7, de la Convention sur les </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Privilèges et I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mmunités des Nations Unies</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">révoit, entre autres, que l'Organisation des Nations Unies, y compris ses organes subsidiaires, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exempte du paiement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D38" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oute </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7C4D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>taxe directe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, à l'exception des redevances pour services publics et s</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>era</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exonérée</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du paiement des droits de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> douane</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, des r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>estrictions, droits et redevances de nature similaire à l'égard des articles importés ou exportés</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>our son usage officiel. Dans le cas où une autorité gouvernementale refuse</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rait </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de reconnaître l</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xemptions du PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>par rapports à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces taxes, restrictions, droits ou taxes, l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsulter immédiatement le PNUD pour déterminer </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>la procédure la plus adéquate à entreprendre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F29357D" w14:textId="77777777" w:rsidR="001C7D38" w:rsidRPr="003744E8" w:rsidRDefault="001C7D38" w:rsidP="001C7D38">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF5D2E0" w14:textId="028EBFF9" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>20.2 L'Innovateur autorise le PNUD à déduire des factures de l'Innovateur tout montant</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1461" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eprésentant ces taxes, droits ou </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>charges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, à moins que l'Innovateur n'ait consulté le PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vant le paiement de celui-ci et </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le PNUD a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, dans chaque cas, autorisé expressément</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et par écrit l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payer ces taxes, droits ou charges</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dans ce cas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'Innovateur fournira au PNUD des preuves écrites </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de ce que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le paiement de ces taxes, droits ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charges a été fait et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorisé de manière </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adéquate, le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PNUD d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evant alors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rembourser</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovateur pour les taxes, droits ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00161648" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>redevances ainsi autorisées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD et payés par l</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Innovateur sous protestation écrite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A7CCBE" w14:textId="77777777" w:rsidR="005A1461" w:rsidRPr="003744E8" w:rsidRDefault="005A1461" w:rsidP="005A1461">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7766680A" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>21. SÉCURITÉ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B229D44" w14:textId="77777777" w:rsidR="003F57CC" w:rsidRPr="003744E8" w:rsidRDefault="003F57CC" w:rsidP="00BC2094">
-[...11 lines deleted...]
-    <w:p w14:paraId="29F82E4B" w14:textId="77777777" w:rsidR="00CE5E02" w:rsidRPr="003744E8" w:rsidRDefault="00BE234C" w:rsidP="00BE234C">
+    <w:p w14:paraId="2EB251BA" w14:textId="77777777" w:rsidR="005A1461" w:rsidRPr="003744E8" w:rsidRDefault="005A1461" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F61D6C" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="0029533C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>14.1 L'Innovateur ne devra en aucun cas publiciser ni rendre publique sa relation contractuelle avec le PNUD</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
+        <w:t>21.1 La responsabilité de la sûreté et de la sécurité de l'Innovateur et de son personnel et</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ses biens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, et de la propriété du PNUD sous la garde de l'Innovateur, incombe</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'Innovateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D36B56" w14:textId="77777777" w:rsidR="0029533C" w:rsidRPr="003744E8" w:rsidRDefault="0029533C" w:rsidP="0029533C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C9976F" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00836C67">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003744E8">
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC36B51" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) mettre en place un plan de sécurité approprié et maintenir le plan de sécurité, </w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compte tenu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la situation de sécurité dans le pays </w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans lequel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>les services sont fournis</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE5E02" w:rsidRPr="003744E8">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="003744E8">
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F8F525" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>B) assume</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tous les risques et responsabilités liés à la sécurité de l'Innovateur, et l</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plein</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00836C67">
-[...36 lines deleted...]
-    <w:p w14:paraId="3114BF00" w14:textId="77777777" w:rsidR="00BE234C" w:rsidRPr="003744E8" w:rsidRDefault="00BE234C" w:rsidP="00BE234C">
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ise en œuvre du plan de sécurité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE14371" w14:textId="77777777" w:rsidR="0029533C" w:rsidRPr="003744E8" w:rsidRDefault="0029533C" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E505F8" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>21.2 Le PNUD se réserve le droit de vérifier si un tel plan est en place et de suggérer</w:t>
+      </w:r>
+      <w:r w:rsidR="0029533C" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute modification au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan si nécessaire. </w:t>
+      </w:r>
+      <w:r w:rsidR="00150FDE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le non-respect de l’obligation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de maintenir et mettre en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">œuvre un plan de sécurité approprié tel qu'indiqué aux présentes </w:t>
+      </w:r>
+      <w:r w:rsidR="00150FDE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considéré comme une violation de ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00150FDE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Accord. Nonobstant ce qui précède, l'Innovateur reste</w:t>
+      </w:r>
+      <w:r w:rsidR="00150FDE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seul responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="00150FDE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la sécurité de son personnel et </w:t>
+      </w:r>
+      <w:r w:rsidR="00150FDE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de celle des biens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD en sa possession, tel qu'énoncé dans</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A66" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Paragraphe 20.1 ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7722AC3E" w14:textId="77777777" w:rsidR="00150FDE" w:rsidRPr="003744E8" w:rsidRDefault="00150FDE" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0836CCB9" w14:textId="77777777" w:rsidR="00150FDE" w:rsidRPr="003744E8" w:rsidRDefault="00150FDE" w:rsidP="00BD3A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395894F9" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>22. AUDITS ET ENQUÊTES</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1657DE0A" w14:textId="77777777" w:rsidR="00312958" w:rsidRPr="003744E8" w:rsidRDefault="00312958" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43EDE758" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00312958">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 Chaque facture payée par le PNUD sera soumise à un audit après paiement </w:t>
+      </w:r>
+      <w:r w:rsidR="003744E8" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>réalisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par des auditeurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nterne</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou externe</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, du PNUD ou des agents autorisés du PNUD à tout moment pendant la</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durée de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et pour une période de trois (3) ans </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'expiration ou avant</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ésiliation de l'accord. Le PNUD aura droit à un remboursement auprès de l'Innovateur pour</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tout montant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevé par les auditeurs comme ayant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>été payés par le PNUD autrement qu'en conformité</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termes et conditions de l'Accord. </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a vérification </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>déterminerait qu’il existe des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonds</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ayé</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employés </w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non </w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conformément aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clauses d</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e l’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccord, la société d</w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra restituer ces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonds immédiatement. </w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'innovateur ne rembourse</w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas ces fonds, </w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se réservera le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>droit d</w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e chercher à récupérer et / ou à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prendre toute autre mesure qu'il juge</w:t>
+      </w:r>
+      <w:r w:rsidR="000159CE" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D10046" w14:textId="77777777" w:rsidR="00312958" w:rsidRPr="003744E8" w:rsidRDefault="00312958" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25044716" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00E77942">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>22.2 L'Innovateur reconnaît et accepte que</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD puisse mener,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à tout moment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>es enquêtes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertinentes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relatives à</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tout aspect de l'Accord, aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligations</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dérivées de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accord, et </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opérations de l'Innovateur en général. Le droit du PNUD de mener</w:t>
+      </w:r>
+      <w:r w:rsidR="00312958" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enquête et l'obligation de l'Innovateur de se </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soumettre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conformer à une telle enquête </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>n’expirera pas en cas d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>expiration ou de résiliation préalable de l'Accord. L'innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra offrir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une coopération</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complète et en temps opportun aux auditeurs pour ce qui en est des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>vérifications après paiement ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nquêtes. Cette coopération d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inclure, mais ne d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas être limitée </w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’obligation de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de mettre à disposition son personnel et toute documentation à ces fins et à</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642CA" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccorder au PNUD l'accès aux locaux de l'Innovateur. L'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exiger </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses agents,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compris, mais sans s'y limiter, les avocats, les comptables ou autres conseillers de l'Innovateur,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coopèrent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raisonnablement avec les inspections, les vérifications après paiement ou les enquêtes menées</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ar le PNUD ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3027DFAD" w14:textId="77777777" w:rsidR="00E77942" w:rsidRPr="003744E8" w:rsidRDefault="00E77942" w:rsidP="00E77942">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BCAAAC" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00E77942">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>22.3 L'Innovateur convient également que, le cas échéant, les donateurs au PNUD dont le financement est le</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Source, en tout ou en partie, du financement de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s activités qui en font l'objet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Accord, aura recours directement à l'Innovateur pou</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r le recouvrement de tout fonds d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>éterminé par le PNUD pour avoir été utilisé en violation ou incompatible avec le présent Accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EC2C26" w14:textId="77777777" w:rsidR="00E77942" w:rsidRPr="003744E8" w:rsidRDefault="00E77942" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03669955" w14:textId="77777777" w:rsidR="0020399B" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>23. LIMITATION DES ACTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1214F818" w14:textId="77777777" w:rsidR="002827BF" w:rsidRPr="003744E8" w:rsidRDefault="002827BF" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497E7C9F" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00E77942" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Exception faite des</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligations d'indemnisation énoncées à l'article 9, ci-dessus, ou dans le cas contraire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans l'Accord, toute procédure arbitrale conformément à l'article 18.2 ci-dessus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> h</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ors de l'Accord d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être engagé</w:t>
+      </w:r>
+      <w:r w:rsidR="002827BF" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les trois ans suivant l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a production</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="002827BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la cause de l'action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147FB9AE" w14:textId="77777777" w:rsidR="00E77942" w:rsidRPr="003744E8" w:rsidRDefault="00E77942" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0302FA7E" w14:textId="77777777" w:rsidR="00664A59" w:rsidRPr="003744E8" w:rsidRDefault="00664A59" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245062AE" w14:textId="77777777" w:rsidR="00664A59" w:rsidRPr="003744E8" w:rsidRDefault="00664A59" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE67BD0" w14:textId="77777777" w:rsidR="00664A59" w:rsidRPr="003744E8" w:rsidRDefault="00664A59" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3728B9CC" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>24. CONDITIONS ESSENTIELLES</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306C9BC8" w14:textId="77777777" w:rsidR="00123C7E" w:rsidRPr="003744E8" w:rsidRDefault="00123C7E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A104DF" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L'Innovateur reconnaît et accepte que chacune des dispositions des articles 25 à 33 ci-dessous</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onstitue un terme essentiel de l'Accord et que toute violation de l'une de ces dispositions </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77942" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autorisera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD à mettre fin à l'accord ou à tout autre contrat avec le PNUD immédiatement après</w:t>
+      </w:r>
+      <w:r w:rsidR="00664A59" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6720" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">communication </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>à l'Innovateur, sans aucune responsabilité pour les frais de résiliation ou toute autre responsabilité d'aucun</w:t>
+      </w:r>
+      <w:r w:rsidR="00664A59" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e nature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. En outre, rien dans le présent document ne d</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6720" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limiter le droit du PNUD de renvoyer toute violation alléguée de l</w:t>
+      </w:r>
+      <w:r w:rsidR="002C123D" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’Accord dans ses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termes essentiels aux autorités nationales compétentes pour une action en justice appropriée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2944C836" w14:textId="77777777" w:rsidR="00664A59" w:rsidRPr="003744E8" w:rsidRDefault="00664A59" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC19A5B" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>25. SOURCE DES INSTRUCTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6720" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744B6D9F" w14:textId="77777777" w:rsidR="00123C7E" w:rsidRPr="003744E8" w:rsidRDefault="00123C7E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB9616E" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L'Innovateur ne d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni chercher ni accepter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es instructions </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en provenance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d'une autorité </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autre que le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD dans</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6720" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l'exécution de ses obligations en vertu de l'Accord. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorité</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autre que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BC6" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chercherait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à imposer </w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>soit des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instructions </w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>des restrictions à l</w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’action de l’Innovateur dans le cadre de l’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccord, l'Innovateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>informera au plus vite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD et </w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fournira tout</w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aide raisonnable requise par </w:t>
+      </w:r>
+      <w:r w:rsidR="00490FCD" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. L'Innovateur ne prend</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44160" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aucune action à l'égard de</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44160" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'exécution de ses obligations en vertu de l'Accord </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44160" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pouvant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir une incidence défavorable sur les intérêts d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44160" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u PNUD ou de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s Nations Unies, et l'Innovateur s'acquittera des obligations qui lui incombent en vertu de l'Accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44160" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ans le respect des intérêts du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDB6565" w14:textId="77777777" w:rsidR="005E7DF1" w:rsidRPr="003744E8" w:rsidRDefault="005E7DF1" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CDA285" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>26. NORMES DE CONDUITE</w:t>
+      </w:r>
+      <w:r w:rsidR="00223197" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E07F17" w14:textId="77777777" w:rsidR="00123C7E" w:rsidRPr="003744E8" w:rsidRDefault="00123C7E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677866BA" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>L'Innovateur garantit qu'</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n'</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e bénéficie pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qu’il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>n'offre aucun avantage direct ou indirect découlant de</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>u lié à l'exécution de l'Accord, ou à son attribution, à tout représentant, fonctionnaire,</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mployé ou autre agent du PNUD. L'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra se teni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r à toutes les lois, ordonnances, règles</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t règlements relatifs à l'exécution de ses obligations en vertu de l'Accord. En outre,</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ans </w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le cadre de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l'exécution de l'Accord, l'Innovateur d</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>respecter les dispositions des Normes de C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>onduite</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Énoncé</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le Bulletin du Sec</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rétaire G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>énéral ST / SGB / 2002/9 ​​du 18 juin 2002, intitulé «Règlement</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Gouvernant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le statut, les droits fondamentaux et les devoirs des fonctionnaires autres que les fonctionnaires du Secrétariat, et</w:t>
+      </w:r>
+      <w:r w:rsidR="00123C7E" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Expert</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ission "</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>et ST / SGB / 2006/15 du 26 décembre 2006 sur</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Restrictions Post-emploi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>", et d</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>evra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également se conformer aux exigences de</w:t>
+      </w:r>
+      <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s documents suivants en vigueur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>au moment de la signature de l'Accord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1109E875" w14:textId="77777777" w:rsidR="00833519" w:rsidRPr="003744E8" w:rsidRDefault="00833519" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44277FC9" w14:textId="31227292" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00833519" w:rsidP="00833519">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3904 lines deleted...]
-        <w:t>17</w:t>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>.3.5 transférer l</w:t>
-[...6586 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0020399B" w:rsidRPr="00BF161A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>Le Code de conduite des fournisseurs de l'ONU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0087661E" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -26259,110 +26616,111 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FAA24D" w14:textId="40DEF325" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">L'Innovateur reconnaît et accepte </w:t>
       </w:r>
       <w:r w:rsidR="0087661E" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>avoir lu et être au courant du contenu des</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> documents précédents qui sont disponibles en ligne sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00833519" w:rsidRPr="003744E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>www.undp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou</w:t>
       </w:r>
       <w:r w:rsidR="0087661E" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur le site</w:t>
       </w:r>
       <w:r w:rsidR="00BF161A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00BF161A" w:rsidRPr="00E60E02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF161A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -27703,61 +28061,51 @@
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> contre tout travail susceptible d'être</w:t>
       </w:r>
       <w:r w:rsidR="00F5209D" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">angereux </w:t>
-[...9 lines deleted...]
-        <w:t>ou interférer avec l</w:t>
+        <w:t>angereux ou interférer avec l</w:t>
       </w:r>
       <w:r w:rsidR="00F5209D" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">eur </w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>éducation, ou être nuisible à la santé</w:t>
       </w:r>
       <w:r w:rsidR="003B6441" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -29059,51 +29407,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il est possible d’accéder à cette liste</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> via</w:t>
       </w:r>
       <w:r w:rsidR="002769F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="002769F1" w:rsidRPr="00B13489">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A7274" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -30266,1976 +30614,1939 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BB840D7" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00662675">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">37.1 Toute modification apportée au présent </w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>requerra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une modification par écrit entre les deux</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Parties dûment signées par le représentant autorisé de l'Innovateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369C3C5E" w14:textId="77777777" w:rsidR="00662675" w:rsidRPr="003744E8" w:rsidRDefault="00662675" w:rsidP="00662675">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C4A7D5" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00662675">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>En cas de prolongement de l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>'Accord pour des périodes supplémentaires conformément aux termes et</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Conditions de l'Accord, les modalités et conditions applicables à</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la durée de l'Accord seront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les mêmes termes et conditions énoncé</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s dans l'Accord,</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moins que les Parties n'en aient convenu autrement en vertu d'une modification valable conclue </w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de conformité avec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'article 37.1 ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D676D5E" w14:textId="77777777" w:rsidR="00662675" w:rsidRPr="003744E8" w:rsidRDefault="00662675" w:rsidP="00662675">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DBAAEE" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00662675">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.3 Les termes ou conditions de toute </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, permis ou autre forme d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>accord concernant les services fournis en vertu de l'accord n</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e sera pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valable et</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xécutoire contre le PNUD, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ne constitue</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en aucun cas un accord du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moins que de telles entreprises, licences ou autres formes ne f</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>assent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'objet d'un </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valable</w:t>
+      </w:r>
+      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>onclu conformément à l'article 37.1 ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D394900" w14:textId="77777777" w:rsidR="00662675" w:rsidRPr="003744E8" w:rsidRDefault="00662675" w:rsidP="00662675">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B244FD" w14:textId="77777777" w:rsidR="00662675" w:rsidRPr="003744E8" w:rsidRDefault="00662675" w:rsidP="00662675">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770D7C64" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>38. NOTIFICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6A0A67" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1DF7D9" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Aux fins des notifications en vertu de l'Accord, les adresses du PNUD et de l'Innovateur s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eront</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les suivantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB9FEEC" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30757B54" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Pour le PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260905F5" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43364392" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Insérer le nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CB2164" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer le titre],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CCBBA3" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer le bureau de pays]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334752E7" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer l'adresse]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524436F7" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer un téléphone]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFD93C6" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241AD7F1" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Pour l'Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DAF731" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F49E6F2" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>INSÉRER NOM, ADRESSE, TÉLÉPHONE, FAX ET NUMÉROS DE CÂBLES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612DAB14" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer le nom],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3008FDF3" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer le titre],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64032B64" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer le bureau de pays]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A48C8B" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer l'adresse]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB09BF2" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer un téléphone]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115B5887" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785FDCB3" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dans le cas où</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les termes et conditions ci-dessus répond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>raient</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à votre accord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel que rédigés sur </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cette lettre et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sur les Do</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l’Accord, merci de bien vouloir signer de votre initiale chaque page du document ainsi que</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses pièces jointes et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de retourner</w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Bureau un original du présent Accord, dûment signé et daté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A2BEEF" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E838CB2" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="3600"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Cordialement,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B97982" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117738D6" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(Signature du PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CC1D98" w14:textId="1D228878" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00241A0E" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="3600"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22981E5F" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Titre</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90717" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D1E74C" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">37.1 Toute modification apportée au présent </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00662675" w:rsidRPr="003744E8">
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90717" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003744E8">
-[...65 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA31EB5" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Pour [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6268">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>insérer le nom de l'entreprise / entité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDDE643" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ccordé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et accepté</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Conditions de l'Accord, les modalités et conditions applicables à</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">37.3 Les termes ou conditions de toute </w:t>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED77062" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Signature ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FF237C" w14:textId="5E5709CC" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00241A0E" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C013B9D" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Titre</w:t>
       </w:r>
       <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>avenant</w:t>
-[...8 lines deleted...]
-        <w:t>, permis ou autre forme d</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5658E1A2" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="0020399B" w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD4D766" w14:textId="77777777" w:rsidR="00CC7AF4" w:rsidRPr="003744E8" w:rsidRDefault="00CC7AF4" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42582BD6" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00CC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[Insérer les annexes suivantes]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B968B08" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ANNEXE I</w:t>
       </w:r>
       <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...8 lines deleted...]
-        <w:t>accord concernant les services fournis en vertu de l'accord n</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: [Insérer les exigences du défi de l'innovation et / ou les termes de référence]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69608706" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ANNEXE II</w:t>
       </w:r>
       <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e sera pas</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: [Proposi</w:t>
+      </w:r>
       <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">xécutoire contre le PNUD, </w:t>
+        <w:t>tion de projet de l'innovateur]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3728D835" w14:textId="77777777" w:rsidR="0020399B" w:rsidRPr="003744E8" w:rsidRDefault="0020399B" w:rsidP="00BC2094">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003744E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ANNEXE III</w:t>
       </w:r>
       <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ni </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7AF4" w:rsidRPr="003744E8">
-[...1338 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>: [Budget du projet, jalons du projet et moyens de vér</w:t>
       </w:r>
       <w:r w:rsidRPr="003744E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ification]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0020399B" w:rsidRPr="003744E8">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3573281E" w14:textId="77777777" w:rsidR="00D11793" w:rsidRDefault="00D11793" w:rsidP="001857A9">
+    <w:p w14:paraId="00B777DE" w14:textId="77777777" w:rsidR="00733DAC" w:rsidRDefault="00733DAC" w:rsidP="001857A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5897F766" w14:textId="77777777" w:rsidR="00D11793" w:rsidRDefault="00D11793" w:rsidP="001857A9">
+    <w:p w14:paraId="171ABFB8" w14:textId="77777777" w:rsidR="00733DAC" w:rsidRDefault="00733DAC" w:rsidP="001857A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
       <w:id w:val="-737082150"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="213961D9" w14:textId="67376784" w:rsidR="006D5BCB" w:rsidRDefault="006D5BCB" w:rsidP="0069531B">
+      <w:p w14:paraId="316B8006" w14:textId="6CE67EB4" w:rsidR="006D5BCB" w:rsidRDefault="006D5BCB" w:rsidP="00B00F4A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="center"/>
+          <w:jc w:val="right"/>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00B00F4A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B00F4A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B00F4A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CC5D0F">
+        <w:r w:rsidR="00CC5D0F" w:rsidRPr="00B00F4A">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B00F4A">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="316B8006" w14:textId="77777777" w:rsidR="006D5BCB" w:rsidRDefault="006D5BCB">
-[...13 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25952EA2" w14:textId="77777777" w:rsidR="00D11793" w:rsidRDefault="00D11793" w:rsidP="001857A9">
+    <w:p w14:paraId="2DF07AF1" w14:textId="77777777" w:rsidR="00733DAC" w:rsidRDefault="00733DAC" w:rsidP="001857A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFCF2AE" w14:textId="77777777" w:rsidR="00D11793" w:rsidRDefault="00D11793" w:rsidP="001857A9">
+    <w:p w14:paraId="5FA2B354" w14:textId="77777777" w:rsidR="00733DAC" w:rsidRDefault="00733DAC" w:rsidP="001857A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36A49C61" w14:textId="77777777" w:rsidR="006D5BCB" w:rsidRDefault="006D5BCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="640FF4DA" w14:textId="77777777" w:rsidR="006D5BCB" w:rsidRDefault="006D5BCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A714337"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFBCF1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -32313,315 +32624,326 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="454644252">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003100E5"/>
     <w:rsid w:val="000130AA"/>
     <w:rsid w:val="00015353"/>
     <w:rsid w:val="000159CE"/>
     <w:rsid w:val="00016DA5"/>
     <w:rsid w:val="000404A2"/>
     <w:rsid w:val="00080CFB"/>
     <w:rsid w:val="00093A62"/>
     <w:rsid w:val="00094998"/>
     <w:rsid w:val="000A3837"/>
     <w:rsid w:val="000C21B7"/>
     <w:rsid w:val="000C6871"/>
+    <w:rsid w:val="000D4D22"/>
     <w:rsid w:val="000F2C67"/>
     <w:rsid w:val="00106A0B"/>
     <w:rsid w:val="001150F6"/>
     <w:rsid w:val="00123C7E"/>
     <w:rsid w:val="00150FDE"/>
     <w:rsid w:val="001520AB"/>
+    <w:rsid w:val="00161648"/>
     <w:rsid w:val="001746D4"/>
     <w:rsid w:val="001750D3"/>
     <w:rsid w:val="00184F24"/>
     <w:rsid w:val="001857A9"/>
     <w:rsid w:val="001A2057"/>
     <w:rsid w:val="001A7274"/>
+    <w:rsid w:val="001C15BD"/>
     <w:rsid w:val="001C7D38"/>
     <w:rsid w:val="001D23CF"/>
     <w:rsid w:val="001E5F6E"/>
     <w:rsid w:val="002024FE"/>
     <w:rsid w:val="0020399B"/>
     <w:rsid w:val="00223197"/>
     <w:rsid w:val="0023736A"/>
     <w:rsid w:val="00241A0E"/>
     <w:rsid w:val="00261F2A"/>
     <w:rsid w:val="00267DAF"/>
     <w:rsid w:val="00272B48"/>
     <w:rsid w:val="002769F1"/>
     <w:rsid w:val="002827BF"/>
     <w:rsid w:val="0029533C"/>
     <w:rsid w:val="002A12F5"/>
     <w:rsid w:val="002C123D"/>
     <w:rsid w:val="002D6F57"/>
     <w:rsid w:val="002E5AC3"/>
     <w:rsid w:val="002F2AAB"/>
     <w:rsid w:val="003100E5"/>
     <w:rsid w:val="00312958"/>
     <w:rsid w:val="00320093"/>
     <w:rsid w:val="00324F1E"/>
     <w:rsid w:val="00362AE9"/>
     <w:rsid w:val="003744E8"/>
     <w:rsid w:val="003806AA"/>
     <w:rsid w:val="00383F4E"/>
     <w:rsid w:val="0038734C"/>
     <w:rsid w:val="003A66B6"/>
     <w:rsid w:val="003B6441"/>
     <w:rsid w:val="003C2319"/>
     <w:rsid w:val="003D2ADD"/>
     <w:rsid w:val="003F4B54"/>
     <w:rsid w:val="003F57CC"/>
     <w:rsid w:val="003F5E42"/>
+    <w:rsid w:val="00404812"/>
     <w:rsid w:val="00405E2B"/>
     <w:rsid w:val="00410AF3"/>
     <w:rsid w:val="00414B43"/>
     <w:rsid w:val="0042485C"/>
     <w:rsid w:val="004269D8"/>
     <w:rsid w:val="00442770"/>
     <w:rsid w:val="004749EC"/>
     <w:rsid w:val="00483601"/>
     <w:rsid w:val="00490FCD"/>
     <w:rsid w:val="00492435"/>
     <w:rsid w:val="00493653"/>
     <w:rsid w:val="0049459D"/>
     <w:rsid w:val="004B71F4"/>
+    <w:rsid w:val="004C1E7A"/>
     <w:rsid w:val="004C4256"/>
     <w:rsid w:val="004C4E1F"/>
+    <w:rsid w:val="004C7D25"/>
     <w:rsid w:val="004E6720"/>
     <w:rsid w:val="005064F0"/>
     <w:rsid w:val="00531661"/>
     <w:rsid w:val="005334F1"/>
     <w:rsid w:val="005349D2"/>
     <w:rsid w:val="00552DCA"/>
     <w:rsid w:val="005531D8"/>
     <w:rsid w:val="00572A12"/>
     <w:rsid w:val="005743D2"/>
     <w:rsid w:val="00596EB4"/>
     <w:rsid w:val="005A1461"/>
     <w:rsid w:val="005A3A4E"/>
     <w:rsid w:val="005A7A29"/>
     <w:rsid w:val="005B7B48"/>
     <w:rsid w:val="005C7C4D"/>
+    <w:rsid w:val="005D00A2"/>
     <w:rsid w:val="005E7DF1"/>
     <w:rsid w:val="00606968"/>
     <w:rsid w:val="006137AE"/>
     <w:rsid w:val="0064132A"/>
     <w:rsid w:val="00650155"/>
     <w:rsid w:val="00657077"/>
     <w:rsid w:val="00661910"/>
     <w:rsid w:val="00662675"/>
     <w:rsid w:val="00664A59"/>
     <w:rsid w:val="006946EB"/>
     <w:rsid w:val="0069531B"/>
     <w:rsid w:val="006B293F"/>
     <w:rsid w:val="006D5BCB"/>
     <w:rsid w:val="006E1521"/>
     <w:rsid w:val="006E2213"/>
     <w:rsid w:val="006F57F4"/>
     <w:rsid w:val="006F7BC4"/>
+    <w:rsid w:val="00733DAC"/>
     <w:rsid w:val="007449BD"/>
     <w:rsid w:val="00755A06"/>
     <w:rsid w:val="00774E01"/>
     <w:rsid w:val="007B19F2"/>
     <w:rsid w:val="007D53A2"/>
     <w:rsid w:val="007D6971"/>
     <w:rsid w:val="00800A0B"/>
     <w:rsid w:val="0080544E"/>
     <w:rsid w:val="00833519"/>
     <w:rsid w:val="00836C67"/>
     <w:rsid w:val="00836C6D"/>
     <w:rsid w:val="0085305E"/>
     <w:rsid w:val="0087040E"/>
     <w:rsid w:val="0087661E"/>
     <w:rsid w:val="0089048F"/>
     <w:rsid w:val="00901F16"/>
     <w:rsid w:val="00915DA3"/>
     <w:rsid w:val="00917828"/>
     <w:rsid w:val="00941175"/>
     <w:rsid w:val="0095133A"/>
     <w:rsid w:val="00957E29"/>
     <w:rsid w:val="009657E8"/>
     <w:rsid w:val="00971298"/>
     <w:rsid w:val="00974455"/>
     <w:rsid w:val="009754C1"/>
     <w:rsid w:val="009D0DE1"/>
     <w:rsid w:val="009E71D4"/>
     <w:rsid w:val="00A07BB3"/>
     <w:rsid w:val="00A23979"/>
     <w:rsid w:val="00A56CB8"/>
     <w:rsid w:val="00A90717"/>
     <w:rsid w:val="00AA54BE"/>
     <w:rsid w:val="00AB7B1B"/>
     <w:rsid w:val="00AC50A7"/>
     <w:rsid w:val="00AD5395"/>
     <w:rsid w:val="00AE6C6C"/>
     <w:rsid w:val="00AF5102"/>
+    <w:rsid w:val="00B00F4A"/>
     <w:rsid w:val="00B12184"/>
     <w:rsid w:val="00B230F8"/>
     <w:rsid w:val="00B70DA4"/>
     <w:rsid w:val="00B810AE"/>
     <w:rsid w:val="00B81861"/>
     <w:rsid w:val="00B87C08"/>
     <w:rsid w:val="00B92D26"/>
     <w:rsid w:val="00BB14E6"/>
     <w:rsid w:val="00BB52FB"/>
     <w:rsid w:val="00BB6D7B"/>
+    <w:rsid w:val="00BB7A2C"/>
     <w:rsid w:val="00BC2094"/>
     <w:rsid w:val="00BC43FF"/>
     <w:rsid w:val="00BC5DFA"/>
     <w:rsid w:val="00BD3A66"/>
     <w:rsid w:val="00BE191A"/>
     <w:rsid w:val="00BE234C"/>
     <w:rsid w:val="00BF161A"/>
     <w:rsid w:val="00BF2180"/>
     <w:rsid w:val="00C05989"/>
     <w:rsid w:val="00C1435A"/>
     <w:rsid w:val="00C2298D"/>
     <w:rsid w:val="00C3455E"/>
     <w:rsid w:val="00C41DF4"/>
     <w:rsid w:val="00C54ED3"/>
     <w:rsid w:val="00C90220"/>
     <w:rsid w:val="00C97E59"/>
     <w:rsid w:val="00CA787F"/>
     <w:rsid w:val="00CC5D0F"/>
     <w:rsid w:val="00CC7AF4"/>
     <w:rsid w:val="00CC7ECC"/>
     <w:rsid w:val="00CD2751"/>
     <w:rsid w:val="00CE0D7F"/>
     <w:rsid w:val="00CE2A80"/>
     <w:rsid w:val="00CE55DD"/>
     <w:rsid w:val="00CE5E02"/>
     <w:rsid w:val="00CE5EAA"/>
     <w:rsid w:val="00CE6BC6"/>
     <w:rsid w:val="00D11793"/>
     <w:rsid w:val="00D37CF3"/>
     <w:rsid w:val="00D4301A"/>
     <w:rsid w:val="00D44160"/>
     <w:rsid w:val="00D45E07"/>
     <w:rsid w:val="00D57696"/>
     <w:rsid w:val="00DB282A"/>
     <w:rsid w:val="00E04ECA"/>
     <w:rsid w:val="00E4308F"/>
     <w:rsid w:val="00E642CA"/>
     <w:rsid w:val="00E75110"/>
     <w:rsid w:val="00E77942"/>
     <w:rsid w:val="00EA3FA8"/>
     <w:rsid w:val="00EA6260"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB6268"/>
     <w:rsid w:val="00ED39F4"/>
     <w:rsid w:val="00F06B56"/>
     <w:rsid w:val="00F17B73"/>
+    <w:rsid w:val="00F3752C"/>
     <w:rsid w:val="00F5209D"/>
     <w:rsid w:val="00F572AC"/>
     <w:rsid w:val="00F830CD"/>
     <w:rsid w:val="00FA4E28"/>
     <w:rsid w:val="00FE1DEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="227A2AF6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{57FD006E-F3BD-4D66-B061-42566D0F78D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33202,59 +33524,59 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF161A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF161A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/Depts/ptd/about-us/un-supplier-code-conduct" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/Depts/ptd/about-us/un-supplier-code-conduct" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33494,189 +33816,91 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -33989,142 +34213,249 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Modèle d'accord de concours d’Innovation</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2464</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2464</Url>
+      <Description>POPP-11-2464</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F07E76E9-09AB-4806-9591-A1BAB26F43FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E063AA-2FF3-431C-A594-2FD73C0C795B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{589508DD-5EC0-4607-AB65-2BB742415752}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CC17722-83BA-4E36-B07D-7D878BB9C927}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3EDD6AC-6EDB-4CDD-9A4D-908C622D208E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0827FBA-455C-4DF3-AC40-4ECBD0CC5409}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
   <Words>8942</Words>
-  <Characters>50972</Characters>
+  <Characters>50973</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>424</Lines>
   <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Amadeus</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59795</CharactersWithSpaces>
+  <CharactersWithSpaces>59796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aranzazu CAVANILLAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>