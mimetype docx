--- v0 (2025-10-17)
+++ v1 (2026-07-05)
@@ -1,123 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2634A702" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF7C38E" w14:textId="616FBD06" w:rsidR="007953DD" w:rsidRDefault="00DC53B0">
+    <w:p w14:paraId="4CF7C38E" w14:textId="63238AB0" w:rsidR="007953DD" w:rsidRDefault="00582FCA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27AB187C" wp14:editId="77FC9822">
-[...2 lines deleted...]
-            <wp:docPr id="997563028" name="Picture 1" descr="undplogo2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44C249C4" wp14:editId="4DC5B205">
+            <wp:extent cx="586438" cy="1192756"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="7620"/>
+            <wp:docPr id="207734914" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="514350" cy="1019175"/>
+                      <a:ext cx="596076" cy="1212360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5815F188" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CDFCB2B" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
@@ -537,131 +542,114 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E511BAF" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789FE688" w14:textId="2F527209" w:rsidR="007953DD" w:rsidRDefault="008A307E">
+    <w:p w14:paraId="789FE688" w14:textId="658C789F" w:rsidR="007953DD" w:rsidRDefault="00582FCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00121A5C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08ED929F" wp14:editId="1D946573">
-[...10 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="C:\Users\Toshiba\Desktop\UNDP\RESOURCES\UNDP LOGOS\UNDP_Logo_Resilient Nations_Spanish.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B5A7483" wp14:editId="23B40F8F">
+            <wp:extent cx="411480" cy="836909"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="1905"/>
+            <wp:docPr id="1049129327" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Toshiba\Desktop\UNDP\RESOURCES\UNDP LOGOS\UNDP_Logo_Resilient Nations_Spanish.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1381125" cy="1381125"/>
+                      <a:ext cx="416175" cy="846459"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="295BE712" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45BC5429" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="0035506A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -789,58 +777,60 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7585B81F" w14:textId="230D7C6C" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ref.: [</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E54A62" w:rsidRPr="008440B9">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F56D82" w14:textId="77777777" w:rsidR="0035506A" w:rsidRDefault="0035506A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5376CB99" w14:textId="35DBAB22" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
@@ -865,58 +855,60 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">debidamente </w:t>
       </w:r>
       <w:r w:rsidR="00E2411C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">constituida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>conforme a las leyes de [</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E54A62" w:rsidRPr="008440B9">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>] (en adelante denominada el “Innovador”) para prestar servicios en relación con el [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insertar nombre del Desafío de Innovación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>] en [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -1138,104 +1130,122 @@
     <w:p w14:paraId="06468224" w14:textId="31A6CEBF" w:rsidR="00AB56EE" w:rsidRPr="00753F96" w:rsidRDefault="00AB56EE" w:rsidP="00615D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la Propuesta de Proyecto del Innovador, con fecha [</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E54A62" w:rsidRPr="008440B9">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>], adjunta al presente como Anexo II;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FB4D88" w14:textId="2323FA2B" w:rsidR="007953DD" w:rsidRDefault="007953DD" w:rsidP="00615D5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>el Presupuesto del Proyecto, l</w:t>
       </w:r>
       <w:r w:rsidR="00D03744">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">os Hitos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> del Proyecto y los Medios de Verificación (adjuntos al presente como Anexo III). </w:t>
+        <w:t xml:space="preserve">os </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D03744">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hitos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proyecto y los Medios de Verificación (adjuntos al presente como Anexo III). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DA4BED" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="099F7DB2" w14:textId="039C35C3" w:rsidR="007953DD" w:rsidRDefault="007953DD" w:rsidP="007F11BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -1293,63 +1303,72 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">constituyen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>el Acuerdo entre el Innovador y el PNUD, reemplazando</w:t>
       </w:r>
       <w:r w:rsidR="00D03744">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s contenido de cualquier otra negociación y/o acuerdo, verbal o escrito, en relación con el </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D03744">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">objeto </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del presente Acuerdo.</w:t>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presente Acuerdo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A5CACA" w14:textId="77777777" w:rsidR="004F3093" w:rsidRDefault="004F3093" w:rsidP="007F11BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="616178E7" w14:textId="77777777" w:rsidR="00B87531" w:rsidRPr="00B87531" w:rsidRDefault="00B87531" w:rsidP="00B87531">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -1613,77 +1632,86 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ni el personal del Innovador ni </w:t>
       </w:r>
       <w:r w:rsidR="00B961E2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> subcontratistas </w:t>
       </w:r>
       <w:r w:rsidR="00B961E2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">podrán ser </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidR="00B961E2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ados </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B961E2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">en ningún caso </w:t>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B961E2">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ningún caso </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>empleados o agentes del PNUD ni de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DD5A21" w14:textId="77777777" w:rsidR="00B93F3A" w:rsidRPr="00B87531" w:rsidRDefault="00B93F3A" w:rsidP="00B87531">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1757,63 +1785,72 @@
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">El Innovador prestará y </w:t>
       </w:r>
       <w:r w:rsidR="00B961E2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">completará </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los servicios </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B961E2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">descriptos  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">en la Propuesta de Proyecto adjunta como Anexo II (en adelante, los “Servicios”) con </w:t>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Propuesta de Proyecto adjunta como Anexo II (en adelante, los “Servicios”) con </w:t>
       </w:r>
       <w:r w:rsidR="002B26E5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>diligencia y eficiencia</w:t>
       </w:r>
       <w:r w:rsidR="002B26E5" w:rsidRPr="002B26E5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B26E5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -2170,117 +2207,121 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A6E44BD" w14:textId="6AC4CD10" w:rsidR="00AA7DBE" w:rsidRPr="00D269D1" w:rsidRDefault="005A75B2" w:rsidP="00AA7DBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="009731E3">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="002A53CA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4F9B6006" w14:textId="77777777" w:rsidR="005A75B2" w:rsidRPr="00D269D1" w:rsidRDefault="005A75B2" w:rsidP="009731E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316C1BE8" w14:textId="77777777" w:rsidR="007F11BD" w:rsidRDefault="007F11BD" w:rsidP="005A75B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -2641,51 +2682,51 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>PRECIO Y PAGO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1580F7E4" w14:textId="77777777" w:rsidR="00B43FA7" w:rsidRPr="00B43FA7" w:rsidRDefault="00B43FA7" w:rsidP="00B43FA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1F2273" w14:textId="41EB8547" w:rsidR="00E122B5" w:rsidRPr="00E122B5" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
+    <w:p w14:paraId="3A1F2273" w14:textId="6528C706" w:rsidR="00E122B5" w:rsidRPr="00E122B5" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidR="4091B7AA" w:rsidRPr="6962ED4C">
         <w:rPr>
@@ -2702,67 +2743,85 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Como pago por la prestación de los Servicios </w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB" w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>previstos en este Acuerdo</w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de modo completo y </w:t>
+        <w:t xml:space="preserve"> de modo completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , el PNUD </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> el PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">efectuará  los pagos </w:t>
+        <w:t>efectuará  los</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B2CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pagos </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">al Innovador de conformidad con el calendario de pago </w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por </w:t>
       </w:r>
       <w:r w:rsidR="00D03744">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los Hitos</w:t>
       </w:r>
@@ -2775,51 +2834,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del Proyecto, según se estipula en el Anexo III.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC145A7" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4799DD93" w14:textId="39840F0B" w:rsidR="007953DD" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
+    <w:p w14:paraId="4799DD93" w14:textId="7D1C3239" w:rsidR="007953DD" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidR="524DB08F" w:rsidRPr="6962ED4C">
         <w:rPr>
@@ -2828,59 +2887,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El precio del presente Acuerdo no </w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">será objecto de  </w:t>
+        <w:t xml:space="preserve">será objecto </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de ajuste</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ajuste o revisión </w:t>
+        <w:t xml:space="preserve"> o revisión </w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alguno </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>debido a fluctuaciones en los precios o la moneda o</w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
@@ -2901,51 +2968,51 @@
         <w:t xml:space="preserve">en la ejecución de este </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D63C4C" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D41F07" w14:textId="1A41F2C3" w:rsidR="007953DD" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
+    <w:p w14:paraId="59D41F07" w14:textId="7DB1AA37" w:rsidR="007953DD" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidR="176DBC6C" w:rsidRPr="6962ED4C">
         <w:rPr>
@@ -2970,59 +3037,75 @@
         </w:rPr>
         <w:t xml:space="preserve">Los pagos efectuados por el PNUD al Innovador no se considerarán </w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">como </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">una exoneración de las obligaciones del Innovador en virtud de este Acuerdo ni </w:t>
       </w:r>
       <w:r w:rsidR="008B2CBB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">como la </w:t>
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA" w:rsidRPr="6962ED4C">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aceptación</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aceptación por parte del PNUD de la prestación de los Servicios del Innovador.</w:t>
+        <w:t xml:space="preserve"> por parte del PNUD de la prestación de los Servicios del Innovador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B72D47" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4350DF8C" w14:textId="0A43D995" w:rsidR="007953DD" w:rsidRDefault="003323EF" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -3041,51 +3124,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidR="3682F640" w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El PNUD efectuará los pagos al Innovador luego de que (i) el PNUD apruebe las facturas enviadas por el Innovador a la dirección que se especifica en el Artículo 38 más adelante, y (ii) el [</w:t>
+        <w:t>El PNUD efectuará los pagos al Innovador luego de que (i) el PNUD apruebe las facturas enviadas por el Innovador a la dirección que se especifica en el Artículo 38 más adelante, y (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6962ED4C">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6962ED4C">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) el [</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>] o el [</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -3311,208 +3412,222 @@
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05B2D3F2" w14:textId="3EBFC4B4" w:rsidR="007953DD" w:rsidRDefault="00B67027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="00F13C51">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="00F13C51">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="00F13C51">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0F1C199F" w14:textId="77777777" w:rsidR="00D9588D" w:rsidRDefault="00D9588D" w:rsidP="0074734C"/>
-    <w:p w14:paraId="26AD190A" w14:textId="3508A9B0" w:rsidR="007953DD" w:rsidRDefault="007953DD" w:rsidP="6962ED4C">
+    <w:p w14:paraId="26AD190A" w14:textId="4BEB66C8" w:rsidR="007953DD" w:rsidRDefault="007953DD" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Las facturas </w:t>
       </w:r>
-      <w:r w:rsidR="00EA6961">
+      <w:r w:rsidR="00582FCA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">deberán </w:t>
       </w:r>
+      <w:r w:rsidR="00582FCA" w:rsidRPr="6962ED4C">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indicar</w:t>
+      </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> indicar l</w:t>
+        <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">os hitos cumplidos </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y el monto correspondiente a pagar. La solicitud de pago debe ir acompañada </w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de la documentación que respalde el alcance de los hitos</w:t>
       </w:r>
@@ -3759,102 +3874,102 @@
         <w:t>RESPONSABILIDAD RESPECTO DE LOS EMPLEADOS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797EE4B4" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1418C02F" w14:textId="19867359" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="00C95BB9">
+    <w:p w14:paraId="1418C02F" w14:textId="54E15AF9" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="00C95BB9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la medida en que el Acuerdo implique la provisión de los Servicios al PNUD por parte de los funcionarios, empleados, agentes, </w:t>
       </w:r>
-      <w:r w:rsidR="00EA6961">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> subcontratistas y otros representantes del Innovador (en conjunto, el “personal” del Innovador), se aplicarán las siguientes disposiciones:</w:t>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dependientes, subcontratistas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y otros representantes del Innovador (en conjunto, el “personal” del Innovador), se aplicarán las siguientes disposiciones:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1491890B" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4326CA" w14:textId="213A85D9" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="2E4326CA" w14:textId="18AD0442" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador será responsable de la competencia profesional y técnica del personal que </w:t>
       </w:r>
@@ -3864,106 +3979,107 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">destine a trabajar en la ejecución </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del Acuerdo y seleccionará </w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individuos competentes y </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E713C4">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fiables</w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  que sean capaces de </w:t>
+        <w:t xml:space="preserve">  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA6961">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sean capaces de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cumplir </w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con eficacia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">las obligaciones </w:t>
       </w:r>
-      <w:r w:rsidR="00EA6961">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">que, </w:t>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>estipuladas Acuerdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que, </w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>al hacerlo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, respeten las leyes y las costumbres locales y </w:t>
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -3973,138 +4089,160 @@
       </w:r>
       <w:r w:rsidR="00EA6961">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">estrictos parámetros morales y éticos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6133EB46" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD5B8BE" w14:textId="14FED6D0" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="1FD5B8BE" w14:textId="39126342" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los miembros del personal del Innovador </w:t>
       </w:r>
       <w:r w:rsidR="00E713C4">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>estarán profesionalmente cualificados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y, si se requiere que trabajen con funcionarios o el personal del PNUD, deberán poder hacerlo</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> con eficacia.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.  Las </w:t>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eficacia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Las </w:t>
       </w:r>
       <w:r w:rsidR="00695B33">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cualificaciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de todo personal que el Innovador asigne o proponga asignar para cumplir con las obligaciones en</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> este </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo serán </w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sustancialmente iguales a o superiores que ] </w:t>
+        <w:t xml:space="preserve">sustancialmente iguales a o superiores </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>que]</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
       <w:r w:rsidR="00695B33">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cualificaciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del personal propuesto originalmente por el Innovador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651D2278" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
@@ -4156,51 +4294,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> discreción del PNUD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7509A3" w14:textId="77777777" w:rsidR="003B6FF2" w:rsidRPr="00F454B0" w:rsidRDefault="003B6FF2" w:rsidP="003B6FF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57FFA335" w14:textId="0C00726D" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="57FFA335" w14:textId="735C2A68" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el PNUD podrá revisar las </w:t>
       </w:r>
@@ -4215,65 +4353,65 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de todo el personal propuesto por el Innovador (p. ej., el currículum</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) antes de que dicho personal </w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">desempeñe alguna obligación </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">desempeñe alguna </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>obligación estipulada</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">estipulada en este </w:t>
+        <w:t xml:space="preserve"> en este </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0524FECD" w14:textId="292AACAA" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
@@ -4308,89 +4446,89 @@
         </w:rPr>
         <w:t xml:space="preserve">podrá ser entrevistado por los funcionarios o el personal del PNUD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">antes de que dicho personal </w:t>
       </w:r>
       <w:r w:rsidR="00695B33">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ejecute</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> las obligaciones del Innovador; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774FAA14" w14:textId="4C3E7C07" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="774FAA14" w14:textId="251AA6DA" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en los casos en que, de acuerdo con el Artículo 5.3.1 o 5.3.2 mencionado anteriormente, el PNUD haya </w:t>
       </w:r>
-      <w:r w:rsidR="001E4EFD">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> las </w:t>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>examinado las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695B33">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cualificaciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de dicho personal</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del innovador,</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD" w:rsidRPr="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -4465,58 +4603,74 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del personal del Innovador podrán cambiar durante el curso de</w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la ejecución </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del Acuerdo.  </w:t>
       </w:r>
       <w:r w:rsidR="001E4EFD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todo cambio de esta índole se efectuará únicamente mediante previo aviso por escrito del cambio propuesto y acuerdo por escrito entre las Partes sobre dicho cambio, </w:t>
-[...6 lines deleted...]
-        <w:t>, sujeto a lo siguiente:</w:t>
+        <w:t>Todo cambio de esta índole se efectuará únicamente mediante previo aviso por escrito del cambio propuesto y acuerdo por escrito entre las Partes sobre dicho cambio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E4EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sujeto a lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C087EE" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505705FF" w14:textId="339B6642" w:rsidR="00F454B0" w:rsidRPr="00B43FA7" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
@@ -4566,51 +4720,51 @@
         </w:rPr>
         <w:t xml:space="preserve">podrá </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rechazar</w:t>
       </w:r>
       <w:r w:rsidR="00695B33">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dicha solicitud de manera injustificada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDC1953" w14:textId="7179DDA4" w:rsidR="00F454B0" w:rsidRPr="00B43FA7" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="1EDC1953" w14:textId="1FBACDDC" w:rsidR="00F454B0" w:rsidRPr="00B43FA7" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ningún miembro del personal del Innovador </w:t>
       </w:r>
@@ -4625,113 +4779,113 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cumplir con las obligaciones del Acuerdo </w:t>
       </w:r>
       <w:r w:rsidR="00157BD9">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">será retirado os sustituido sin la conformidad previa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>por escrito del PNUD, qu</w:t>
       </w:r>
       <w:r w:rsidR="00157BD9">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ien no la denegará </w:t>
-[...13 lines deleted...]
-        <w:t>mente</w:t>
+        <w:t xml:space="preserve">ien no la </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>denegará injustificadamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4A4F56" w14:textId="263CE49F" w:rsidR="00F454B0" w:rsidRPr="00B43FA7" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="0E4A4F56" w14:textId="0BBC84D4" w:rsidR="00F454B0" w:rsidRPr="00B43FA7" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="003E7517">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">remoción o sustitución </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> del personal del Innovador deberá llevarse a cabo de la forma más rápida posible y de modo que no afecte negativamente el cumplimiento de las obligaciones </w:t>
+        <w:t xml:space="preserve">remoción o </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sustitución del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal del Innovador deberá llevarse a cabo de la forma más rápida posible y de modo que no afecte negativamente el cumplimiento de las obligaciones </w:t>
       </w:r>
       <w:r w:rsidR="003E7517">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">estipuladas en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470C5660" w14:textId="5A37D136" w:rsidR="003B6FF2" w:rsidRPr="00B43FA7" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
@@ -4976,59 +5130,51 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">conducta </w:t>
       </w:r>
       <w:r w:rsidR="003E7517">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">indebida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">del personal o la inaptitud de dicho personal para </w:t>
-[...7 lines deleted...]
-        <w:t>trabajar razonablemente con los funcionarios y el personal del PNUD, entonces el Innovador no será responsable</w:t>
+        <w:t>del personal o la inaptitud de dicho personal para trabajar razonablemente con los funcionarios y el personal del PNUD, entonces el Innovador no será responsable</w:t>
       </w:r>
       <w:r w:rsidR="003E7517">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a causa de dicha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tal solicitud de </w:t>
       </w:r>
       <w:r w:rsidR="003E7517" w:rsidRPr="003E7517">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7517">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -5072,145 +5218,161 @@
         <w:t>consecuencia sustancial de la remoción o la sustitución</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de dicho personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135C0281" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD8D213" w14:textId="04F9DF60" w:rsidR="00F454B0" w:rsidRDefault="003323EF" w:rsidP="007A09CF">
+    <w:p w14:paraId="4BD8D213" w14:textId="759D2349" w:rsidR="00F454B0" w:rsidRDefault="003323EF" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00035750">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ada de lo dispuesto en los  </w:t>
-[...6 lines deleted...]
-        <w:t>Artículos 5.2, 5.3 y 5.4anterio</w:t>
+        <w:t xml:space="preserve">ada de lo dispuesto en </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>los Artículos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.2, 5.3 y 5.4anterio</w:t>
       </w:r>
       <w:r w:rsidR="00035750">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>res</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, se interpretará como</w:t>
       </w:r>
       <w:r w:rsidR="00035750">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> creando</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una obligación por parte del PNUD respecto del personal del Innovador asignado para realizar un trabajo según el Acuerdo, y dicho personal </w:t>
       </w:r>
       <w:r w:rsidR="00035750">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seguirá estando bajo la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">responsabilidad </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00035750">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">exclusiva </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del Innovador.</w:t>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Innovador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FFFA1E" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122B3B3A" w14:textId="3A4517AC" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
@@ -5292,51 +5454,51 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Respete y cumpla con las medidas de control de </w:t>
       </w:r>
       <w:r w:rsidR="00F454B0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seguridad que el PNUD le haya informado al Innovador, incluida, entre otros, la revisión de los antecedentes penales; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C4A5E6" w14:textId="1B920D74" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
+    <w:p w14:paraId="55C4A5E6" w14:textId="78113D31" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cuando se encuentren en l</w:t>
       </w:r>
@@ -5351,58 +5513,58 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">instalaciones del PNUD, </w:t>
       </w:r>
       <w:r w:rsidR="00BE5160">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lleve visible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la identificación que</w:t>
       </w:r>
       <w:r w:rsidR="00BE5160">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los funcionarios de seguridad del PNUD hayan aprobado y proporcionado, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, y que, tras la </w:t>
+        <w:t xml:space="preserve"> los funcionarios de seguridad del PNUD hayan aprobado y proporcionado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que, tras la </w:t>
       </w:r>
       <w:r w:rsidR="00BE5160">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">remoción o sustitución </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del personal o tras la rescisión o la finalización del Acuerdo, </w:t>
       </w:r>
       <w:r w:rsidR="00BE5160">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dicho personal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -5599,51 +5761,66 @@
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> podrá</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingresar ni atravesar ninguna zona de los locales o instalaciones del PNUD, y no almacenará ni desechará ninguno de sus equipos o materiales en dichas áreas, sin la autorización pertinente del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52576C97" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRPr="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="00E57F24">
+    <w:p w14:paraId="52576C97" w14:textId="77777777" w:rsidR="00F454B0" w:rsidRDefault="00F454B0" w:rsidP="00E57F24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5AF58C" w14:textId="77777777" w:rsidR="00582FCA" w:rsidRPr="00F454B0" w:rsidRDefault="00582FCA" w:rsidP="00E57F24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A8B9EE" w14:textId="77777777" w:rsidR="00D97489" w:rsidRPr="00D97489" w:rsidRDefault="00F454B0" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -5661,120 +5838,103 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CESIÓN: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDB3026" w14:textId="77777777" w:rsidR="00D97489" w:rsidRDefault="00D97489" w:rsidP="00D97489">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01AF2664" w14:textId="72604CC8" w:rsidR="009D1768" w:rsidRDefault="003B1416" w:rsidP="00D97489">
+    <w:p w14:paraId="01AF2664" w14:textId="4EAA9F03" w:rsidR="009D1768" w:rsidRDefault="003B1416" w:rsidP="00D97489">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador no deberá ceder ni transferir, ni provocar la cesión o la transferencia del Acuerdo, ni cualquier parte o interés de </w:t>
       </w:r>
       <w:r w:rsidR="00CD48F5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>este</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ya sea efectivamente o como resultado de la absorción, fusión, cambio de control o propiedad corporativa o cualquier otro cambio de identidad o carácter del </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, ya sea efectivamente o como resultado de la absorción, fusión, cambio de control o propiedad corporativa o cualquier otro cambio de identidad o carácter del Innovador. Cualquier</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD48F5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CD48F5">
+        <w:t xml:space="preserve">a de dichas cesiones o </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a de dichas cesiones o transferencias </w:t>
-[...15 lines deleted...]
-        <w:t>n</w:t>
+        <w:t>transferencias constituirán</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una “causa” </w:t>
       </w:r>
       <w:r w:rsidR="00CD48F5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bajo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>el Artículo 17 (Rescisión).</w:t>
       </w:r>
@@ -5914,51 +6074,60 @@
         </w:rPr>
         <w:t>, el</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD48F5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovador deberá obtener</w:t>
       </w:r>
       <w:r w:rsidRPr="00755885">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la aprobación previa por escrito del PNUD. El PNUD tendrá derecho, a su sola discreción, a examinar las cualificaciones de todo subcontratista y a rechazar a cualquier subcontratista propuesto que el PNUD considere </w:t>
+        <w:t xml:space="preserve"> la aprobación previa por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755885">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">escrito del PNUD. El PNUD tendrá derecho, a su sola discreción, a examinar las cualificaciones de todo subcontratista y a rechazar a cualquier subcontratista propuesto que el PNUD considere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">razonablemente </w:t>
       </w:r>
       <w:r w:rsidRPr="00755885">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>que no está cualificado para cumplir las obligaciones estipuladas en el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6097,97 +6266,104 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPRA DE BIENES:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7655A9E0" w14:textId="77777777" w:rsidR="00D97489" w:rsidRDefault="00D97489" w:rsidP="00D97489">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FC2D45" w14:textId="34CC25FC" w:rsidR="0048679E" w:rsidRDefault="00294642" w:rsidP="00B43FA7">
+    <w:p w14:paraId="04FC2D45" w14:textId="470853B7" w:rsidR="0048679E" w:rsidRDefault="00294642" w:rsidP="00B43FA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la medida en que este Acuerdo implique la compra de bienes por parte del Innovador con fondos del PNUD, ya sea en su totalidad o en parte, el Innovador </w:t>
       </w:r>
       <w:r w:rsidR="00B74971">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>deberá emplear en dicha compra la misma diligencia que empelaría</w:t>
       </w:r>
       <w:r w:rsidR="006C6612">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00B74971">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en la compra de bienes con los fondos  </w:t>
-[...6 lines deleted...]
-        <w:t>propios del Innovador, y teniendo en cuenta los siguientes principios de adquisición del PNUD:</w:t>
+        <w:t xml:space="preserve"> en la compra de bienes con los </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>fondos propios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Innovador, y teniendo en cuenta los siguientes principios de adquisición del PNUD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6611703B" w14:textId="77777777" w:rsidR="00B74971" w:rsidRDefault="00B74971" w:rsidP="00B43FA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BBD27DA" w14:textId="291AE27A" w:rsidR="00294642" w:rsidRPr="0048679E" w:rsidRDefault="00294642" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
@@ -6293,51 +6469,51 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INDEMNIZACIÓN:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C05FA8" w14:textId="5DDC02B8" w:rsidR="0098047F" w:rsidRPr="0098047F" w:rsidRDefault="0098047F" w:rsidP="007A09CF">
+    <w:p w14:paraId="74C05FA8" w14:textId="5DDC02B8" w:rsidR="0098047F" w:rsidRDefault="0098047F" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref76797163"/>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
@@ -6350,50 +6526,68 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador , a propio costo, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>indemnizará, defenderá y eximirá de responsabilidad al PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y a sus funcionarios, representantes y empleados, frente a todas las acciones judiciales, procesos, reclamaciones, demandas, indemnizaciones por pérdidas y responsabilidad de cualquier tipo o índole que entablen terceros contra el PNUD, incluidos, sin carácter exhaustivo, todas las costas judiciales y legales, los honorarios de los abogados, los pagos por acuerdos extrajudiciales y las indemnizaciones por daños y perjuicios, que se basen en, resulten de o guarden relación con lo siguiente:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="36BC77E8" w14:textId="77777777" w:rsidR="00582FCA" w:rsidRPr="0098047F" w:rsidRDefault="00582FCA" w:rsidP="00821679">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1136"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="144" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="114"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1322AA9E" w14:textId="4AA4DCB2" w:rsidR="0098047F" w:rsidRPr="0098047F" w:rsidRDefault="0098047F" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="112"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098047F">
@@ -6412,60 +6606,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> dados en </w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">licencia al PNUD en virtud del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en todo o en parte, por separado o en una </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">combinación contemplada por las especificaciones al respecto publicadas por el </w:t>
+        <w:t xml:space="preserve">, en todo o en parte, por separado o en una combinación contemplada por las especificaciones al respecto publicadas por el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, o aprobadas específicamente de otro modo por el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
@@ -6543,51 +6728,60 @@
         </w:rPr>
         <w:t xml:space="preserve">contratista </w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">o de alguna persona empleada directa o indirectamente por ellos en la ejecución del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que dé lugar a responsabilidad jurídica con respecto a terceros que no sean </w:t>
+        <w:t xml:space="preserve">, que dé lugar a responsabilidad jurídica con respecto a terceros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098047F">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que no sean </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">artes en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
@@ -6980,122 +7174,111 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>responsabilidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B94EF2" w14:textId="77777777" w:rsidR="003F3A60" w:rsidRPr="0098047F" w:rsidRDefault="003F3A60" w:rsidP="00E57F24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097EB286" w14:textId="75205026" w:rsidR="0098047F" w:rsidRDefault="0098047F" w:rsidP="007A09CF">
+    <w:p w14:paraId="378D65AA" w14:textId="25807591" w:rsidR="003F3A60" w:rsidRPr="00821679" w:rsidRDefault="0098047F" w:rsidP="00821679">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098047F">
+        <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">El PNUD notificará al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovador </w:t>
+      </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">El PNUD notificará al </w:t>
+        <w:t xml:space="preserve">respecto de cualesquiera de dichos procesos y acciones judiciales, reclamaciones, demandas, indemnizaciones por pérdidas o responsabilidad, en un plazo razonable luego de haber sido debidamente notificado al respecto. El </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
       </w:r>
       <w:r w:rsidRPr="0098047F">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">respecto de cualesquiera de dichos procesos y acciones judiciales, reclamaciones, demandas, indemnizaciones por pérdidas o responsabilidad, en un plazo razonable luego de haber sido debidamente notificado al respecto. El </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>tendrá el control exclusivo de la defensa frente a cualesquiera de dichos procesos y acciones judiciales, reclamaciones o demandas, así como de todas las negociaciones relativas a su resolución o acuerdo extrajudicial al respecto, salvo en lo que atañe a la afirmación o la defensa de las prerrogativas e inmunidades del PNUD o a cualquier cuestión relacionada con éstas, que únicamente el PNUD está facultado para afirmar e interponer. El PNUD tendrá el derecho, a su propia costa, a ser representado en cualquiera de dichos procesos y acciones judiciales, reclamaciones o demandas por abogados independientes de su propia elección.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="73AFBA5D" w14:textId="77777777" w:rsidR="003F3A60" w:rsidRPr="007A09CF" w:rsidRDefault="003F3A60" w:rsidP="00E57F24">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E11A51" w14:textId="164161FE" w:rsidR="0098047F" w:rsidRPr="0098047F" w:rsidRDefault="0098047F" w:rsidP="00755885">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7199,50 +7382,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:beforeLines="145" w:before="348" w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A09CF">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>procura</w:t>
       </w:r>
       <w:r w:rsidR="00755885" w:rsidRPr="007A09CF">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007A09CF">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para el PNUD el derecho irrestricto a seguir utilizando dichos </w:t>
       </w:r>
       <w:r w:rsidR="00755885" w:rsidRPr="007A09CF">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="007A09CF">
         <w:rPr>
@@ -8187,60 +8371,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>todas</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">las </w:t>
-[...8 lines deleted...]
-        <w:t>reclamaciones por lesiones, muerte o incapacidad, o cualesquiera otras prestaciones cuyo pago se imponga la ley, en relación con la ejecución del</w:t>
+        <w:t>las reclamaciones por lesiones, muerte o incapacidad, o cualesquiera otras prestaciones cuyo pago se imponga la ley, en relación con la ejecución del</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
@@ -8349,51 +8524,60 @@
         </w:rPr>
         <w:t>incluyendo</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, sin carácter exhaustivo, la responsabilidad derivada de los actos o las omisiones del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, su personal, representantes, o invitados, o relacionada con tales actos u omisiones, o el uso, durante la ejecución del </w:t>
+        <w:t xml:space="preserve">, su personal, representantes, o invitados, o relacionada con tales actos u omisiones, o el uso, durante la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ejecución del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de vehículos,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9394,60 +9578,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cambio</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sustancial de su </w:t>
-[...8 lines deleted...]
-        <w:t>cobertura;</w:t>
+        <w:t>sustancial de su cobertura;</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1D1F0D" w14:textId="4D8928D3" w:rsidR="001E4536" w:rsidRPr="001E4536" w:rsidRDefault="001E4536" w:rsidP="00085397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -10492,51 +10667,60 @@
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. El PNUD se reserva el derecho, previa notificación por escrito al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, de obtener copias</w:t>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>obtener copias</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11450,51 +11634,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, salvo el desgaste normal, y el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>indemnizará al PNUD por los gastos reales de cualquier pérdida, daño o degradación mayores que el desgaste normal sufridos por el</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equipo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E58D2D" w14:textId="77777777" w:rsidR="00D44378" w:rsidRPr="005A5060" w:rsidRDefault="00D44378" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -11531,51 +11714,51 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DERECHOS DE AUTOR, PATENTES Y OTROS DERECHOS DE PROPIEDAD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AEF23C" w14:textId="77777777" w:rsidR="00E14A6A" w:rsidRPr="00E14A6A" w:rsidRDefault="00E14A6A" w:rsidP="00E14A6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A38BB1" w14:textId="64ADCA42" w:rsidR="00A76761" w:rsidRDefault="000876D1" w:rsidP="00E57F24">
+    <w:p w14:paraId="00A38BB1" w14:textId="2841E487" w:rsidR="00A76761" w:rsidRDefault="000876D1" w:rsidP="00E57F24">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salvo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57F24">
         <w:rPr>
@@ -11990,86 +12173,101 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>comprenderá</w:t>
       </w:r>
       <w:r w:rsidR="00E502BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76761">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el derecho </w:t>
       </w:r>
       <w:r w:rsidR="00E502BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de usar, reproducir, otorgar en sublicencia, distribuir y comunicar productos </w:t>
+        <w:t xml:space="preserve">de usar, reproducir, otorgar en sublicencia, distribuir y comunicar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E502BB">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">productos </w:t>
       </w:r>
       <w:r w:rsidR="00A76761">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que incorporen </w:t>
       </w:r>
       <w:r w:rsidR="00E502BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dichos derechos </w:t>
       </w:r>
-      <w:r w:rsidR="00A76761">
+      <w:r w:rsidR="00582FCA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>exclusivamente</w:t>
       </w:r>
-      <w:r w:rsidR="00A76761" w:rsidDel="00A76761">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00582FCA" w:rsidDel="00A76761">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sin</w:t>
       </w:r>
       <w:r w:rsidR="00E502BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sin fines comerciales y sin fines de lucro. </w:t>
+        <w:t xml:space="preserve"> fines comerciales y sin fines de lucro. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24814C7E" w14:textId="33DEAA3E" w:rsidR="00A76761" w:rsidRPr="000F5F8F" w:rsidRDefault="00A76761" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="157" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="111"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -12309,51 +12507,69 @@
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las obligaciones estipuladas en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, o (ii) que el </w:t>
+        <w:t>, o (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F5F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F5F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) que el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pueda desarrollar o adquirir, o pueda haber desarrollado o adquirido, con independencia del cumplimiento de sus obligaciones estipuladas en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
@@ -12968,51 +13184,51 @@
       </w:r>
       <w:r w:rsidR="000876D1" w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>escrito del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE43E26" w14:textId="77777777" w:rsidR="00D44378" w:rsidRPr="005A5060" w:rsidRDefault="00D44378" w:rsidP="00E502BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E30FB3D" w14:textId="792C9582" w:rsidR="00E502BB" w:rsidRDefault="004F5032" w:rsidP="006C1E65">
+    <w:p w14:paraId="6E30FB3D" w14:textId="141867EA" w:rsidR="00E502BB" w:rsidRDefault="004F5032" w:rsidP="006C1E65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14.2 El Innovador </w:t>
       </w:r>
       <w:r w:rsidR="00186BB0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
@@ -13058,65 +13274,65 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del PNUD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
       <w:r w:rsidR="00186BB0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pueden ser asociados </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>con ninguna causa política o sectaria ni usarse de una manera inco</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> con la condición, la reputación y la neutralidad del PNUD. </w:t>
+        <w:t xml:space="preserve">con ninguna causa política o sectaria ni usarse de una manera </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>inconsistente con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la condición, la reputación y la neutralidad del PNUD. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68233F48" w14:textId="77777777" w:rsidR="00D44378" w:rsidRDefault="00D44378" w:rsidP="00E502BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3F8B31" w14:textId="77777777" w:rsidR="006C1E65" w:rsidRDefault="00E502BB" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
@@ -13279,50 +13495,51 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="153" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El Destinatario de dicha</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>información:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEF8DD3" w14:textId="77777777" w:rsidR="00A44A2D" w:rsidRPr="00A44A2D" w:rsidRDefault="00A44A2D" w:rsidP="00EA55D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -14758,51 +14975,50 @@
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1243"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145" w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="115"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">una sociedad comercial en la que la Parte posee o controla de otro modo, directa o indirectamente, más del cincuenta por ciento (50%) de las acciones con derecho a voto; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8A0671" w14:textId="66179D0D" w:rsidR="00085397" w:rsidRDefault="00A44A2D" w:rsidP="00EA55D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1243"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="115" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15346,50 +15562,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="157" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="122"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>No podrá impedirse al Destinatario que revele Información que haya obtenido de un tercero sin restricción, haya sido revelada por el Divulgador a un tercero sin obligación de confidencialidad, fuese conocida anteriormente por el Destinatario o haya sido desarrollada en cualquier momento por el destinatario independientemente de cualquier revelación de</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44A2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ésta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA33172" w14:textId="5440880E" w:rsidR="00A44A2D" w:rsidRPr="00A44A2D" w:rsidRDefault="00A44A2D" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -16552,60 +16769,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">situación o un acontecimiento, la Parte afectada transmitirá también a la otra Parte un </w:t>
-[...8 lines deleted...]
-        <w:t>estado de los gastos estimados en que probablemente se incur</w:t>
+        <w:t>situación o un acontecimiento, la Parte afectada transmitirá también a la otra Parte un estado de los gastos estimados en que probablemente se incur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rirá</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mientras dure el cambio de situación o el acontecimiento de fuerza</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18280,51 +18488,60 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>está llevando a cabo, se están preparando para llevar a cabo o están dejando de llevar a cabo operaciones de mantenimiento de la paz, humanitarias o similares, los retrasos en el cumplimiento o el incumplimiento de dichas obligaciones que resulten de, o guarden relación con, las duras condiciones reinantes en esas zonas,</w:t>
+        <w:t xml:space="preserve">está llevando a cabo, se están preparando para llevar a cabo o están dejando de llevar a cabo operaciones de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mantenimiento de la paz, humanitarias o similares, los retrasos en el cumplimiento o el incumplimiento de dichas obligaciones que resulten de, o guarden relación con, las duras condiciones reinantes en esas zonas,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19270,51 +19487,50 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="156" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="118"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En caso de rescisión del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, a la recepción del aviso de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la notificación de recisión por parte del PNUD, </w:t>
@@ -20355,51 +20571,60 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:beforeLines="145" w:before="348" w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="115"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">transferir la titularidad y entregar al PNUD las partes fabricadas o sin fabricar, los trabajos en curso, los trabajos concluidos, los insumos y demás material producido o adquirido para la parte del </w:t>
+        <w:t xml:space="preserve">transferir la titularidad y entregar al PNUD las partes fabricadas o sin fabricar, los trabajos en curso, los trabajos concluidos, los insumos y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">demás material producido o adquirido para la parte del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rescindida;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF1866" w14:textId="6A0FDBAB" w:rsidR="007C7885" w:rsidRPr="007C7885" w:rsidRDefault="007C7885" w:rsidP="00085397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
@@ -20507,51 +20732,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>completar la ejecución de los trabajos no concluidos;</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E38B2A2" w14:textId="77777777" w:rsidR="00C70ED0" w:rsidRDefault="007C7885" w:rsidP="00085397">
+    <w:p w14:paraId="1E38B2A2" w14:textId="3476377D" w:rsidR="00C70ED0" w:rsidRDefault="007C7885" w:rsidP="00085397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:beforeLines="145" w:before="348" w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="115"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -21174,51 +21399,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C7885" w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidR="007C7885" w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidR="007C7885" w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C7885" w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>únicamente</w:t>
       </w:r>
       <w:r w:rsidR="007C7885" w:rsidRPr="007C7885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -22289,50 +22513,51 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:beforeLines="145" w:before="348" w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="115"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70ED0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> el PNUD determine de manera razonable que la situación financiera del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70ED0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha sufrido un cambio significativamente adverso </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70ED0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -23484,119 +23709,118 @@
     </w:p>
     <w:p w14:paraId="6B1730B9" w14:textId="3934ACF9" w:rsidR="00E502BB" w:rsidRDefault="00E502BB" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las disposiciones de este Artículo 17 se entenderán sin perjuicio de cualquier otro derecho o recurso del PNUD en virtud del </w:t>
       </w:r>
       <w:r w:rsidR="004A0B56">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>uerdo o en general.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="73B528E2" w14:textId="77777777" w:rsidR="00D44378" w:rsidRDefault="00D44378" w:rsidP="005A5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F369753" w14:textId="13A153EC" w:rsidR="00E502BB" w:rsidRDefault="00DF1CD2" w:rsidP="007A09CF">
+    <w:p w14:paraId="5F369753" w14:textId="3846A864" w:rsidR="00E502BB" w:rsidRDefault="00582FCA" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">RESOLUCION </w:t>
+        <w:t>RESOLUCION DE</w:t>
       </w:r>
       <w:r w:rsidR="00E502BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE CONTROVERSIAS:</w:t>
+        <w:t xml:space="preserve"> CONTROVERSIAS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C582C1C" w14:textId="266C3BD1" w:rsidR="00EC26F4" w:rsidRPr="00DF1CD2" w:rsidRDefault="00EC26F4" w:rsidP="00E57F24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="434CEACB" w14:textId="606053B4" w:rsidR="00C70ED0" w:rsidRPr="00DF1CD2" w:rsidRDefault="00C70ED0" w:rsidP="00DF1CD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="542" w:right="343"/>
         <w:jc w:val="both"/>
@@ -24600,50 +24824,51 @@
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rtículo 34 (“Forma y efectos del laudo”) del Reglamento de Arbitraje de</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CNUDMI.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -25181,98 +25406,114 @@
         <w:t xml:space="preserve"> INMUNIDADES:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EAB005" w14:textId="77777777" w:rsidR="00D97489" w:rsidRDefault="00D97489" w:rsidP="00D97489">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5866C3EF" w14:textId="18136BE5" w:rsidR="00E502BB" w:rsidRPr="00A93BD3" w:rsidRDefault="00E502BB" w:rsidP="00D97489">
+    <w:p w14:paraId="5866C3EF" w14:textId="784DB260" w:rsidR="00E502BB" w:rsidRPr="00A93BD3" w:rsidRDefault="00E502BB" w:rsidP="00D97489">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nada en el presente Acuerdo o rela</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tivo al mismos podrá ser interpretado </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">tivo al mismos podrá ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interpretado </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>como</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">como </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> una renuncia, explícita o implícita, de </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renuncia, explícita o implícita, de </w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ninguna de las </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prerrogativa</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -26078,51 +26319,51 @@
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2" w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consultará inmediatamente al PNUD para determinar un procedimiento mutuamente</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2" w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2" w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aceptable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F696A4C" w14:textId="5397BBF4" w:rsidR="00DF1CD2" w:rsidRPr="00DF1CD2" w:rsidRDefault="00DF1CD2" w:rsidP="007A09CF">
+    <w:p w14:paraId="4F696A4C" w14:textId="3FF2DA46" w:rsidR="00DF1CD2" w:rsidRPr="00DF1CD2" w:rsidRDefault="00DF1CD2" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="146" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -26359,372 +26600,390 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">corresponda a dichos impuestos, aranceles o cargas, a menos que el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">haya consultado al PNUD antes del pago de los mismos y el PNUD haya, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">haya consultado al PNUD antes del pago de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los mismos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el PNUD haya, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cada caso, autorizado específicamente al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a pagar dichos impuestos, aranceles o cargas mediante protesta por escrito. En tal caso, el </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00582FCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
       </w:r>
+      <w:r w:rsidR="00582FCA" w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proporcionará</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> proporcionará</w:t>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>al</w:t>
+        <w:t>PNUD</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PNUD</w:t>
+        <w:t>prueba</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-6"/>
+          <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>prueba</w:t>
+        <w:t>por</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>escrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>por</w:t>
+        <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>efectuado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dichos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>escrito</w:t>
+        <w:t>impuestos,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...169 lines deleted...]
-        <w:t xml:space="preserve">aranceles o cargas y de que fue debidamente autorizado, y el PNUD reintegrará al </w:t>
+        <w:t>aranceles o cargas y de que fue debidamente autorizado, y el PNUD reintegrará al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Innovador </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dichos impuestos, aranceles o cargas autorizados por el PNUD y pagados por el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
       </w:r>
@@ -26791,105 +27050,113 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>SEGURIDAD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782749CA" w14:textId="77777777" w:rsidR="00ED5B8D" w:rsidRDefault="00ED5B8D" w:rsidP="00D9588D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1646C8A4" w14:textId="1164267C" w:rsidR="007953DD" w:rsidRDefault="008E1068" w:rsidP="00D9588D">
+    <w:p w14:paraId="1646C8A4" w14:textId="10432BEE" w:rsidR="007953DD" w:rsidRDefault="008E1068" w:rsidP="00D9588D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>21.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador será responsable </w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">su propia seguridad y </w:t>
+        <w:t xml:space="preserve">su propia seguridad </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y la</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de su</w:t>
       </w:r>
       <w:r w:rsidR="00DF1CD2">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y propiedades, como así también de las propiedades del PNUD que estén bajo la custodia del Innovador. </w:t>
       </w:r>
@@ -26909,129 +27176,99 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Innovador deberá:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139A5B18" w14:textId="5AC56B2D" w:rsidR="009377F1" w:rsidRDefault="009377F1" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009377F1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> establecer y mantener un plan de seguridad adecuado que tenga en cuenta la situación de seguridad imperante en el país donde se presten los Servicios; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AD95D5" w14:textId="77777777" w:rsidR="009377F1" w:rsidRDefault="009377F1" w:rsidP="007A09CF">
+    <w:p w14:paraId="6DE0958B" w14:textId="573FC509" w:rsidR="007953DD" w:rsidRPr="00582FCA" w:rsidRDefault="009377F1" w:rsidP="00821679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00582FCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asumir todos los riesgos y las responsabilidades relacionados con la seguridad del Innovador y la implementación completa del plan de seguridad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69522A40" w14:textId="6B537D1E" w:rsidR="009377F1" w:rsidRPr="009377F1" w:rsidRDefault="009377F1" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="152" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="111"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009377F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El PNUD se reserva el derecho de verificar si dicho plan existe y sugerir modificaciones cuando sea necesario. La falta de mantenimiento e implementación de un plan de seguridad apropiado según los requisitos en virtud del presente se considerará un incumplimiento de este </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="009377F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. No obstante, lo antedicho, el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovador </w:t>
@@ -27128,112 +27365,104 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009377F1" w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Toda factura pagada por el PNUD será sometida a una auditoría posterior al pago a cargo </w:t>
+        <w:t xml:space="preserve">Toda factura pagada por el PNUD será sometida a una auditoría posterior al pago a cargo de auditores, internos o externos, del PNUD o de otros agentes habilitados y cualificados del PNUD en cualquier momento durante la duración del Acuerdo y por un plazo de tres (3) años después de la expiración o de la rescisión anticipada del Acuerdo. El PNUD tendrá derecho al reintegro por el Innovador de toda cantidad que dichas auditorías o investigaciones revelen que han sido </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2194" w:rsidRPr="00E57F24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indebidamente </w:t>
       </w:r>
       <w:r w:rsidR="009377F1" w:rsidRPr="00E57F24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de auditores, internos o externos, del PNUD o de otros agentes habilitados y cualificados del PNUD en cualquier momento durante la duración del Acuerdo y por un plazo de tres (3) años después de la expiración o de la rescisión anticipada del Acuerdo. El PNUD tendrá derecho al reintegro por el Innovador de toda cantidad que dichas auditorías o investigaciones revelen que han sido </w:t>
+        <w:t xml:space="preserve">pagados por el PNUD y que no correspondan con los términos y condiciones del Acuerdo. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1068" w:rsidRPr="00E57F24">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que la auditoría determine que cualquier fondo pagado por el PNUD no se utilizó conforme a las cláusulas del Acuerdo, </w:t>
       </w:r>
       <w:r w:rsidR="004A2194" w:rsidRPr="00E57F24">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">pagados por el PNUD y que no correspondan con los términos y condiciones del Acuerdo. </w:t>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Innovador </w:t>
       </w:r>
       <w:r w:rsidR="008E1068" w:rsidRPr="00E57F24">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de que la auditoría determine que cualquier fondo pagado por el PNUD no se utilizó conforme a las cláusulas del Acuerdo, </w:t>
+        <w:t xml:space="preserve">deberá reembolsar </w:t>
       </w:r>
       <w:r w:rsidR="004A2194" w:rsidRPr="00E57F24">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">el Innovador </w:t>
+        <w:t xml:space="preserve">al PNUD </w:t>
       </w:r>
       <w:r w:rsidR="008E1068" w:rsidRPr="00E57F24">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">deberá reembolsar </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>dichos fondos de inmediato. Cuando el Innovador no reembolse dichos fondos, el PNUD se reserva el derecho de obtener la recuperación de los fondos y/o de tomar cualquier otra medida que considere necesaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C4F815" w14:textId="29CC2355" w:rsidR="007953DD" w:rsidRDefault="007953DD" w:rsidP="009377F1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50CD2457" w14:textId="793432F0" w:rsidR="004A2194" w:rsidRPr="00FA15BB" w:rsidRDefault="004A2194" w:rsidP="00FA15BB">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -27274,189 +27503,221 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prestar su plena y puntual cooperación a toda inspección, auditoría posterior al pago o investigación. Esa cooperación abarcará, sin carácter exhaustivo, la obligación del Innovador de poner a disposición su personal y toda la documentación pertinente para dichas finalidades en tiempo y condiciones razonables y de dar al PNUD acceso a los locales del Innovador. El Innovador pedirá</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a sus agentes, comprendidos, sin limitación, los abogados, contadores o demás asesores del Innovador que cooperen razonablemente con toda inspección, auditoría posterior al pago o investigación que efectúe el PNUD conforme a lo estipulado en este Acuerdo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C07DAFA" w14:textId="126F8726" w:rsidR="00FD1576" w:rsidRDefault="00FD1576" w:rsidP="009377F1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFDB101" w14:textId="5D1CD09A" w:rsidR="00C2589B" w:rsidRDefault="008E1068" w:rsidP="009377F1">
+    <w:p w14:paraId="3FFDB101" w14:textId="1CD534CA" w:rsidR="00C2589B" w:rsidRDefault="008E1068" w:rsidP="009377F1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22.3</w:t>
       </w:r>
       <w:r w:rsidR="4C37765B">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="41AF6721">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Innovador también acepta que, </w:t>
       </w:r>
       <w:r w:rsidR="004A2194">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cuando </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>corresponda, los donantes al PNUD que</w:t>
       </w:r>
       <w:r w:rsidR="69D76792">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>financien, parcial o totalmente, las actividades previstas en este Acuerdo podrán recurrir directamente al Innovador para recuperar cualquier fondo que el PNUD determine que se haya utilizado en violación</w:t>
       </w:r>
       <w:r w:rsidR="003910F1">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o de manera incoherente con este</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Acuerdo o de manera </w:t>
       </w:r>
-      <w:r w:rsidR="004A2194">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> con este.</w:t>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inconsistente con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027C468A" w14:textId="77777777" w:rsidR="00C2589B" w:rsidRDefault="00C2589B" w:rsidP="00EC26F4">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4737C5DA" w14:textId="77777777" w:rsidR="00582FCA" w:rsidRDefault="00582FCA" w:rsidP="00EC26F4">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA68C5C" w14:textId="77777777" w:rsidR="00582FCA" w:rsidRDefault="00582FCA" w:rsidP="00EC26F4">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A6F6C0F" w14:textId="5D75BB1D" w:rsidR="00D97489" w:rsidRDefault="008E1068" w:rsidP="00A93BD3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">23.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA15BB">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESCRIPCION: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -27610,337 +27871,343 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ESENCIALES:</w:t>
       </w:r>
       <w:r w:rsidR="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B1AAEA" w14:textId="77777777" w:rsidR="00D97489" w:rsidRPr="00FA15BB" w:rsidRDefault="00D97489" w:rsidP="00FA15BB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D93FB9E" w14:textId="1CDDA086" w:rsidR="00FA15BB" w:rsidRPr="00FA15BB" w:rsidRDefault="002D2121" w:rsidP="00657AF9">
+    <w:p w14:paraId="6D93FB9E" w14:textId="0B6707D7" w:rsidR="00FA15BB" w:rsidRPr="00FA15BB" w:rsidRDefault="002D2121" w:rsidP="00657AF9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="553"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="146" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="146"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Innovador reconoce y acepta que</w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> las disposiciones establecidas en los </w:t>
       </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA" w:rsidRPr="00FA15BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtículos </w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t xml:space="preserve"> a 33 </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rtículos </w:t>
+        <w:t>del presente constituyen cláusulas esenciales del</w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 25 a 33 </w:t>
+        <w:t xml:space="preserve">Acuerdo </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">del presente constituyen cláusulas esenciales del </w:t>
+        <w:t>y que todo incumplimiento de</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
+        <w:rPr>
+          <w:spacing w:val="-26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estas disposiciones dará derecho al PNUD a rescindir el </w:t>
       </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Acuerdo </w:t>
+        <w:t xml:space="preserve">Acuerdo y cualquier otro acuerdo con el Innovador </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>y que todo incumplimiento de</w:t>
+        <w:t>de inmediato a partir del momento en que se</w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
-          <w:spacing w:val="-26"/>
+          <w:spacing w:val="-18"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">estas </w:t>
+        <w:t>dé</w:t>
+      </w:r>
+      <w:r w:rsidR="00657AF9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">disposiciones dará derecho al PNUD a rescindir el </w:t>
+        <w:t xml:space="preserve">aviso al </w:t>
       </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acuerdo y cualquier otro acuerdo con el Innovador  </w:t>
+        <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de inmediato a partir del momento en que se</w:t>
+        <w:t xml:space="preserve">, sin responsabilidad alguna por concepto de gastos imputables a la rescisión o ningún otro tipo de responsabilidad. Además, ninguna disposición en </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE58FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdo </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
-          <w:spacing w:val="-18"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">limitará el derecho del PNUD a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE58FA" w:rsidRPr="00FA15BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE58FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ferir dichos incumplimientos de las cláusulas esenciales </w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dé</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>a las autoridades nacionales competentes para la</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE58FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aviso al </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE58FA" w:rsidRPr="00FA15BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accion</w:t>
       </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Innovador</w:t>
+        <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, sin responsabilidad alguna por concepto de gastos imputables a la rescisión o ningún otro tipo de responsabilidad. Además, ninguna disposición en </w:t>
+        <w:t xml:space="preserve"> legal</w:t>
       </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acuerdo </w:t>
+        <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00FA15BB" w:rsidRPr="00FA15BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">limitará el derecho del PNUD a </w:t>
-[...6 lines deleted...]
-        <w:t>re</w:t>
+        <w:t xml:space="preserve"> pertinente</w:t>
       </w:r>
       <w:r w:rsidR="00FE58FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ferir dichos incumplimientos de las cláusulas esenciales </w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7DA9DC" w14:textId="77777777" w:rsidR="002D2121" w:rsidRPr="002D2121" w:rsidRDefault="002D2121" w:rsidP="005A5060">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F697B7" w14:textId="259A97CD" w:rsidR="00D97489" w:rsidRDefault="00AC2394" w:rsidP="007A09CF">
+    <w:p w14:paraId="71F697B7" w14:textId="63F701C2" w:rsidR="00D97489" w:rsidRDefault="00582FCA" w:rsidP="007A09CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">FUENTE </w:t>
+        <w:t>FUENTE DE</w:t>
       </w:r>
       <w:r w:rsidR="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE LAS INSTRUCCIONES:</w:t>
+        <w:t xml:space="preserve"> LAS INSTRUCCIONES:</w:t>
       </w:r>
       <w:r w:rsidR="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2774D316" w14:textId="77777777" w:rsidR="00D97489" w:rsidRPr="001D5509" w:rsidRDefault="00D97489" w:rsidP="00D97489">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CD92FC6" w14:textId="19E95126" w:rsidR="002D2121" w:rsidRPr="00A93BD3" w:rsidRDefault="002D2121" w:rsidP="00D97489">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -28363,140 +28630,149 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">expertos en misión” y en el ST/SGB/2006/15 del 26 de diciembre de 2006 relativo a las “Restricciones posteriores al empleo”, y también cumplirá y estará sujeto a las obligaciones en vigor a la fecha en que se suscribió el </w:t>
       </w:r>
       <w:r w:rsidR="001D5509" w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que se enumeran a continuación:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284AB6A2" w14:textId="55B90830" w:rsidR="00AC2394" w:rsidRPr="001D5509" w:rsidRDefault="00D55446" w:rsidP="007A09CF">
+    <w:p w14:paraId="284AB6A2" w14:textId="55B90830" w:rsidR="00AC2394" w:rsidRPr="001D5509" w:rsidRDefault="00AC2394" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="148" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00AC2394" w:rsidRPr="00CB383C">
+        <w:r w:rsidRPr="00CB383C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>el Código de Conducta de los proveedores de las Naciones</w:t>
         </w:r>
-        <w:r w:rsidR="00AC2394" w:rsidRPr="00CB383C">
+        <w:r w:rsidRPr="00CB383C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:spacing w:val="-9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00AC2394" w:rsidRPr="00CB383C">
+        <w:r w:rsidRPr="00CB383C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Unidas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC2394" w:rsidRPr="001D5509">
+      <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554D36E6" w14:textId="77777777" w:rsidR="00AC2394" w:rsidRPr="001D5509" w:rsidRDefault="00AC2394" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="188" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>la Política del PNUD sobre el fraude y otras prácticas corruptas (“Política del PNUD contra el</w:t>
+        <w:t xml:space="preserve">la Política del PNUD sobre el fraude y otras prácticas corruptas (“Política del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contra el</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-27"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fraude”);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3FEB6D" w14:textId="77777777" w:rsidR="00AC2394" w:rsidRPr="001D5509" w:rsidRDefault="00AC2394" w:rsidP="007A09CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -28669,66 +28945,65 @@
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90043">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ABCCAD" w14:textId="6457C260" w:rsidR="00AC2394" w:rsidRPr="001D5509" w:rsidRDefault="00AC2394" w:rsidP="001D5509">
+    <w:p w14:paraId="33ABCCAD" w14:textId="160B5C9D" w:rsidR="00AC2394" w:rsidRPr="001D5509" w:rsidRDefault="00AC2394" w:rsidP="001D5509">
       <w:pPr>
         <w:spacing w:before="129"/>
         <w:ind w:left="120" w:right="104"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="001D5509" w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reconoce y acepta que ha leído y conoce los requisitos de los documentos anteriores que están disponibles en </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="001D5509">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.undp.org</w:t>
@@ -28744,51 +29019,58 @@
       </w:hyperlink>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o en </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00E761E5" w:rsidRPr="00E761E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E761E5" w:rsidRPr="00E761E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00582FCA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediante tal reconocimiento, el </w:t>
       </w:r>
       <w:r w:rsidR="001D5509" w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> declara y garantiza que cumple con los requisitos mencionados y los cumplirá durante la vigencia de este </w:t>
       </w:r>
       <w:r w:rsidR="001D5509" w:rsidRPr="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -29377,122 +29659,153 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
       <w:r w:rsidR="12A350A7">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Artículo 19 (Prerrogativas </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F6013D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inmunidades).</w:t>
+        <w:t xml:space="preserve"> inmunidades</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FC6FFF" w14:textId="77777777" w:rsidR="004455D5" w:rsidRDefault="004455D5" w:rsidP="005A5060">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D2CAA8" w14:textId="64CBC745" w:rsidR="00D97489" w:rsidRDefault="008E1068" w:rsidP="003E56AB">
+    <w:p w14:paraId="2FE7BD0E" w14:textId="77777777" w:rsidR="00582FCA" w:rsidRDefault="00582FCA" w:rsidP="005A5060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468103FB" w14:textId="77777777" w:rsidR="00582FCA" w:rsidRDefault="00582FCA" w:rsidP="005A5060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D2CAA8" w14:textId="2E15DD41" w:rsidR="00D97489" w:rsidRDefault="008E1068" w:rsidP="003E56AB">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC2394">
+      <w:r w:rsidR="00582FCA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IRRENUNCIABILIDAD </w:t>
+        <w:t>IRRENUNCIABILIDAD DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE DERECHOS:</w:t>
+        <w:t xml:space="preserve"> DERECHOS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF2D80C" w14:textId="77777777" w:rsidR="00AC2394" w:rsidRDefault="00AC2394" w:rsidP="00D97489">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="613D344A" w14:textId="4342A5E1" w:rsidR="00E3066A" w:rsidRDefault="00AC2394" w:rsidP="00D97489">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -29610,51 +29923,50 @@
     <w:p w14:paraId="34F8463F" w14:textId="77777777" w:rsidR="00D97489" w:rsidRDefault="00D97489" w:rsidP="003E56AB">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4486B512" w14:textId="56CA057E" w:rsidR="00AC2394" w:rsidRPr="00AC2394" w:rsidRDefault="00AC2394" w:rsidP="00AC2394">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="001D5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> declara y garantiza que</w:t>
       </w:r>
       <w:r w:rsidR="00F6013D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
@@ -29956,76 +30268,130 @@
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, el </w:t>
       </w:r>
       <w:r w:rsidR="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cumplirá con las normas de conducta establecidas en el Boletín del Secretario General ST/SGB/2003/13 del 9 de octubre de 2003 relativo a las “Medidas especiales para la protección de la explotación sexual y el abuso sexual”. En particular, el </w:t>
+        <w:t xml:space="preserve"> cumplirá con las normas de conducta establecidas en el Boletín del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC2394">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC2394">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ST/SGB/2003/13 del 9 de octubre de 2003 relativo a las “Medidas especiales para la protección de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC2394">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>explotación sexual y el abuso sexual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC2394">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. En particular, el </w:t>
       </w:r>
       <w:r w:rsidR="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovador</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-35"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>no participará en ninguna conducta que constituya explotación sexual o abuso sexual, de conformidad con las definiciones de ese</w:t>
+        <w:t xml:space="preserve">no participará en ninguna conducta que constituya </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC2394">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>explotación sexual o abuso sexual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC2394">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de conformidad con las definiciones de ese</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>boletín.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75618D55" w14:textId="77777777" w:rsidR="00AC2394" w:rsidRPr="00AC2394" w:rsidRDefault="00AC2394" w:rsidP="00AC2394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
@@ -31044,50 +31410,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sea</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>reconocido</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -31358,51 +31725,50 @@
     <w:p w14:paraId="08A6F88D" w14:textId="64B32531" w:rsidR="00AC2394" w:rsidRPr="00AC2394" w:rsidRDefault="007953DD" w:rsidP="00AC2394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="553"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="174"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El Innovador </w:t>
       </w:r>
       <w:r w:rsidR="00AC2394" w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">acuerda adoptar todas las medidas razonables para velar por que ninguno de los fondos del PNUD recibidos conforme al </w:t>
       </w:r>
       <w:r w:rsidR="001D5509">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidR="00AC2394" w:rsidRPr="00AC2394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se utilice para brindar apoyo a personas o entidades asociadas con el terrorismo, y que los destinatarios de los fondos</w:t>
@@ -31470,51 +31836,67 @@
         </w:rPr>
         <w:t xml:space="preserve">Se puede acceder a la lista a través de </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00D55446" w:rsidRPr="00B13489">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D55446">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55446">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta disposición debe incluirse en todos los subcontratos o sub-acuerdos suscritos en virtud del </w:t>
+        <w:t xml:space="preserve">Esta disposición debe incluirse en todos los subcontratos o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55446">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sub-acuerdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55446">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suscritos en virtud del </w:t>
       </w:r>
       <w:r w:rsidR="001D5509" w:rsidRPr="00D55446">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acuerdo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55446">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1C299E" w14:textId="4B61CB5E" w:rsidR="007953DD" w:rsidRDefault="007953DD" w:rsidP="00D97489">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
@@ -31601,51 +31983,69 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador deberá presentar por correo un original de la factura </w:t>
       </w:r>
       <w:r w:rsidR="00CF0B53">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en español </w:t>
       </w:r>
       <w:r w:rsidR="00F6013D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>para cada uno de los  pagos bajo este</w:t>
+        <w:t xml:space="preserve">para cada uno de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F6013D">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los  pagos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F6013D">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bajo este</w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acuerdo, </w:t>
       </w:r>
       <w:r w:rsidR="00F6013D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los que se efectuaran después </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de la verificación y la aprobación escrita de</w:t>
       </w:r>
@@ -32088,52 +32488,62 @@
         </w:rPr>
         <w:t xml:space="preserve">dentro de un plazo razonable posterior a </w:t>
       </w:r>
       <w:r w:rsidR="00F6013D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recepción</w:t>
       </w:r>
       <w:r w:rsidR="00F6013D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la misma</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F6013D">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la misma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35161F69" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="007953DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CBFE220" w14:textId="0A9AAE6E" w:rsidR="007953DD" w:rsidRDefault="008E1068" w:rsidP="6962ED4C">
       <w:pPr>
@@ -32488,51 +32898,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55AEBE53" w14:textId="7F915E65" w:rsidR="007953DD" w:rsidRDefault="008E1068" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>36.1</w:t>
       </w:r>
       <w:r w:rsidR="71B1B1BE" w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Este Acuerdo entrará en vigor cuando ambas Partes lo hayan firmado. </w:t>
       </w:r>
@@ -32559,75 +32968,79 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36.2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>El Innovador deberá comenzar a prestar los Servicios a más tardar el [</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="00F9325D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>] y deberá finalizar los Servicios antes del [</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA7DBE" w:rsidRPr="00F9325D">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE15EF0" w14:textId="77777777" w:rsidR="00F11BD0" w:rsidRDefault="00F11BD0" w:rsidP="00F11BD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F5A250F" w14:textId="522031F7" w:rsidR="007953DD" w:rsidRDefault="00BC37CA" w:rsidP="00B43FA7">
@@ -32817,58 +33230,74 @@
         </w:rPr>
         <w:t>Si se prorroga el Acuerdo durante plazos adicionales de conformidad con los términos y condiciones del Acuerdo, los términos y condiciones aplicables a esa prórroga serán los mismos que los estipulados en el Acuerdo, salvo que las Partes hayan convenido otras condiciones conforme a una enmienda válida concertada de conformidad con el Artículo 37.1 supra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B03A96" w14:textId="3527A9FA" w:rsidR="00D62838" w:rsidRPr="000F5F8F" w:rsidRDefault="00D62838" w:rsidP="00D62838">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1136"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="61" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="480" w:right="118" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>37.3.</w:t>
+        <w:t>37.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los términos o condiciones de cualesquiera obligaciones, licencias u otros tipos de acuerdos suplementarios relativos a </w:t>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F5F8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> términos o condiciones de cualesquiera obligaciones, licencias u otros tipos de acuerdos suplementarios relativos a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los Servicios </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prestados con arreglo al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F8F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -33548,50 +33977,51 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04063F8F" w14:textId="77777777" w:rsidR="007953DD" w:rsidRDefault="000541F1" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[INSERTAR NOMBRE, DIRECCIÓN, NÚMEROS DE TELÉFONO, FAX Y CABLE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C440D3F" w14:textId="77777777" w:rsidR="000541F1" w:rsidRPr="000541F1" w:rsidRDefault="000541F1" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
@@ -33694,51 +34124,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Insertar Oficina de País]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C2404A" w14:textId="77777777" w:rsidR="000541F1" w:rsidRPr="000541F1" w:rsidRDefault="000541F1" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6962ED4C">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[insertar dirección]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5829161F" w14:textId="77777777" w:rsidR="000541F1" w:rsidRDefault="000541F1" w:rsidP="6962ED4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -34813,334 +35242,355 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ANEXO III:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Presupuesto del Proyecto, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D62838">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Hitos  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">del Proyecto y Medios de </w:t>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proyecto y Medios de </w:t>
       </w:r>
       <w:r w:rsidR="00F0712E">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>erificación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002833A1" w:rsidRPr="00971217" w:rsidSect="0016502F">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17559D4E" w14:textId="77777777" w:rsidR="00090156" w:rsidRDefault="00090156">
+    <w:p w14:paraId="777EF21E" w14:textId="77777777" w:rsidR="00FA5C12" w:rsidRDefault="00FA5C12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4030C751" w14:textId="77777777" w:rsidR="00090156" w:rsidRDefault="00090156">
+    <w:p w14:paraId="20BEB1AA" w14:textId="77777777" w:rsidR="00FA5C12" w:rsidRDefault="00FA5C12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Swis721 BT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6287AB9B" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="09CF34A6" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57800120" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
   <w:p w14:paraId="0673A1A8" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
   <w:p w14:paraId="20A5C6E8" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="07210987" w14:textId="47A1ACAF" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07210987" w14:textId="47A1ACAF" w:rsidR="00DF1CD2" w:rsidRPr="00821679" w:rsidRDefault="00DF1CD2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00821679">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00821679">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00821679">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007D6D68">
+    <w:r w:rsidR="007D6D68" w:rsidRPr="00821679">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00821679">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19772F7A" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2">
+  <w:p w14:paraId="480019C8" w14:textId="450BBF60" w:rsidR="00DF1CD2" w:rsidRPr="00821679" w:rsidRDefault="00582FCA" w:rsidP="00821679">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="1320"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00821679">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="1D0B9C5D" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
-[...1 lines deleted...]
-  <w:p w14:paraId="480019C8" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79EF7B4C" w14:textId="77777777" w:rsidR="00090156" w:rsidRDefault="00090156">
+    <w:p w14:paraId="5FE4F842" w14:textId="77777777" w:rsidR="00FA5C12" w:rsidRDefault="00FA5C12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61993262" w14:textId="77777777" w:rsidR="00090156" w:rsidRDefault="00090156">
+    <w:p w14:paraId="33FEDAB2" w14:textId="77777777" w:rsidR="00FA5C12" w:rsidRDefault="00FA5C12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2592735B" w14:textId="0CB3EB09" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2" w:rsidP="00AA7DBE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="434"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -35181,65 +35631,65 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés)/Buró de Gestión de Servicios (BMS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7DBE">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Bureau for Management Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49099E36" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="364C6872" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
   <w:p w14:paraId="26B57178" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
   <w:p w14:paraId="40A2619B" w14:textId="77777777" w:rsidR="00DF1CD2" w:rsidRDefault="00DF1CD2"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078A76DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F42CA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -36983,477 +37433,481 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1152913900">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1951235042">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1751344808">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1709912229">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1184594236">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="28799093">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1128821075">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1552502206">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2136367773">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1778211736">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="505511744">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="738597096">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="706832142">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1541940487">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="560748320">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="599142703">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1099254236">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1955553004">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="321202722">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="578173936">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="631832892">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="662929395">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1227574718">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1750226249">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1683820732">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="878737811">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1973630515">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="615529993">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1751541903">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009248D2"/>
     <w:rsid w:val="0000538D"/>
     <w:rsid w:val="00014DCA"/>
     <w:rsid w:val="00020CC5"/>
     <w:rsid w:val="00022C85"/>
     <w:rsid w:val="00025F6F"/>
     <w:rsid w:val="0003345D"/>
     <w:rsid w:val="00035750"/>
@@ -37650,50 +38104,51 @@
     <w:rsid w:val="004F5032"/>
     <w:rsid w:val="00500D90"/>
     <w:rsid w:val="0051057D"/>
     <w:rsid w:val="00517ED9"/>
     <w:rsid w:val="0052071F"/>
     <w:rsid w:val="00522202"/>
     <w:rsid w:val="005274AA"/>
     <w:rsid w:val="0053120B"/>
     <w:rsid w:val="00534B6F"/>
     <w:rsid w:val="0054248C"/>
     <w:rsid w:val="0054295F"/>
     <w:rsid w:val="005438C3"/>
     <w:rsid w:val="00544167"/>
     <w:rsid w:val="00544340"/>
     <w:rsid w:val="0054490E"/>
     <w:rsid w:val="0054536F"/>
     <w:rsid w:val="00546FF6"/>
     <w:rsid w:val="005527D7"/>
     <w:rsid w:val="00553ACD"/>
     <w:rsid w:val="00557BD7"/>
     <w:rsid w:val="0056488B"/>
     <w:rsid w:val="0056750A"/>
     <w:rsid w:val="00580335"/>
     <w:rsid w:val="0058133D"/>
     <w:rsid w:val="00582CAD"/>
+    <w:rsid w:val="00582FCA"/>
     <w:rsid w:val="0058420E"/>
     <w:rsid w:val="00586B5E"/>
     <w:rsid w:val="005876D7"/>
     <w:rsid w:val="00587943"/>
     <w:rsid w:val="005A5060"/>
     <w:rsid w:val="005A75B2"/>
     <w:rsid w:val="005B05A4"/>
     <w:rsid w:val="005B2CF1"/>
     <w:rsid w:val="005C0096"/>
     <w:rsid w:val="005D534B"/>
     <w:rsid w:val="005D5F8C"/>
     <w:rsid w:val="005D7C26"/>
     <w:rsid w:val="005E5D4A"/>
     <w:rsid w:val="005F7363"/>
     <w:rsid w:val="005F7B4D"/>
     <w:rsid w:val="005F7FAD"/>
     <w:rsid w:val="00601959"/>
     <w:rsid w:val="00605806"/>
     <w:rsid w:val="00606D01"/>
     <w:rsid w:val="00607D45"/>
     <w:rsid w:val="00615D5E"/>
     <w:rsid w:val="0062113A"/>
     <w:rsid w:val="00621763"/>
     <w:rsid w:val="0062386B"/>
     <w:rsid w:val="006265FE"/>
@@ -37741,50 +38196,51 @@
     <w:rsid w:val="007A1231"/>
     <w:rsid w:val="007A436E"/>
     <w:rsid w:val="007A7423"/>
     <w:rsid w:val="007B2B62"/>
     <w:rsid w:val="007C6823"/>
     <w:rsid w:val="007C75CD"/>
     <w:rsid w:val="007C7885"/>
     <w:rsid w:val="007D0855"/>
     <w:rsid w:val="007D484F"/>
     <w:rsid w:val="007D6505"/>
     <w:rsid w:val="007D6D68"/>
     <w:rsid w:val="007E4A8C"/>
     <w:rsid w:val="007F11BD"/>
     <w:rsid w:val="007F2AF1"/>
     <w:rsid w:val="007F3B6E"/>
     <w:rsid w:val="008008E7"/>
     <w:rsid w:val="0080201E"/>
     <w:rsid w:val="008026B7"/>
     <w:rsid w:val="0081080A"/>
     <w:rsid w:val="008108EF"/>
     <w:rsid w:val="0081097E"/>
     <w:rsid w:val="0081199D"/>
     <w:rsid w:val="00816362"/>
     <w:rsid w:val="00817626"/>
     <w:rsid w:val="00817ED4"/>
+    <w:rsid w:val="00821679"/>
     <w:rsid w:val="008225DC"/>
     <w:rsid w:val="00840F97"/>
     <w:rsid w:val="0084357D"/>
     <w:rsid w:val="008440B9"/>
     <w:rsid w:val="00845293"/>
     <w:rsid w:val="0085171D"/>
     <w:rsid w:val="00851AB7"/>
     <w:rsid w:val="008521A3"/>
     <w:rsid w:val="0085289F"/>
     <w:rsid w:val="00852A2C"/>
     <w:rsid w:val="00862360"/>
     <w:rsid w:val="008724C1"/>
     <w:rsid w:val="00876879"/>
     <w:rsid w:val="00880260"/>
     <w:rsid w:val="0088056C"/>
     <w:rsid w:val="00884C2F"/>
     <w:rsid w:val="00886FCA"/>
     <w:rsid w:val="008955C6"/>
     <w:rsid w:val="008A307E"/>
     <w:rsid w:val="008A591A"/>
     <w:rsid w:val="008A5AC4"/>
     <w:rsid w:val="008B2CBB"/>
     <w:rsid w:val="008B3C5D"/>
     <w:rsid w:val="008D03A5"/>
     <w:rsid w:val="008D48A2"/>
@@ -37906,50 +38362,51 @@
     <w:rsid w:val="00BE5160"/>
     <w:rsid w:val="00BE6699"/>
     <w:rsid w:val="00BF689A"/>
     <w:rsid w:val="00BF7D15"/>
     <w:rsid w:val="00C008BC"/>
     <w:rsid w:val="00C03241"/>
     <w:rsid w:val="00C0408E"/>
     <w:rsid w:val="00C045A0"/>
     <w:rsid w:val="00C05E98"/>
     <w:rsid w:val="00C109E5"/>
     <w:rsid w:val="00C11146"/>
     <w:rsid w:val="00C13A09"/>
     <w:rsid w:val="00C160CB"/>
     <w:rsid w:val="00C1625A"/>
     <w:rsid w:val="00C23BBA"/>
     <w:rsid w:val="00C24919"/>
     <w:rsid w:val="00C2589B"/>
     <w:rsid w:val="00C2707C"/>
     <w:rsid w:val="00C317ED"/>
     <w:rsid w:val="00C41B9F"/>
     <w:rsid w:val="00C423AB"/>
     <w:rsid w:val="00C44026"/>
     <w:rsid w:val="00C473E7"/>
     <w:rsid w:val="00C50EAA"/>
     <w:rsid w:val="00C51450"/>
+    <w:rsid w:val="00C54C5D"/>
     <w:rsid w:val="00C550B1"/>
     <w:rsid w:val="00C55F23"/>
     <w:rsid w:val="00C6394F"/>
     <w:rsid w:val="00C65938"/>
     <w:rsid w:val="00C666C0"/>
     <w:rsid w:val="00C674AA"/>
     <w:rsid w:val="00C70ED0"/>
     <w:rsid w:val="00C81A01"/>
     <w:rsid w:val="00C82401"/>
     <w:rsid w:val="00C85EC1"/>
     <w:rsid w:val="00C91994"/>
     <w:rsid w:val="00C938C4"/>
     <w:rsid w:val="00C9561C"/>
     <w:rsid w:val="00C95BB9"/>
     <w:rsid w:val="00CA21E6"/>
     <w:rsid w:val="00CA2709"/>
     <w:rsid w:val="00CA2996"/>
     <w:rsid w:val="00CA434A"/>
     <w:rsid w:val="00CA74D4"/>
     <w:rsid w:val="00CB1260"/>
     <w:rsid w:val="00CB383C"/>
     <w:rsid w:val="00CB446C"/>
     <w:rsid w:val="00CB4E6F"/>
     <w:rsid w:val="00CC1F8F"/>
     <w:rsid w:val="00CD147F"/>
@@ -37982,53 +38439,55 @@
     <w:rsid w:val="00D77659"/>
     <w:rsid w:val="00D81368"/>
     <w:rsid w:val="00D9588D"/>
     <w:rsid w:val="00D97489"/>
     <w:rsid w:val="00DA17A0"/>
     <w:rsid w:val="00DA3A13"/>
     <w:rsid w:val="00DA4E3D"/>
     <w:rsid w:val="00DA7F13"/>
     <w:rsid w:val="00DB023D"/>
     <w:rsid w:val="00DB6B91"/>
     <w:rsid w:val="00DB79D6"/>
     <w:rsid w:val="00DC0678"/>
     <w:rsid w:val="00DC53B0"/>
     <w:rsid w:val="00DC6F62"/>
     <w:rsid w:val="00DD009F"/>
     <w:rsid w:val="00DD2381"/>
     <w:rsid w:val="00DD4550"/>
     <w:rsid w:val="00DD5488"/>
     <w:rsid w:val="00DE0C35"/>
     <w:rsid w:val="00DE1161"/>
     <w:rsid w:val="00DE1682"/>
     <w:rsid w:val="00DE2006"/>
     <w:rsid w:val="00DE2258"/>
     <w:rsid w:val="00DF1CD2"/>
     <w:rsid w:val="00DF2A42"/>
+    <w:rsid w:val="00DF2DA4"/>
     <w:rsid w:val="00DF503C"/>
     <w:rsid w:val="00DF7F7E"/>
     <w:rsid w:val="00E0173B"/>
+    <w:rsid w:val="00E06F01"/>
     <w:rsid w:val="00E122B5"/>
     <w:rsid w:val="00E145E7"/>
     <w:rsid w:val="00E14A6A"/>
     <w:rsid w:val="00E20EAA"/>
     <w:rsid w:val="00E2188E"/>
     <w:rsid w:val="00E2411C"/>
     <w:rsid w:val="00E255CE"/>
     <w:rsid w:val="00E27646"/>
     <w:rsid w:val="00E30025"/>
     <w:rsid w:val="00E3066A"/>
     <w:rsid w:val="00E32B11"/>
     <w:rsid w:val="00E34D31"/>
     <w:rsid w:val="00E419D1"/>
     <w:rsid w:val="00E4212E"/>
     <w:rsid w:val="00E502BB"/>
     <w:rsid w:val="00E54A62"/>
     <w:rsid w:val="00E55DCC"/>
     <w:rsid w:val="00E57977"/>
     <w:rsid w:val="00E57CFF"/>
     <w:rsid w:val="00E57F24"/>
     <w:rsid w:val="00E631B0"/>
     <w:rsid w:val="00E6371B"/>
     <w:rsid w:val="00E65387"/>
     <w:rsid w:val="00E66374"/>
     <w:rsid w:val="00E713C4"/>
@@ -38069,50 +38528,51 @@
     <w:rsid w:val="00F41CA1"/>
     <w:rsid w:val="00F42423"/>
     <w:rsid w:val="00F454B0"/>
     <w:rsid w:val="00F46E7D"/>
     <w:rsid w:val="00F47159"/>
     <w:rsid w:val="00F53223"/>
     <w:rsid w:val="00F539E1"/>
     <w:rsid w:val="00F56F87"/>
     <w:rsid w:val="00F6013D"/>
     <w:rsid w:val="00F7454E"/>
     <w:rsid w:val="00F76B07"/>
     <w:rsid w:val="00F77D41"/>
     <w:rsid w:val="00F842EE"/>
     <w:rsid w:val="00F85675"/>
     <w:rsid w:val="00F85845"/>
     <w:rsid w:val="00F87729"/>
     <w:rsid w:val="00F908AB"/>
     <w:rsid w:val="00F91BE6"/>
     <w:rsid w:val="00F93072"/>
     <w:rsid w:val="00F9325D"/>
     <w:rsid w:val="00F96F73"/>
     <w:rsid w:val="00F97590"/>
     <w:rsid w:val="00FA15BB"/>
     <w:rsid w:val="00FA1D11"/>
     <w:rsid w:val="00FA552E"/>
+    <w:rsid w:val="00FA5C12"/>
     <w:rsid w:val="00FB20AC"/>
     <w:rsid w:val="00FB2199"/>
     <w:rsid w:val="00FB5002"/>
     <w:rsid w:val="00FB79EA"/>
     <w:rsid w:val="00FC3559"/>
     <w:rsid w:val="00FD1576"/>
     <w:rsid w:val="00FE00BE"/>
     <w:rsid w:val="00FE58FA"/>
     <w:rsid w:val="02BE71C2"/>
     <w:rsid w:val="037E7A6B"/>
     <w:rsid w:val="05520975"/>
     <w:rsid w:val="0DD2B3E6"/>
     <w:rsid w:val="0FC06665"/>
     <w:rsid w:val="0FC3EA4D"/>
     <w:rsid w:val="12A350A7"/>
     <w:rsid w:val="12AF1070"/>
     <w:rsid w:val="14F6B56C"/>
     <w:rsid w:val="15B6B34F"/>
     <w:rsid w:val="176DBC6C"/>
     <w:rsid w:val="1A3ED407"/>
     <w:rsid w:val="1C149C8B"/>
     <w:rsid w:val="1CB5E73B"/>
     <w:rsid w:val="1D03CDCF"/>
     <w:rsid w:val="1ED0152A"/>
     <w:rsid w:val="210BACAE"/>
@@ -38169,64 +38629,64 @@
     <w:rsid w:val="6F74533B"/>
     <w:rsid w:val="71B1B1BE"/>
     <w:rsid w:val="74624359"/>
     <w:rsid w:val="7524D964"/>
     <w:rsid w:val="7714DC33"/>
     <w:rsid w:val="7BAE995A"/>
     <w:rsid w:val="7EB1B3D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C0A20A"/>
   <w15:docId w15:val="{2B478070-9FC7-4F8D-9536-956A3D6F8833}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -38924,74 +39384,74 @@
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00C70ED0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E761E5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="526413437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/Depts/ptd/about-us/un-supplier-code-conduct" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/Depts/ptd/about-us/un-supplier-code-conduct" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -39240,146 +39700,50 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...94 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -39692,208 +40056,297 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">engagement and E-tendering Model Innovation Challenge Agreement (company) - Jan 2016</UNDP_POPP_TITLE_EN>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3271</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3271</Url>
+      <Description>POPP-11-3271</Description>
+    </_dlc_DocIdUrl>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA3ECCD-1ACC-456A-B85E-30F0A99595D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87939FAF-4B99-4672-A69A-BA5BBDAB45F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0F048C-9DB0-4F24-A295-C98575D807D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F1FC734-F96E-48CF-8A9D-BC4D279E278A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C105356C-DCFC-447C-A1A3-26D884ADAD5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BD22426-C77E-4DB3-AB9B-0C0DAB545AEC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{898AA166-17F6-4F02-A1E7-074DFB08693B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>52015</Characters>
+  <Pages>25</Pages>
+  <Words>9191</Words>
+  <Characters>52395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>433</Lines>
+  <Lines>436</Lines>
   <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Model Contract for Professional Services</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Productivity Solutions Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61496</CharactersWithSpaces>
+  <CharactersWithSpaces>61464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model Contract for Professional Services</dc:title>
   <dc:creator>Hal Richman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>UNITBOM-1780-228</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a4252a5e-386f-458f-8719-ea5f7aaca44f</vt:lpwstr>