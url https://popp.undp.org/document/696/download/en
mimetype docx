--- v0 (2025-10-10)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0FB48230" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF32835" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4CB7">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:noProof/>
         </w:rPr>
@@ -600,103 +600,101 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E2081A3" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269B169D" w14:textId="1C4AAAA1" w:rsidR="00A066AC" w:rsidRDefault="002447C8" w:rsidP="00A066AC">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+    <w:p w14:paraId="269B169D" w14:textId="5D41B1B1" w:rsidR="00A066AC" w:rsidRDefault="00C35886" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66DD7461" wp14:editId="019863D8">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="C:\Users\Toshiba\Desktop\UNDP\RESOURCES\UNDP LOGOS\UNDP_Logo_Resilent Nations.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FD38F5F" wp14:editId="435625BC">
+            <wp:extent cx="396240" cy="800487"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="889575126" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Toshiba\Desktop\UNDP\RESOURCES\UNDP LOGOS\UNDP_Logo_Resilent Nations.png"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="564924" cy="1205733"/>
+                      <a:ext cx="403887" cy="815936"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BF40FB" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -1509,89 +1507,106 @@
       <w:r w:rsidRPr="00B87531">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UNDP).  The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87531">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’s personnel and sub-contractors shall not be considered in any respect as being the employees or agents of UNDP or the United Nations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1BE9A0" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00B87531" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+    <w:p w14:paraId="2D1BE9A0" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7A645B5E" w14:textId="77777777" w:rsidR="00C35886" w:rsidRPr="00B87531" w:rsidRDefault="00C35886" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="22DE6F13" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="007F11BD" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007F11BD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F11BD">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
@@ -2489,50 +2504,65 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Innovator also represents and warrants the quality of the deliverables and reports foreseen under this Agreement in accordance with the highest industry and professional standards. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABADAEC" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D6D75A3" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79230742" w14:textId="77777777" w:rsidR="00C35886" w:rsidRDefault="00C35886" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B46C940" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
@@ -7528,51 +7558,69 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be responsible to fund all amounts within any policy deductible or retention.</w:t>
+        <w:t xml:space="preserve"> shall be responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to fund</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all amounts within any policy deductible or retention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC2ACEA" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29705BFC" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
@@ -9254,76 +9302,84 @@
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that is designated as confidential (“Information”), shall be held in confidence by that Party and shall be handled as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8A7AF9" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="219C9FAA" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+    <w:p w14:paraId="219C9FAA" w14:textId="1CB51824" w:rsidR="00A066AC" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>The  Recipient  shall:</w:t>
+        <w:t>The Recipient shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00A066AC" w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A60451" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00F56F87" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C005CCF" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
@@ -9427,51 +9483,87 @@
     <w:p w14:paraId="733D777A" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provided that the Recipient has a written agreement with the following persons or entities requiring them to treat the Information confidential in accordance with the </w:t>
+        <w:t xml:space="preserve">Provided that the Recipient has a written agreement with the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or entities requiring them to treat the Information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>confidential</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and this Article </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
@@ -10042,123 +10134,171 @@
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B67E982" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="01467E85" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDBDC97" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B8CDFF" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6C75F98A" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="0058420E" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058420E">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>FORCE MAJEURE; OTHER CHANGES IN CONDITIONS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F310C2" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BD68C0F" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In the event of and as soon as possible after the occurrence of any cause constituting </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>force majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the affected Party shall give notice and full particulars in writing to the other Party, of such occurrence or cause if the affected Party is thereby rendered unable, wholly or in part, to perform its obligations and meet its responsibilities under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -10421,51 +10561,69 @@
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unable to perform its obligations, wholly or in part, by reason of </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">force majeure </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>for any period in excess of ninety (90) days.</w:t>
+        <w:t xml:space="preserve">for any period </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ninety (90) days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4D2E6B" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFA8DD9" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00DA7F13" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
@@ -10758,51 +10916,69 @@
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice, in writing, to the other Party.  The initiation of conciliation or arbitral proceedings in accordance with Article </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Settlement of Disputes,” below, shall not be deemed to be a “cause” for or otherwise to be in itself a termination of the </w:t>
+        <w:t xml:space="preserve"> “Settlement of Disputes,” below, shall not be deemed to be a “cause” for or otherwise to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in itself a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termination of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreemen</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F491810" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -10866,92 +11042,92 @@
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any case in which the mandate of UNDP applicable to the performance of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the funding of UNDP applicable to the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">or the funding of UNDP applicable to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is curtailed or terminated, whether in whole or in part.  In addition, unless otherwise provided by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, upon sixty (60) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">day’s advance written notice to the </w:t>
+        <w:t xml:space="preserve">, upon sixty (60) day’s advance written notice to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, UNDP may terminate the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
@@ -11138,51 +11314,69 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">place no further subcontracts or orders for materials, services, or facilities, except as UNDP and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> agree in writing are necessary to complete any portion of the </w:t>
+        <w:t xml:space="preserve"> agree in writing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary to complete any portion of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is not terminated;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CBD42E" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
@@ -11650,183 +11844,221 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP may, without prejudice to any other right or remedy available to it, terminate the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> forthwith in the event that:</w:t>
+        <w:t xml:space="preserve"> forthwith </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02574C09" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A0CAC6A" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5060">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is adjudged bankrupt, or is liquidated, or becomes insolvent, or applies for a moratorium or stay on any payment or repayment obligations, or applies to be declared insolvent;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033F52BA" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5060">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is granted a moratorium or a stay, or is declared insolvent;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F55697C" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> makes an assignment for the benefit of one or more of its creditors;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABC9190" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
@@ -11865,57 +12097,67 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F293826" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="005A5060" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5060">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> offers a settlement in lieu of bankruptcy or receivership; </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -12475,68 +12717,113 @@
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as appropriate, all in accordance with the authority of the arbitral tribunal pursuant to Article 26 (“Interim  measures”) and Article  34 (“Form and  effect of the  award”) of the UNCITRAL Arbitration Rules.  The arbitral tribunal shall have no authority to award punitive damages.  In addition, unless otherwise expressly provided in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the arbitral tribunal shall have no authority to award interest in excess of the London Inter-Bank Offered Rate (“LIBOR”) then prevailing, </w:t>
+        <w:t xml:space="preserve">, the arbitral tribunal shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">have no authority to award interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the London Inter-Bank Offered Rate (“LIBOR”) then prevailing, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and any such interest shall be simple interest only</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>.  The Parties shall be bound by any arbitration award rendered as a result of such arbitration as the final adjudication of any such dispute, controversy, or claim.</w:t>
+        <w:t xml:space="preserve">.  The Parties shall be bound by any arbitration award rendered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such arbitration as the final adjudication of any such dispute, controversy, or claim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4A0D40" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69EB1721" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
@@ -12625,76 +12912,87 @@
     </w:p>
     <w:p w14:paraId="20AC1432" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>TAX EXEMPTION</w:t>
+        <w:t>TAX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A5060">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EXEMPTION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048F90D8" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
@@ -12959,77 +13257,79 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33092CDF" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005A5060">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SECURITY</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020B3D55" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -13099,51 +13399,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Innovator shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C688A8" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>put in place an appropriate security plan and maintain the security plan, taking into account the security situation in the country where the Services are being provided;</w:t>
+        <w:t xml:space="preserve">put in place an appropriate security plan and maintain the security plan, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the security situation in the country where the Services are being provided;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5975595D" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assume all risks and liabilities related to the Innovator’s security, and the full implementation of the security plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F237CE" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
@@ -13210,118 +13528,137 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C6C5B4E" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00EC26F4" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>22.</w:t>
+        <w:t>22</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC26F4">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC26F4">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AUDITS AND INVESTIGATIONS</w:t>
+        <w:t>AUDITS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC26F4">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND INVESTIGATIONS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F79FB2" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="0008634A" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DB639C4" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">22.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Each invoice paid by UNDP shall be subject to a post-payment audit by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>auditors, whether internal or external, of UNDP or the authorized agents of the UNDP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13343,51 +13680,87 @@
     <w:p w14:paraId="74B4A31E" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Innovator acknowledges and agrees that, at any time, UNDP may conduct investigations relating to any aspect of the Agreement, the obligations performed under the Agreement, and the operations of the Innovator generally.  The right of UNDP to conduct an investigation and the Innovator’s obligation to comply with such an investigation shall not lapse upon expiration or prior termination of the Agreement.  The Innovator shall provide its full and timely cooperation with any such inspections, post-payment audits or investigations.  Such cooperation shall include, but shall not be limited to, the Innovator’s obligation to make available its personnel and any documentation for such purposes and to grant to UNDP access to the Innovator’s premises.  The Innovator shall require its agents, including, but not limited to, the Innovator’s attorneys, accountants or other advisers, to reasonably cooperate with any inspections, post-payment audits or investigations carried out by UNDP hereunder.</w:t>
+        <w:t xml:space="preserve">The Innovator acknowledges and agrees that, at any time, UNDP may conduct investigations relating to any aspect of the Agreement, the obligations performed under the Agreement, and the operations of the Innovator generally.  The right of UNDP to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conduct an investigation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Innovator’s obligation to comply with such an investigation shall not lapse upon expiration or prior termination of the Agreement.  The Innovator shall provide its full and timely cooperation with any such inspections, post-payment audits or investigations.  Such cooperation shall include, but shall not be limited to, the Innovator’s obligation to make available its personnel and any documentation for such purposes and to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grant to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP access to the Innovator’s premises.  The Innovator shall require its agents, including, but not limited to, the Innovator’s attorneys, accountants or other advisers, to reasonably cooperate with any inspections, post-payment audits or investigations carried out by UNDP hereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E2A88A" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2268A39B" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13726,88 +14099,88 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5394CA93" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93BD3">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SOURCE OF INSTRUCTIONS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93BD3">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2C4677" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53980DA2" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00A93BD3" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93BD3">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Innovator shall neither seek nor accept instructions from any authority external to UNDP in connection with the performance of its obligations under the Agreement.  Should any authority external to UNDP seek to impose any instructions concerning or restrictions on the Innovator’s performance under the Agreement, the Innovator shall promptly notify UNDP and provide all reasonable assistance required by UNDP.  The Innovator shall not take any action in respect of the performance of its obligations under the Agreement that may adversely affect the interests of UNDP or the United Nations, and the Innovator shall perform its obligations under the Agreement with the fullest regard to the interests of UNDP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4FE7DB" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137E7488" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14184,51 +14557,87 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  In making such acknowledgement, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represents and warrants that it is in compliance with the requirements of the foregoing, and will remain in compliance throughout the term of this </w:t>
+        <w:t xml:space="preserve"> represents and warrants that it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>foregoing, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will remain in compliance throughout the term of this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0475B61C" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32D80692" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -14243,68 +14652,70 @@
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFLICT OF INTEREST:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB519F1" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61B135C0" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -14350,50 +14761,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A704EE8" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -14434,144 +14846,163 @@
       </w:r>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) immediately notify UNDP;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A785C3B" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00B443A8" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) make full disclosure of all relevant information relating to the conflict; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4676F94F" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B443A8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>c) take such steps as UNDP reasonably requires to resolve or ot</w:t>
+        <w:t xml:space="preserve">c) take such steps as UNDP reasonably requires </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B443A8">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to resolve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B443A8">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>herwise deal with the conflict.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4721AE" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE3E76E" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="004455D5" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004455D5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004455D5">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SURVIVAL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E322AEC" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05A56FE9" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="004455D5" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -14891,80 +15322,91 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A9C4D52" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C045A0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C045A0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NON-WAIVER OF RIGHTS:</w:t>
-      </w:r>
+        <w:t>NON</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C045A0">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-WAIVER OF RIGHTS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C045A0">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094F3309" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E65977E" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14999,73 +15441,93 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51EB3F5F" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30. </w:t>
+        <w:t>30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CHILD LABOR</w:t>
-      </w:r>
+        <w:t>CHILD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LABOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EB0078" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A7DD714" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00C23BBA" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15101,70 +15563,81 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C122D9F" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">31. </w:t>
+        <w:t>31</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MINES</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706D033A" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49FD735B" w14:textId="262D1FD4" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -15188,106 +15661,146 @@
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> represents and warrants that neither it, its parent entities (if any), nor any of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s subsidiaries or affiliated entities (if any) is engaged in the sale or manufacture of anti-personnel mines or components utilized in the manufacture of anti-personnel mines. </w:t>
+        <w:t xml:space="preserve">’s subsidiaries or affiliated entities (if any) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engaged in the sale or manufacture of anti-personnel mines or components utilized in the manufacture of anti-personnel mines. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3F36B6" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6322B6FC" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00C23BBA" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">32. </w:t>
-      </w:r>
+        <w:t>32</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SEXUAL </w:t>
-      </w:r>
+        <w:t>SEXUAL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2121">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXPLOITATION</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D2DDB4" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="002D2121" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15428,60 +15941,51 @@
         </w:rPr>
         <w:t>Innovato</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r shall take all appropriate measures to prevent sexual exploitation or abuse of anyone by its employees or any other persons engaged and controlled by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">to perform any services under the </w:t>
+        <w:t xml:space="preserve"> to perform any services under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="002D2121">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  For these purposes, sexual activity with any person less than eighteen years of age, regardless of any laws relating to consent, shall constitute the sexual exploitation and abuse of such person.  In addition, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Innovator </w:t>
       </w:r>
@@ -15647,76 +16151,87 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7298784E" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C23BBA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C23BBA">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ANTI-TERRORISM</w:t>
+        <w:t>ANTI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C23BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-TERRORISM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4C4517" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -15786,61 +16301,81 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EA476DB" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="007F11BD" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">34. </w:t>
+        <w:t>34</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>SUBMISSION OF INVOICES:</w:t>
+        <w:t>SUBMISSION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF INVOICES:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6670AA97" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4D4670" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -16148,60 +16683,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3E411BDC" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="007F11BD" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">35.  </w:t>
+        <w:t>35</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>TIME AND MANNER OF PAYMENT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D69452" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D04FFFA" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -16252,51 +16806,60 @@
         </w:rPr>
         <w:t xml:space="preserve">milestones </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stated in Section 4.4, </w:t>
       </w:r>
       <w:r w:rsidRPr="001349A6">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and following subm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ission of satisfactory invoices to UNDP.  Invoices shall be paid within thirty (30) days of the date of their acceptance by UNDP. UNDP shall make every effort to accept an invoice or so advise the Innovator of its non-acceptance within a reasonable time from receipt.</w:t>
+        <w:t xml:space="preserve">ission of satisfactory invoices to UNDP.  Invoices shall be paid within </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>thirty (30) days of the date of their acceptance by UNDP. UNDP shall make every effort to accept an invoice or so advise the Innovator of its non-acceptance within a reasonable time from receipt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DD1322" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7333B5BF" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -17169,57 +17732,67 @@
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57082D93" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">For the purpose of notifications under the Agreement, the addresses of UNDP and the Innovator are: </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notifications under the Agreement, the addresses of UNDP and the Innovator are: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC93585" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15171659" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
@@ -17290,50 +17863,51 @@
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[insert name], </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7D36F5" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="000541F1" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000541F1">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000541F1">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>[insert title],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B24180" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="000541F1" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -17387,51 +17961,50 @@
         <w:tab/>
         <w:t>[insert address]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF5CB3D" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000541F1">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000541F1">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>[insert phone]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4282E875" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -18534,206 +19107,309 @@
     </w:p>
     <w:p w14:paraId="428E4E07" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Name:</w:t>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68544A04" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A875BD" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68544A04" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+    <w:p w14:paraId="4DB997EB" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A875BD" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+    <w:p w14:paraId="6405FE6A" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title: </w:t>
-      </w:r>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB997EB" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
-[...53 lines deleted...]
-    </w:p>
     <w:p w14:paraId="54FE25DD" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00A9666D" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4904"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34FF64B4" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+    <w:p w14:paraId="4FFB9E00" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="b"/>
       <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5D40EF00" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E104A7" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A65458" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E67F413" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EE8BC3" w14:textId="77777777" w:rsidR="0064748E" w:rsidRDefault="0064748E" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FF64B4" w14:textId="27E9E478" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[Insert the following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annexes</w:t>
       </w:r>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C729ED" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18789,352 +19465,372 @@
     </w:p>
     <w:p w14:paraId="55135F0D" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ANNEX II:</w:t>
       </w:r>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971217">
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00F36285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Innovator’s Project Proposal</w:t>
       </w:r>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63325C26" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E060343" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRPr="00971217" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ANNEX III:</w:t>
-      </w:r>
+        <w:t>ANNEX III</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971217">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971217">
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F36285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Project Budget, Project Milestones and Means of Verification</w:t>
       </w:r>
       <w:r w:rsidRPr="00971217">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C197504" w14:textId="5F4C5DBA" w:rsidR="002833A1" w:rsidRPr="00A066AC" w:rsidRDefault="002833A1" w:rsidP="00A066AC"/>
     <w:sectPr w:rsidR="002833A1" w:rsidRPr="00A066AC" w:rsidSect="0016502F">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59EFD287" w14:textId="77777777" w:rsidR="00C423AB" w:rsidRDefault="00C423AB">
+    <w:p w14:paraId="609733EA" w14:textId="77777777" w:rsidR="00EF798A" w:rsidRDefault="00EF798A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B83331D" w14:textId="77777777" w:rsidR="00C423AB" w:rsidRDefault="00C423AB">
+    <w:p w14:paraId="1E0B33DC" w14:textId="77777777" w:rsidR="00EF798A" w:rsidRDefault="00EF798A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Swis721 BT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6287AB9B" w14:textId="77777777" w:rsidR="003B1416" w:rsidRDefault="003B1416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="09CF34A6" w14:textId="77777777" w:rsidR="003B1416" w:rsidRDefault="003B1416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="07210987" w14:textId="77777777" w:rsidR="003B1416" w:rsidRDefault="003B1416">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07210987" w14:textId="77777777" w:rsidR="003B1416" w:rsidRPr="00743469" w:rsidRDefault="003B1416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00743469">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00743469">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00743469">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001719F2">
+    <w:r w:rsidR="001719F2" w:rsidRPr="00743469">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00743469">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19772F7A" w14:textId="77777777" w:rsidR="003B1416" w:rsidRDefault="003B1416">
+  <w:p w14:paraId="0C650DFA" w14:textId="195557FA" w:rsidR="003B1416" w:rsidRPr="00743469" w:rsidRDefault="003B1416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-        <w:sz w:val="18"/>
+    <w:r w:rsidRPr="00743469">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A5BBEEA" w14:textId="77777777" w:rsidR="00C423AB" w:rsidRDefault="00C423AB">
+    <w:p w14:paraId="6C6A511D" w14:textId="77777777" w:rsidR="00EF798A" w:rsidRDefault="00EF798A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="458E9E4D" w14:textId="77777777" w:rsidR="00C423AB" w:rsidRDefault="00C423AB">
+    <w:p w14:paraId="1056AF34" w14:textId="77777777" w:rsidR="00EF798A" w:rsidRDefault="00EF798A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="17CFE769" w14:textId="77777777" w:rsidR="00A066AC" w:rsidRDefault="00A066AC" w:rsidP="00A066AC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19158,62 +19854,62 @@
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> This model Agreement is intended for use with an entity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00D575B3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>company in connection with the Innovation Challenge Policy Any deviations to the text should be made in consultation with the Legal Office, Bureau for Management Services (LO/BMS).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49099E36" w14:textId="77777777" w:rsidR="003B1416" w:rsidRDefault="003B1416">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04270316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22AED2CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25587,87 +26283,87 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1071082671">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="881483820">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="106854066">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="428623078">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1703166585">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2033529716">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1822187496">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1448429418">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1047024797">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1381514289">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="627517210">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="669798791">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="180705146">
     <w:abstractNumId w:val="49"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="19.1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
@@ -25783,198 +26479,201 @@
           <w:ind w:left="1440" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="1440" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1452171418">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1327512131">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="664675536">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="767502397">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="800881197">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1009062595">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1013799020">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2016809144">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="95440598">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1452939633">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="715281565">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1283000319">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1655449973">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1422487635">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1846280566">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1797986643">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="830217537">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="2053996137">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="976109681">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1441293714">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="511456027">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1514539742">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1929773135">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="375592751">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1371418221">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="133135394">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1453746971">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1590582587">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1605334298">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="710226203">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1419445682">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="2089883278">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1600142814">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="2050717336">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="2136439502">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="2035382812">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1109158779">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="1407263248">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1370305320">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="71705715">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="564417049">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1786002164">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="633101541">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="1842310361">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009248D2"/>
     <w:rsid w:val="0000538D"/>
     <w:rsid w:val="00014DCA"/>
     <w:rsid w:val="00020CC5"/>
     <w:rsid w:val="00022C85"/>
     <w:rsid w:val="00025F6F"/>
     <w:rsid w:val="0003345D"/>
     <w:rsid w:val="00035CF7"/>
@@ -26167,78 +26866,82 @@
     <w:rsid w:val="0058133D"/>
     <w:rsid w:val="00582CAD"/>
     <w:rsid w:val="0058420E"/>
     <w:rsid w:val="00586B5E"/>
     <w:rsid w:val="00587943"/>
     <w:rsid w:val="005A5060"/>
     <w:rsid w:val="005A75B2"/>
     <w:rsid w:val="005B2CF1"/>
     <w:rsid w:val="005C0096"/>
     <w:rsid w:val="005D534B"/>
     <w:rsid w:val="005D7C26"/>
     <w:rsid w:val="005E5D4A"/>
     <w:rsid w:val="005F7363"/>
     <w:rsid w:val="005F7B4D"/>
     <w:rsid w:val="005F7FAD"/>
     <w:rsid w:val="00601959"/>
     <w:rsid w:val="00605806"/>
     <w:rsid w:val="00606D01"/>
     <w:rsid w:val="00607D45"/>
     <w:rsid w:val="00615D5E"/>
     <w:rsid w:val="0062113A"/>
     <w:rsid w:val="00621763"/>
     <w:rsid w:val="0062386B"/>
     <w:rsid w:val="006265FE"/>
     <w:rsid w:val="006321CA"/>
+    <w:rsid w:val="0064748E"/>
     <w:rsid w:val="00653247"/>
     <w:rsid w:val="00655162"/>
     <w:rsid w:val="006651E2"/>
     <w:rsid w:val="006834CD"/>
     <w:rsid w:val="00690C37"/>
     <w:rsid w:val="00693DD2"/>
     <w:rsid w:val="006948E8"/>
     <w:rsid w:val="006A4A9E"/>
     <w:rsid w:val="006B55A0"/>
     <w:rsid w:val="006C1E65"/>
     <w:rsid w:val="006C3AEE"/>
     <w:rsid w:val="006D134B"/>
     <w:rsid w:val="006D2446"/>
     <w:rsid w:val="006D2D25"/>
     <w:rsid w:val="006D48DB"/>
     <w:rsid w:val="006D4C63"/>
     <w:rsid w:val="006E116C"/>
+    <w:rsid w:val="006E1F66"/>
     <w:rsid w:val="006E35F2"/>
     <w:rsid w:val="006E6CF3"/>
     <w:rsid w:val="00701FBC"/>
     <w:rsid w:val="007073E9"/>
     <w:rsid w:val="00713F49"/>
     <w:rsid w:val="00737390"/>
+    <w:rsid w:val="00743469"/>
     <w:rsid w:val="00745C40"/>
     <w:rsid w:val="0074734C"/>
     <w:rsid w:val="007532ED"/>
     <w:rsid w:val="00753F96"/>
     <w:rsid w:val="00774245"/>
+    <w:rsid w:val="00774E8E"/>
     <w:rsid w:val="007818D7"/>
     <w:rsid w:val="0078568F"/>
     <w:rsid w:val="007953DD"/>
     <w:rsid w:val="00795624"/>
     <w:rsid w:val="00797872"/>
     <w:rsid w:val="007A0C5F"/>
     <w:rsid w:val="007A1231"/>
     <w:rsid w:val="007A436E"/>
     <w:rsid w:val="007A7423"/>
     <w:rsid w:val="007B2B62"/>
     <w:rsid w:val="007C6823"/>
     <w:rsid w:val="007C75CD"/>
     <w:rsid w:val="007D0855"/>
     <w:rsid w:val="007D484F"/>
     <w:rsid w:val="007D6505"/>
     <w:rsid w:val="007E4A8C"/>
     <w:rsid w:val="007F11BD"/>
     <w:rsid w:val="007F2AF1"/>
     <w:rsid w:val="007F3B6E"/>
     <w:rsid w:val="008008E7"/>
     <w:rsid w:val="0080201E"/>
     <w:rsid w:val="008026B7"/>
     <w:rsid w:val="0081080A"/>
     <w:rsid w:val="008108EF"/>
     <w:rsid w:val="0081097E"/>
@@ -26363,50 +27066,51 @@
     <w:rsid w:val="00BA66A8"/>
     <w:rsid w:val="00BB1148"/>
     <w:rsid w:val="00BC08E8"/>
     <w:rsid w:val="00BC37CA"/>
     <w:rsid w:val="00BC445E"/>
     <w:rsid w:val="00BC4592"/>
     <w:rsid w:val="00BC6FA1"/>
     <w:rsid w:val="00BD4C3D"/>
     <w:rsid w:val="00BE14B7"/>
     <w:rsid w:val="00BE6699"/>
     <w:rsid w:val="00BF689A"/>
     <w:rsid w:val="00BF7D15"/>
     <w:rsid w:val="00C008BC"/>
     <w:rsid w:val="00C03241"/>
     <w:rsid w:val="00C0408E"/>
     <w:rsid w:val="00C045A0"/>
     <w:rsid w:val="00C05E98"/>
     <w:rsid w:val="00C109E5"/>
     <w:rsid w:val="00C11146"/>
     <w:rsid w:val="00C1625A"/>
     <w:rsid w:val="00C23BBA"/>
     <w:rsid w:val="00C24919"/>
     <w:rsid w:val="00C2589B"/>
     <w:rsid w:val="00C2707C"/>
     <w:rsid w:val="00C317ED"/>
+    <w:rsid w:val="00C35886"/>
     <w:rsid w:val="00C41B9F"/>
     <w:rsid w:val="00C423AB"/>
     <w:rsid w:val="00C44026"/>
     <w:rsid w:val="00C473E7"/>
     <w:rsid w:val="00C50EAA"/>
     <w:rsid w:val="00C51450"/>
     <w:rsid w:val="00C550B1"/>
     <w:rsid w:val="00C55F23"/>
     <w:rsid w:val="00C6394F"/>
     <w:rsid w:val="00C65938"/>
     <w:rsid w:val="00C666C0"/>
     <w:rsid w:val="00C674AA"/>
     <w:rsid w:val="00C81A01"/>
     <w:rsid w:val="00C82401"/>
     <w:rsid w:val="00C85EC1"/>
     <w:rsid w:val="00C91994"/>
     <w:rsid w:val="00C938C4"/>
     <w:rsid w:val="00C9561C"/>
     <w:rsid w:val="00C95BB9"/>
     <w:rsid w:val="00CA21E6"/>
     <w:rsid w:val="00CA2709"/>
     <w:rsid w:val="00CA434A"/>
     <w:rsid w:val="00CA74D4"/>
     <w:rsid w:val="00CB1260"/>
     <w:rsid w:val="00CB446C"/>
@@ -26433,156 +27137,159 @@
     <w:rsid w:val="00D575B3"/>
     <w:rsid w:val="00D77659"/>
     <w:rsid w:val="00D81368"/>
     <w:rsid w:val="00D9588D"/>
     <w:rsid w:val="00D97489"/>
     <w:rsid w:val="00DA17A0"/>
     <w:rsid w:val="00DA3A13"/>
     <w:rsid w:val="00DA4E3D"/>
     <w:rsid w:val="00DA7F13"/>
     <w:rsid w:val="00DB6B91"/>
     <w:rsid w:val="00DB79D6"/>
     <w:rsid w:val="00DC53B0"/>
     <w:rsid w:val="00DC6F62"/>
     <w:rsid w:val="00DD009F"/>
     <w:rsid w:val="00DD2381"/>
     <w:rsid w:val="00DD4550"/>
     <w:rsid w:val="00DD5488"/>
     <w:rsid w:val="00DE1161"/>
     <w:rsid w:val="00DE1682"/>
     <w:rsid w:val="00DE2006"/>
     <w:rsid w:val="00DE2258"/>
     <w:rsid w:val="00DF2A42"/>
     <w:rsid w:val="00DF503C"/>
     <w:rsid w:val="00DF7F7E"/>
     <w:rsid w:val="00E0173B"/>
+    <w:rsid w:val="00E11A19"/>
     <w:rsid w:val="00E122B5"/>
     <w:rsid w:val="00E145E7"/>
     <w:rsid w:val="00E14A6A"/>
     <w:rsid w:val="00E20EAA"/>
     <w:rsid w:val="00E2188E"/>
     <w:rsid w:val="00E255CE"/>
     <w:rsid w:val="00E27646"/>
     <w:rsid w:val="00E32B11"/>
     <w:rsid w:val="00E34D31"/>
     <w:rsid w:val="00E419D1"/>
     <w:rsid w:val="00E4212E"/>
     <w:rsid w:val="00E502BB"/>
     <w:rsid w:val="00E55DCC"/>
     <w:rsid w:val="00E57CFF"/>
     <w:rsid w:val="00E631B0"/>
     <w:rsid w:val="00E6371B"/>
     <w:rsid w:val="00E65387"/>
     <w:rsid w:val="00E66374"/>
     <w:rsid w:val="00E733A4"/>
     <w:rsid w:val="00E73680"/>
     <w:rsid w:val="00E7415E"/>
     <w:rsid w:val="00E76336"/>
     <w:rsid w:val="00EA1A3F"/>
     <w:rsid w:val="00EA6582"/>
     <w:rsid w:val="00EC26F4"/>
     <w:rsid w:val="00EC7635"/>
     <w:rsid w:val="00ED4713"/>
     <w:rsid w:val="00ED4A00"/>
     <w:rsid w:val="00ED512B"/>
     <w:rsid w:val="00ED5B8D"/>
     <w:rsid w:val="00ED76AF"/>
     <w:rsid w:val="00EE33EA"/>
     <w:rsid w:val="00EE4D3E"/>
     <w:rsid w:val="00EE761B"/>
+    <w:rsid w:val="00EF798A"/>
     <w:rsid w:val="00F00A35"/>
     <w:rsid w:val="00F03087"/>
     <w:rsid w:val="00F11423"/>
     <w:rsid w:val="00F11BD0"/>
     <w:rsid w:val="00F13C51"/>
     <w:rsid w:val="00F17DD4"/>
     <w:rsid w:val="00F21128"/>
     <w:rsid w:val="00F22DF8"/>
     <w:rsid w:val="00F2615C"/>
     <w:rsid w:val="00F2634E"/>
     <w:rsid w:val="00F357D2"/>
+    <w:rsid w:val="00F36285"/>
     <w:rsid w:val="00F41CA1"/>
     <w:rsid w:val="00F42423"/>
     <w:rsid w:val="00F454B0"/>
     <w:rsid w:val="00F47159"/>
     <w:rsid w:val="00F53223"/>
     <w:rsid w:val="00F539E1"/>
     <w:rsid w:val="00F56F87"/>
     <w:rsid w:val="00F7454E"/>
     <w:rsid w:val="00F76B07"/>
     <w:rsid w:val="00F77D41"/>
     <w:rsid w:val="00F842EE"/>
     <w:rsid w:val="00F85675"/>
     <w:rsid w:val="00F85845"/>
     <w:rsid w:val="00F87729"/>
     <w:rsid w:val="00F908AB"/>
     <w:rsid w:val="00F91BE6"/>
     <w:rsid w:val="00F93072"/>
     <w:rsid w:val="00F9325D"/>
     <w:rsid w:val="00F96F73"/>
     <w:rsid w:val="00F97590"/>
     <w:rsid w:val="00FA1D11"/>
     <w:rsid w:val="00FA552E"/>
     <w:rsid w:val="00FB20AC"/>
     <w:rsid w:val="00FB2199"/>
     <w:rsid w:val="00FB5002"/>
     <w:rsid w:val="00FB6C8F"/>
     <w:rsid w:val="00FB79EA"/>
     <w:rsid w:val="00FC3559"/>
     <w:rsid w:val="00FD1576"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74C0A20A"/>
   <w15:docId w15:val="{2B478070-9FC7-4F8D-9536-956A3D6F8833}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26648,94 +27355,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -27231,51 +27942,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E32B11"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E65B0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="526413437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -27547,196 +28258,54 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...47 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...92 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -28049,158 +28618,293 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Engagement and E-tendering Model Innovation Challenge Agreement (company) - Jan 2016</UNDP_POPP_TITLE_EN>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1579</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1579</Url>
+      <Description>POPP-11-1579</Description>
+    </_dlc_DocIdUrl>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{898AA166-17F6-4F02-A1E7-074DFB08693B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0177EF-639C-440D-88FE-F3FB38887FAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0177EF-639C-440D-88FE-F3FB38887FAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46FC45F-AF54-42D1-B890-7257D925C391}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F1FC734-F96E-48CF-8A9D-BC4D279E278A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BD22426-C77E-4DB3-AB9B-0C0DAB545AEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{898AA166-17F6-4F02-A1E7-074DFB08693B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0F048C-9DB0-4F24-A295-C98575D807D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C105356C-DCFC-447C-A1A3-26D884ADAD5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>47493</Characters>
+  <Pages>23</Pages>
+  <Words>8401</Words>
+  <Characters>47892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>395</Lines>
+  <Lines>399</Lines>
   <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Model Contract for Professional Services</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Productivity Solutions Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56174</CharactersWithSpaces>
+  <CharactersWithSpaces>56181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1245249</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sc/suborg/en/sanctions/1267/aq_sanctions_list</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>