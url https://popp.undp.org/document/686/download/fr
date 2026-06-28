--- v0 (2025-10-15)
+++ v1 (2026-06-28)
@@ -9,210 +9,198 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="209F09F5" w14:textId="62AED7FF" w:rsidR="009878E1" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D60E94">
+    <w:p w14:paraId="209F09F5" w14:textId="0D28A411" w:rsidR="009878E1" w:rsidRPr="00C75A15" w:rsidRDefault="00855888" w:rsidP="00D60E94">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75A15">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B89B765" wp14:editId="013790AF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="732E7A0F" wp14:editId="720A5EED">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>114300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>-198120</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="405840" cy="990600"/>
+            <wp:extent cx="441960" cy="898525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Image 2"/>
+            <wp:docPr id="1657539171" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="logo.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="412285" cy="1006332"/>
+                      <a:ext cx="441960" cy="898525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00AB4DE2" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C75A15">
+      <w:r w:rsidR="00D70CCE" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PROGRAMME DES NATIONS UNIES POUR LE DEVELOPPEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209F09F6" w14:textId="594EDB21" w:rsidR="009878E1" w:rsidRPr="00C75A15" w:rsidRDefault="009878E1" w:rsidP="00D60E94">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0747A85E" w14:textId="10678A10" w:rsidR="00037C87" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D60E94">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord sous le</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209F09F8" w14:textId="4AE6A7A2" w:rsidR="009878E1" w:rsidRPr="00C75A15" w:rsidRDefault="006E5542" w:rsidP="00D60E94">
+    <w:p w14:paraId="209F09F8" w14:textId="67FA9452" w:rsidR="009878E1" w:rsidRPr="00C75A15" w:rsidRDefault="006E5542" w:rsidP="00D60E94">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C75A15">
+      <w:r w:rsidR="001D044E" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ins</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Insérer</w:t>
+      </w:r>
       <w:r w:rsidR="00D70CCE" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> le nom du bureau de pays</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00724869" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Innovation Challenge</w:t>
       </w:r>
@@ -407,108 +395,116 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F70D6B" w14:textId="77777777" w:rsidR="00D70CCE" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D70CCE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CAC046" w14:textId="39C91CCC" w:rsidR="00D70CCE" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D70CCE">
+    <w:p w14:paraId="51CAC046" w14:textId="705D9D61" w:rsidR="00D70CCE" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D70CCE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CONSIDÉRANT que la proposition de l'</w:t>
       </w:r>
       <w:r w:rsidR="001D3E9A" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>nnovateur intitulée [</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>insérer le nom de la proposition</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">] a été sélectionnée dans le cadre du Innovation </w:t>
+        <w:t xml:space="preserve">] a été sélectionnée dans le cadre </w:t>
+      </w:r>
+      <w:r w:rsidR="001D044E" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l’Innovation Challenge</w:t>
       </w:r>
       <w:r w:rsidR="001D3E9A" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Challenge </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>indiquer le nom</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>] aux fins de [</w:t>
@@ -524,51 +520,59 @@
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>] (les</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Services</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>»);</w:t>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00855888" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3F27AD" w14:textId="77777777" w:rsidR="00D70CCE" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D70CCE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E2076B" w14:textId="5CB6015A" w:rsidR="00D70CCE" w:rsidRPr="00C75A15" w:rsidRDefault="00D70CCE" w:rsidP="00D70CCE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
@@ -2383,69 +2387,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de recours de l'Innovateur aux services de sous-traitants pour l’exécution des obligations au présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, celui-ci doit obtenir un accord écrit préalable du PNUD pour tout sous-traitant. Le PNUD peut, à sa discrétion, rejeter tout sous-traitant </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ou demander le retrait d’un sous-traitant sans aucune justification. L'Innovateur ne peut invoquer ce rejet comme motif de retards ou de non-exécution de ses </w:t>
+        <w:t xml:space="preserve">, celui-ci doit obtenir un accord écrit préalable du PNUD pour tout sous-traitant. Le PNUD peut, à sa discrétion, rejeter tout sous-traitant proposé ou demander le retrait d’un sous-traitant sans aucune justification. L'Innovateur ne peut invoquer ce rejet comme motif de retards ou de non-exécution de ses </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">obligations au présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. L'Innovateur est seul responsable de tous les services et obligations exécutés par ses sous-traitants. Les conditions de tout contrat de sous-traitance doivent être soumises, et interprétées de telle sorte à être en conformité, avec les modalités du présent </w:t>
@@ -2604,90 +2590,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125920BA" w14:textId="77777777" w:rsidR="00B31E25" w:rsidRPr="00C75A15" w:rsidRDefault="00B31E25" w:rsidP="00B31E25">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Principes d'approvisionnement du PNUD :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004936DF" w14:textId="36036359" w:rsidR="00B31E25" w:rsidRPr="00C75A15" w:rsidRDefault="00B31E25" w:rsidP="00B31E25">
+    <w:p w14:paraId="004936DF" w14:textId="7F689E36" w:rsidR="00B31E25" w:rsidRPr="00C75A15" w:rsidRDefault="00B31E25" w:rsidP="00B31E25">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">a) meilleur </w:t>
       </w:r>
       <w:r w:rsidR="00AA70B1" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>rapport qualité-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00855888" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>prix ;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="13CABE70" w14:textId="764D14DC" w:rsidR="00B31E25" w:rsidRPr="00C75A15" w:rsidRDefault="00B31E25" w:rsidP="00B31E25">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>b) équité, intégrité et transparence ; et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F895B8" w14:textId="77777777" w:rsidR="00B31E25" w:rsidRPr="00C75A15" w:rsidRDefault="00B31E25" w:rsidP="00B31E25">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3142,117 +3119,91 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CE506D" w14:textId="7AF0687E" w:rsidR="00831D8B" w:rsidRPr="00C75A15" w:rsidRDefault="00831D8B" w:rsidP="00831D8B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E5B690" w14:textId="4E9997D7" w:rsidR="00831D8B" w:rsidRPr="00C75A15" w:rsidRDefault="00831D8B" w:rsidP="00831D8B">
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57EEA522" w14:textId="77777777" w:rsidR="00CD3E5C" w:rsidRPr="00095327" w:rsidRDefault="00CD3E5C" w:rsidP="00095327">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB4B2FC" w14:textId="004ED9F4" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CHARGES ET GAGES :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38433195" w14:textId="77777777" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D1F846" w14:textId="094D4AD9" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
@@ -3328,78 +3279,76 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ÉQUIPEMENTS FOURNIS PAR LE PNUD À L'INNOVATEUR :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9C7500" w14:textId="77777777" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F414569" w14:textId="77777777" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
+    <w:p w14:paraId="4F414569" w14:textId="3B06D33E" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Tout matériel ou fourniture que le PNUD aurait fourni à l’Innovateur dans le cadre de l’exécution des obligations découlant de l'Accord devra être restitué au PNUD à la conclusion de l'Accord ou, avant ce moment dans le cas où l’Innovateur n’en aurait plus besoin. Ces équipements devront être restitués au PNUD dans le même état que lors de leur remise à l'Innovateur, compte tenu de l’usure normale, l'Innovateur étant responsable de compenser le PNUD pour les coûts réels de perte, dommage ou </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00855888" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dégradations endurées</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> par les équipements au-delà de l'usure normale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705BF3F1" w14:textId="4BF320B0" w:rsidR="003917B0" w:rsidRPr="00C75A15" w:rsidRDefault="003917B0" w:rsidP="002A136C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="647DB913" w14:textId="374CD9CE" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -3573,68 +3522,76 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F19E29F" w14:textId="3BB1CE8A" w:rsidR="002A136C" w:rsidRPr="00C75A15" w:rsidRDefault="002A136C" w:rsidP="002A136C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>Sous réserve des dispositions précédentes, toutes les cartes, dessins, photographies, mosaïques, plans, rapports, estimations, recommandations, documents et toute autre donnée compilée ou reçue par l'</w:t>
+      </w:r>
+      <w:r w:rsidR="0018429E" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnovateur en vertu de l'Accord seront de la propriété du PNUD, seront mis à disposition pour utilisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Sous réserve des dispositions précédentes, toutes les cartes, dessins, photographies, mosaïques, plans, rapports, estimations, recommandations, documents et toute autre donnée compilée ou reçue par l'</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">nnovateur en vertu de l'Accord seront de la propriété du PNUD, seront mis à disposition pour utilisation ou inspection par le PNUD à des moments raisonnables et dans des endroits raisonnables, seront traités comme confidentiels, et ne pourront être restitués qu'aux fonctionnaires autorisés du PNUD à la fin des </w:t>
+        <w:t xml:space="preserve">ou inspection par le PNUD à des moments raisonnables et dans des endroits raisonnables, seront traités comme confidentiels, et ne pourront être restitués qu'aux fonctionnaires autorisés du PNUD à la fin des </w:t>
       </w:r>
       <w:r w:rsidR="008324A8" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>en vertu de l'Accord.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7FF6DD" w14:textId="77777777" w:rsidR="00B403DF" w:rsidRPr="00C75A15" w:rsidRDefault="00B403DF" w:rsidP="00D60E94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4024,103 +3981,93 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A481F55" w14:textId="7BE6C2F0" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CD3E5C" w:rsidP="00D60E94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED160D4" w14:textId="217C97BC" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CD3E5C" w:rsidP="00D60E94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43D5BE4B" w14:textId="77777777" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CD3E5C" w:rsidP="00D60E94">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3677A229" w14:textId="77777777" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CD3E5C" w:rsidP="00CD3E5C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6134E4" w14:textId="5D262C95" w:rsidR="00451891" w:rsidRPr="00C75A15" w:rsidRDefault="00451891" w:rsidP="00451891">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>FORCE MAJEURE ; AUTRES CHANGEMENTS EN CONDITIONS :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6B5CF5" w14:textId="1F76D775" w:rsidR="000D6450" w:rsidRPr="00C75A15" w:rsidRDefault="000D6450" w:rsidP="00451891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A851543" w14:textId="05B7AD73" w:rsidR="00C84B82" w:rsidRPr="00C75A15" w:rsidRDefault="00C84B82" w:rsidP="00C84B82">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
@@ -4463,257 +4410,237 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05E3F108" w14:textId="3D192EE6" w:rsidR="00DA4B35" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00831D8B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">(a) prendre des mesures immédiates pour achever l’exécution de ses obligations en vertu du présent </w:t>
+      </w:r>
+      <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manière ordonnée et dans les plus brefs délais, tout en réduisant au minimum les coûts ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AD908E" w14:textId="6FE0C94E" w:rsidR="00DA4B35" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00831D8B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) s’abstenir d’assumer des engagements supplémentaires aux termes des présentes à la date de réception de ladite notification ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434207FB" w14:textId="1D97BA09" w:rsidR="00DA4B35" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00831D8B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(a) prendre des mesures immédiates pour achever l’exécution de ses obligations en vertu du présent </w:t>
+        <w:t xml:space="preserve">(c) remettre tous les plans, dessins, informations et autres biens, partiellement ou entièrement réalisés qui auraient dû être livrés au PNUD une fois achevés ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416328CC" w14:textId="60C8B91E" w:rsidR="00DA4B35" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00831D8B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(d) terminer l’exécution des travaux en cours ; et </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34305CA1" w14:textId="1CD455A4" w:rsidR="00451891" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00451891">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e) prendre toute autre mesure jugée nécessaire, ou demandée par le PNUD par écrit, afin de protéger et préserver tout bien, corporel ou incorporel, relatif au présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de manière ordonnée et dans les plus brefs délais, tout en réduisant au minimum les coûts ; </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16AD908E" w14:textId="6FE0C94E" w:rsidR="00DA4B35" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00831D8B">
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidR="00564296" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>l’Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aurait en sa possession et sur lequel le PNUD a ou peut vraisemblablement acquérir un intérêt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCE7360" w14:textId="77777777" w:rsidR="00DA4B35" w:rsidRPr="00C75A15" w:rsidRDefault="00DA4B35" w:rsidP="00451891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75A15">
-[...65 lines deleted...]
-        <w:t xml:space="preserve">(e) prendre toute autre mesure jugée nécessaire, ou demandée par le PNUD par écrit, afin de protéger et préserver tout bien, corporel ou incorporel, relatif au présent </w:t>
+    </w:p>
+    <w:p w14:paraId="69A3B7A8" w14:textId="6682B811" w:rsidR="00451891" w:rsidRPr="00C75A15" w:rsidRDefault="00BC163C" w:rsidP="00451891">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de résiliation du présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que </w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, le PNUD n’est tenu qu’au paiement d’une indemnité calculée au </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C75A15">
+      <w:r w:rsidR="00855888" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>pro</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>prorata</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">et uniquement pour les travaux réellement exécutés donnant entière satisfaction au PNUD conformément aux conditions des présentes. Les frais supplémentaires engagés par le PNUD découlant de la résiliation du présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
@@ -5039,60 +4966,51 @@
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, à ordonner la résiliation des présentes, ou à ordonner l’adoption de mesures de protection appropriées des marchandises, des services ou de tout autre bien, corporel ou incorporel, ou de toute information confidentielle fournie aux termes du présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, selon le cas, le tout conformément à l’autorité du tribunal d’arbitrage en vertu de l’article 26 (« Mesures provisoires ou conservatoires ») et de l’article 32 (« Forme et effet de la sentence ») du Règlement d’arbitrage du CNUDCI. Le tribunal d’arbitrage n’est pas autorisé à prononcer de décision de réparation pour préjudice moral. En outre, sauf </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">stipulation contraire mentionnée dans le présent </w:t>
+        <w:t xml:space="preserve">, selon le cas, le tout conformément à l’autorité du tribunal d’arbitrage en vertu de l’article 26 (« Mesures provisoires ou conservatoires ») et de l’article 32 (« Forme et effet de la sentence ») du Règlement d’arbitrage du CNUDCI. Le tribunal d’arbitrage n’est pas autorisé à prononcer de décision de réparation pour préjudice moral. En outre, sauf stipulation contraire mentionnée dans le présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, le tribunal d’arbitrage n’est pas autorisé à accorder des intérêts supérieurs au taux interbancaire offert à Londres en vigueur (« LIBOR »), et de tels intérêts doivent être uniquement simples. La sentence prononcée dans le cadre de la procédure d’arbitrage aura force obligatoire pour les parties, et sera considérée comme le règlement définitif du litige, différend ou réclamation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B3BFA0" w14:textId="1513D2CF" w:rsidR="009F64EF" w:rsidRPr="00C75A15" w:rsidRDefault="009F64EF" w:rsidP="00D60E94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5309,86 +5227,84 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Innovateur</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> relatif à de tels paiements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2EDCAC" w14:textId="77777777" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CD3E5C" w:rsidP="00D60E94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513FA24F" w14:textId="426E1510" w:rsidR="00B53799" w:rsidRPr="00C75A15" w:rsidRDefault="00B53799" w:rsidP="00CD3E5C">
+    <w:p w14:paraId="513FA24F" w14:textId="3FDC6474" w:rsidR="00B53799" w:rsidRPr="00C75A15" w:rsidRDefault="00B53799" w:rsidP="00CD3E5C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">AUDITS ET </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C75A15">
+      <w:r w:rsidR="00855888" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ENQUÊTES:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ENQUÊTES :</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6EBC7F" w14:textId="0C422D9B" w:rsidR="00E809CD" w:rsidRPr="00C75A15" w:rsidRDefault="00E809CD" w:rsidP="00B53799">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B772EC" w14:textId="2EC40132" w:rsidR="00E809CD" w:rsidRPr="00C75A15" w:rsidRDefault="00E809CD" w:rsidP="00B53799">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5650,92 +5566,100 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A5D745" w14:textId="0ED6661C" w:rsidR="00036F06" w:rsidRPr="00C75A15" w:rsidRDefault="00E809CD" w:rsidP="00B53799">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Le droit du PNUD d’effectuer un audit après paiement ou enquête ainsi que l’obligation </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0412" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l’Innovateur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de s’y conformer ne s’éteignent pas à l’expiration </w:t>
+      </w:r>
+      <w:r w:rsidR="00791532" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Accord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou à la suite de sa résiliation anticipée.  L'Innovateur convient également que, le cas échéant, les donateurs au PNUD dont le financement est la source, en tout ou en partie, du financement des activités objet du présent Accord, auront recours </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Le droit du PNUD d’effectuer un audit après paiement ou enquête ainsi que l’obligation </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> ou à la suite de sa résiliation anticipée.  L'Innovateur convient également que, le cas échéant, les donateurs au PNUD dont le financement est la source, en tout ou en partie, du financement des activités objet du présent Accord, auront recours directement à l'Innovateur pour le recouvrement de tout fonds déterminé par le PNUD comme utilisé en violation ou en incompatibilité avec le présent Accord.</w:t>
+        <w:t>directement à l'Innovateur pour le recouvrement de tout fonds déterminé par le PNUD comme utilisé en violation ou en incompatibilité avec le présent Accord.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AF4070" w14:textId="77777777" w:rsidR="00B53799" w:rsidRPr="00C75A15" w:rsidRDefault="00B53799" w:rsidP="00B53799">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3547ED04" w14:textId="43F5C2D8" w:rsidR="00B53799" w:rsidRPr="00C75A15" w:rsidRDefault="00B53799" w:rsidP="00350364">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6371,351 +6295,362 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E19D07" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A51C9EC" w14:textId="6389BB62" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+    <w:p w14:paraId="0A51C9EC" w14:textId="05068EC9" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>26.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="code-de-conduite-des-fournisseurs-des-nations-unies" w:history="1">
         <w:r w:rsidRPr="00C75A15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>Le Code de conduite des fournisseurs des Nations Unies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBC14EF" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="107C097E" w14:textId="25587572" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:t>26.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Politique du PNUD en matière de fraude et autres pratiques de corruption (« Politique anti-fraude du PNUD ») ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0184D336" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA76714" w14:textId="63EEB0C2" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
+        <w:ind w:firstLine="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>26.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les Directives relatives aux enquêtes du Bureau de l’audit et des enquêtes (OAI) du PNUD ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342A4767" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
+        <w:ind w:firstLine="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55021741" w14:textId="4B56D880" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>26.2</w:t>
+        <w:t>26.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La Politique du PNUD en matière de fraude et autres pratiques de corruption (« Politique anti-fraude du PNUD ») ;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0184D336" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+        <w:t xml:space="preserve"> Les Normes environnementales et sociales (NES), y compris le Mécanisme de responsabilisation connexe ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C42F47A" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA76714" w14:textId="63EEB0C2" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+    <w:p w14:paraId="3FA9BA52" w14:textId="4B74ED35" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:ind w:firstLine="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>26.3</w:t>
+        <w:t>26.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Les Directives relatives aux enquêtes du Bureau de l’audit et des enquêtes (OAI) du PNUD ;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="342A4767" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+        <w:t xml:space="preserve"> La Politique relative aux sanctions des fournisseurs du PNUD ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5DB8FF" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
       <w:pPr>
         <w:ind w:firstLine="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55021741" w14:textId="4B56D880" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
-[...1 lines deleted...]
-        <w:ind w:left="180"/>
+    <w:p w14:paraId="3F8F0D57" w14:textId="3FE4E58B" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
+        <w:ind w:firstLine="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>26.4</w:t>
+        <w:t>26.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Les Normes environnementales et sociales (NES), y compris le Mécanisme de responsabilisation connexe ;</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="180"/>
+        <w:t xml:space="preserve"> L’ensemble des directives de sécurité du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFFA270" w14:textId="77777777" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA9BA52" w14:textId="4B74ED35" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
-[...1 lines deleted...]
-        <w:ind w:firstLine="180"/>
+    <w:p w14:paraId="030788BE" w14:textId="0F2649B3" w:rsidR="00B94CE3" w:rsidRPr="00C75A15" w:rsidRDefault="00B94CE3" w:rsidP="00B94CE3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>26.5</w:t>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">L’Innovateur reconnaît et convient qu’il a lu et est informé des dispositions énoncées dans les documents susmentionnés qui sont disponibles en ligne sur le site </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00C75A15">
+        <w:r w:rsidR="00855888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
-          <w:t>www.undp.org</w:t>
+          <w:t>https://www.undp.org/fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="002D19AB" w:rsidRPr="00C75A15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00855888">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00855888">
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00855888">
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. A ce titre, l’Innovateur déclare et atteste qu’il respecte les dispositions énoncées dans les documents susmentionnés et qu’il continuera à s’y conformer tout au long de la durée du présent </w:t>
       </w:r>
       <w:r w:rsidR="00187E34" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Accord</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -7136,155 +7071,180 @@
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NON-RENONCIATION DES DROITS :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A3300B" w14:textId="77777777" w:rsidR="00965880" w:rsidRPr="00C75A15" w:rsidRDefault="00965880" w:rsidP="00965880">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4476DB74" w14:textId="15EBB6B5" w:rsidR="00965880" w:rsidRPr="00C75A15" w:rsidRDefault="00965880" w:rsidP="00965880">
+    <w:p w14:paraId="0ECD04CA" w14:textId="0C199B11" w:rsidR="00CF13CF" w:rsidRPr="00095327" w:rsidRDefault="00965880" w:rsidP="00965880">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le fait de ne pas exercer un droit dont l’une ou l’autre des Parties peut se prévaloir en vertu du présent Accord ou autrement ne sera pas interprété comme constituant une renonciation de la part de l’autre Partie à l’un de ces droits ou recours connexes et ne dégagera pas les Parties de leurs obligations découlant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>du Accord</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECD04CA" w14:textId="77777777" w:rsidR="00CF13CF" w:rsidRPr="00C75A15" w:rsidRDefault="00CF13CF" w:rsidP="00965880">
+    <w:p w14:paraId="3ABCB9C6" w14:textId="77777777" w:rsidR="00855888" w:rsidRDefault="00855888" w:rsidP="00965880">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="408BA9B9" w14:textId="48FAF0DA" w:rsidR="00CF13CF" w:rsidRPr="00C75A15" w:rsidRDefault="00CF13CF" w:rsidP="00AA0111">
+    <w:p w14:paraId="452A851F" w14:textId="77777777" w:rsidR="00855888" w:rsidRPr="00C75A15" w:rsidRDefault="00855888" w:rsidP="00965880">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408BA9B9" w14:textId="4AE62042" w:rsidR="00CF13CF" w:rsidRPr="00C75A15" w:rsidRDefault="00CF13CF" w:rsidP="00AA0111">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">TRAVAIL DES </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C75A15">
+      <w:r w:rsidR="00855888" w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ENFANTS:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ENFANTS :</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128126AC" w14:textId="7D6C587D" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CF13CF" w:rsidP="00CF13CF">
+    <w:p w14:paraId="3814BAE5" w14:textId="77777777" w:rsidR="00855888" w:rsidRDefault="00855888" w:rsidP="00CF13CF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128126AC" w14:textId="30BF5B0C" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CF13CF" w:rsidP="00CF13CF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Le Prestataire déclare et garantit que ni lui ni ses sociétés mères (si applicable), ses filiales ou sociétés liées (si applicable) n’est engagé dans une pratique incompatible avec les droits énoncés dans la Convention relative aux droits de l’enfant, notamment à l’Article 32 de celle-ci qui dispose, entre autres, que tout enfant doit être protégé contre l’accomplissement de tout travail comportant des risques ou susceptible de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Le Prestataire déclare et garantit que ni lui ni ses sociétés mères (si applicable), ses filiales ou sociétés liées (si applicable) n’est engagé dans une pratique incompatible avec les droits énoncés dans la Convention relative aux droits de l’enfant, notamment à l’Article 32 de celle-ci qui dispose, entre autres, que tout enfant doit être protégé contre l’accomplissement de tout travail comportant des risques ou susceptible de compromettre son éducation ou de nuire à sa santé ou à son développement physique, mental, spirituel, moral ou social.</w:t>
+        <w:t>compromettre son éducation ou de nuire à sa santé ou à son développement physique, mental, spirituel, moral ou social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5B44D4" w14:textId="77777777" w:rsidR="00CD3E5C" w:rsidRPr="00C75A15" w:rsidRDefault="00CD3E5C" w:rsidP="00CD3E5C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2651B82B" w14:textId="77777777" w:rsidR="007A1E6E" w:rsidRPr="00C75A15" w:rsidRDefault="007A1E6E" w:rsidP="00AA0111">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7493,117 +7453,218 @@
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ANTI-TERRORISME :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A075F4" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31D9BEAC" w14:textId="00B9ECA3" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
+    <w:p w14:paraId="31D9BEAC" w14:textId="00B9ECA3" w:rsidR="0029467A" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">L'Innovateur s'engage à faire tous les efforts raisonnables pour s'assurer qu'aucun fonds du PNUD reçu en vertu du présent Accord ne serve à fournir un quelconque soutien à des personnes ou entités associées avec le terrorisme et que les bénéficiaires de tout montant fourni par le PNUD ci-dessous n'apparaissent pas sur la liste maintenue par le Comité du Conseil de sécurité créé par la résolution 1267 (1999). Il est possible d’accéder à cette liste via </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00C75A15" w:rsidRPr="00C75A15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. Cette disposition devra être inclue dans tous les sous-contrats ou sous-accords conclus en vertu du présent Accord.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0142776A" w14:textId="77777777" w:rsidR="00855888" w:rsidRDefault="00855888" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F76AFA2" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F225AD5" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772C0C9E" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E112C3" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0777DEC8" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEF3390" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B840928" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBA9025" w14:textId="77777777" w:rsidR="00095327" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2CC7D3" w14:textId="77777777" w:rsidR="00095327" w:rsidRPr="00C75A15" w:rsidRDefault="00095327" w:rsidP="0029467A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="31BF6B19" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18498546" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SOUMISSION DES FACTURES :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578A9144" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F3B870" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
@@ -7619,51 +7680,50 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57B33ED9" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[Insérer l'adresse]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127EEB7E" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[Insérer l'adresse]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1D0064" w14:textId="77777777" w:rsidR="0029467A" w:rsidRPr="00C75A15" w:rsidRDefault="0029467A" w:rsidP="0029467A">
       <w:pPr>
@@ -8401,50 +8461,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[Insérer le nom],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149D29FF" w14:textId="77777777" w:rsidR="00982D77" w:rsidRPr="00C75A15" w:rsidRDefault="00982D77" w:rsidP="00982D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[Insérer le titre],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C60D0C3" w14:textId="77777777" w:rsidR="00982D77" w:rsidRPr="00C75A15" w:rsidRDefault="00982D77" w:rsidP="00982D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[Insérer le bureau de pays]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5935B15D" w14:textId="77777777" w:rsidR="00982D77" w:rsidRPr="00C75A15" w:rsidRDefault="00982D77" w:rsidP="00982D77">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
@@ -9041,208 +9102,207 @@
     </w:p>
     <w:p w14:paraId="313F7123" w14:textId="77777777" w:rsidR="00377AF6" w:rsidRPr="00C75A15" w:rsidRDefault="00377AF6" w:rsidP="00D60E94">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00377AF6" w:rsidRPr="00C75A15" w:rsidSect="000054A9">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00AA5D04" w14:textId="77777777" w:rsidR="0014051E" w:rsidRDefault="0014051E" w:rsidP="00521CB0">
+    <w:p w14:paraId="19142A29" w14:textId="77777777" w:rsidR="00AD0520" w:rsidRDefault="00AD0520" w:rsidP="00521CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18F26F0A" w14:textId="77777777" w:rsidR="0014051E" w:rsidRDefault="0014051E" w:rsidP="00521CB0">
+    <w:p w14:paraId="2605C9C1" w14:textId="77777777" w:rsidR="00AD0520" w:rsidRDefault="00AD0520" w:rsidP="00521CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="255306932"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="209F0A49" w14:textId="77777777" w:rsidR="00DC26F5" w:rsidRDefault="00EF5BD9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BA3310">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B311310" w14:textId="77777777" w:rsidR="0014051E" w:rsidRDefault="0014051E" w:rsidP="00521CB0">
+    <w:p w14:paraId="4BDCB109" w14:textId="77777777" w:rsidR="00AD0520" w:rsidRDefault="00AD0520" w:rsidP="00521CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A278679" w14:textId="77777777" w:rsidR="0014051E" w:rsidRDefault="0014051E" w:rsidP="00521CB0">
+    <w:p w14:paraId="16DF7972" w14:textId="77777777" w:rsidR="00AD0520" w:rsidRDefault="00AD0520" w:rsidP="00521CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="975E916E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA1203A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -11923,314 +11983,316 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1345089215">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="7415429">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1390181987">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="846485703">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1059785991">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="526674344">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1007706181">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="863057358">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="235821470">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1534801636">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1865437571">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="887183349">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="421029641">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="798572117">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="311641089">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="597449592">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="156191103">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="749618499">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1686714280">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1696808382">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1820223709">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2088113430">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="757597103">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="677271636">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="870143068">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1793207535">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1453552432">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1540624706">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1621495563">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="607201145">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="385181387">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="220092933">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1865627682">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="41560407">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="473839166">
     <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1544172002">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="176039545">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1068187462">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD350C"/>
     <w:rsid w:val="00001F30"/>
     <w:rsid w:val="000054A9"/>
     <w:rsid w:val="00005846"/>
     <w:rsid w:val="000109DE"/>
     <w:rsid w:val="000156F2"/>
     <w:rsid w:val="00026D73"/>
     <w:rsid w:val="00036F06"/>
     <w:rsid w:val="00037C87"/>
     <w:rsid w:val="00041B57"/>
     <w:rsid w:val="0005219D"/>
     <w:rsid w:val="00056B5E"/>
+    <w:rsid w:val="00095327"/>
     <w:rsid w:val="000A13AE"/>
     <w:rsid w:val="000A5894"/>
     <w:rsid w:val="000C624B"/>
     <w:rsid w:val="000D059A"/>
     <w:rsid w:val="000D6450"/>
     <w:rsid w:val="0012043B"/>
     <w:rsid w:val="00133CEA"/>
     <w:rsid w:val="001368F4"/>
     <w:rsid w:val="0014051E"/>
     <w:rsid w:val="00150564"/>
     <w:rsid w:val="00150CAE"/>
     <w:rsid w:val="00153B91"/>
     <w:rsid w:val="0016465E"/>
     <w:rsid w:val="00165A91"/>
     <w:rsid w:val="001829B4"/>
     <w:rsid w:val="0018429E"/>
     <w:rsid w:val="0018723C"/>
     <w:rsid w:val="00187E34"/>
     <w:rsid w:val="001A6E9A"/>
     <w:rsid w:val="001B7124"/>
     <w:rsid w:val="001C1B5F"/>
     <w:rsid w:val="001C6C24"/>
+    <w:rsid w:val="001D044E"/>
     <w:rsid w:val="001D3E9A"/>
     <w:rsid w:val="001F2BA0"/>
     <w:rsid w:val="00214313"/>
     <w:rsid w:val="00215C16"/>
     <w:rsid w:val="002160C6"/>
     <w:rsid w:val="002228A7"/>
     <w:rsid w:val="00224996"/>
     <w:rsid w:val="00231444"/>
     <w:rsid w:val="00232FDE"/>
     <w:rsid w:val="00240DA7"/>
     <w:rsid w:val="00252215"/>
     <w:rsid w:val="00254760"/>
     <w:rsid w:val="00255865"/>
     <w:rsid w:val="00261899"/>
     <w:rsid w:val="0026637E"/>
     <w:rsid w:val="00271D1B"/>
     <w:rsid w:val="00272649"/>
     <w:rsid w:val="002761B6"/>
     <w:rsid w:val="002766CD"/>
     <w:rsid w:val="0028482F"/>
     <w:rsid w:val="0029467A"/>
     <w:rsid w:val="002A136C"/>
     <w:rsid w:val="002A50F2"/>
     <w:rsid w:val="002C0412"/>
     <w:rsid w:val="002C416E"/>
@@ -12247,50 +12309,51 @@
     <w:rsid w:val="003564C7"/>
     <w:rsid w:val="003743E9"/>
     <w:rsid w:val="00374C6C"/>
     <w:rsid w:val="00376293"/>
     <w:rsid w:val="00377AF6"/>
     <w:rsid w:val="003826DF"/>
     <w:rsid w:val="00382DB8"/>
     <w:rsid w:val="00385ED0"/>
     <w:rsid w:val="003917B0"/>
     <w:rsid w:val="003B19D0"/>
     <w:rsid w:val="003C4B90"/>
     <w:rsid w:val="003C51EB"/>
     <w:rsid w:val="003C6988"/>
     <w:rsid w:val="004013F4"/>
     <w:rsid w:val="004177B1"/>
     <w:rsid w:val="0043215F"/>
     <w:rsid w:val="00435B50"/>
     <w:rsid w:val="00436917"/>
     <w:rsid w:val="00442A70"/>
     <w:rsid w:val="00451891"/>
     <w:rsid w:val="00453FEE"/>
     <w:rsid w:val="0045475A"/>
     <w:rsid w:val="0045638C"/>
     <w:rsid w:val="00471F77"/>
     <w:rsid w:val="00474E88"/>
+    <w:rsid w:val="00490D38"/>
     <w:rsid w:val="0049684C"/>
     <w:rsid w:val="004A0AF9"/>
     <w:rsid w:val="004A15B8"/>
     <w:rsid w:val="004A59AD"/>
     <w:rsid w:val="004B1B3B"/>
     <w:rsid w:val="004D26C2"/>
     <w:rsid w:val="004E1BDD"/>
     <w:rsid w:val="004E38B8"/>
     <w:rsid w:val="004E7945"/>
     <w:rsid w:val="004F0D26"/>
     <w:rsid w:val="004F4743"/>
     <w:rsid w:val="004F5973"/>
     <w:rsid w:val="00506705"/>
     <w:rsid w:val="005108B8"/>
     <w:rsid w:val="00520A27"/>
     <w:rsid w:val="00521CB0"/>
     <w:rsid w:val="00522FD8"/>
     <w:rsid w:val="00526E17"/>
     <w:rsid w:val="005302F3"/>
     <w:rsid w:val="0053412E"/>
     <w:rsid w:val="00540DE7"/>
     <w:rsid w:val="00564296"/>
     <w:rsid w:val="00567C67"/>
     <w:rsid w:val="00586DB0"/>
     <w:rsid w:val="005A1E9E"/>
@@ -12326,50 +12389,51 @@
     <w:rsid w:val="0070539D"/>
     <w:rsid w:val="00710AF3"/>
     <w:rsid w:val="00721446"/>
     <w:rsid w:val="00724869"/>
     <w:rsid w:val="00732255"/>
     <w:rsid w:val="00742BC7"/>
     <w:rsid w:val="0074708A"/>
     <w:rsid w:val="00750716"/>
     <w:rsid w:val="007532A9"/>
     <w:rsid w:val="00764564"/>
     <w:rsid w:val="00783285"/>
     <w:rsid w:val="00791532"/>
     <w:rsid w:val="007973FD"/>
     <w:rsid w:val="007A1E6E"/>
     <w:rsid w:val="007A577E"/>
     <w:rsid w:val="007A5F6D"/>
     <w:rsid w:val="007B4BF6"/>
     <w:rsid w:val="007B55AC"/>
     <w:rsid w:val="007C5716"/>
     <w:rsid w:val="007D05F7"/>
     <w:rsid w:val="007F2CBE"/>
     <w:rsid w:val="00800872"/>
     <w:rsid w:val="00806EC5"/>
     <w:rsid w:val="00831D8B"/>
     <w:rsid w:val="008324A8"/>
+    <w:rsid w:val="00855888"/>
     <w:rsid w:val="00861284"/>
     <w:rsid w:val="00864F1A"/>
     <w:rsid w:val="008714F0"/>
     <w:rsid w:val="00874623"/>
     <w:rsid w:val="00874CCD"/>
     <w:rsid w:val="00883CC2"/>
     <w:rsid w:val="00886EDD"/>
     <w:rsid w:val="00887428"/>
     <w:rsid w:val="008C2058"/>
     <w:rsid w:val="008C3906"/>
     <w:rsid w:val="008D62B9"/>
     <w:rsid w:val="008E1872"/>
     <w:rsid w:val="008E41BB"/>
     <w:rsid w:val="008F05BE"/>
     <w:rsid w:val="008F1E98"/>
     <w:rsid w:val="00904AF9"/>
     <w:rsid w:val="0090730C"/>
     <w:rsid w:val="00922BAE"/>
     <w:rsid w:val="0092762C"/>
     <w:rsid w:val="009305EF"/>
     <w:rsid w:val="00941E48"/>
     <w:rsid w:val="00943809"/>
     <w:rsid w:val="00965880"/>
     <w:rsid w:val="009700D8"/>
     <w:rsid w:val="00970590"/>
@@ -12384,188 +12448,193 @@
     <w:rsid w:val="009D15C4"/>
     <w:rsid w:val="009E7298"/>
     <w:rsid w:val="009F64EF"/>
     <w:rsid w:val="00A04EF2"/>
     <w:rsid w:val="00A07CC4"/>
     <w:rsid w:val="00A1394B"/>
     <w:rsid w:val="00A15ED0"/>
     <w:rsid w:val="00A21794"/>
     <w:rsid w:val="00A26E2F"/>
     <w:rsid w:val="00A32A7B"/>
     <w:rsid w:val="00A72FF7"/>
     <w:rsid w:val="00A73FA5"/>
     <w:rsid w:val="00A74DD6"/>
     <w:rsid w:val="00A75E78"/>
     <w:rsid w:val="00A76F62"/>
     <w:rsid w:val="00A90EA9"/>
     <w:rsid w:val="00A94E25"/>
     <w:rsid w:val="00AA0111"/>
     <w:rsid w:val="00AA3847"/>
     <w:rsid w:val="00AA70B1"/>
     <w:rsid w:val="00AB0855"/>
     <w:rsid w:val="00AB289C"/>
     <w:rsid w:val="00AB29F3"/>
     <w:rsid w:val="00AB4DE2"/>
     <w:rsid w:val="00AC48CB"/>
+    <w:rsid w:val="00AD0520"/>
     <w:rsid w:val="00AD3FB5"/>
     <w:rsid w:val="00AD4FFD"/>
     <w:rsid w:val="00AE54D3"/>
     <w:rsid w:val="00B078A2"/>
     <w:rsid w:val="00B20752"/>
     <w:rsid w:val="00B27529"/>
     <w:rsid w:val="00B31E25"/>
     <w:rsid w:val="00B36E74"/>
     <w:rsid w:val="00B403DF"/>
     <w:rsid w:val="00B41352"/>
     <w:rsid w:val="00B44D8E"/>
     <w:rsid w:val="00B51E5F"/>
     <w:rsid w:val="00B53799"/>
     <w:rsid w:val="00B566E4"/>
     <w:rsid w:val="00B60B80"/>
     <w:rsid w:val="00B6260D"/>
     <w:rsid w:val="00B7456B"/>
     <w:rsid w:val="00B75526"/>
     <w:rsid w:val="00B810F5"/>
     <w:rsid w:val="00B91991"/>
     <w:rsid w:val="00B93895"/>
     <w:rsid w:val="00B94CE3"/>
     <w:rsid w:val="00BA3310"/>
+    <w:rsid w:val="00BB49CF"/>
     <w:rsid w:val="00BC163C"/>
     <w:rsid w:val="00BD1954"/>
     <w:rsid w:val="00BF0FDA"/>
     <w:rsid w:val="00BF11DC"/>
     <w:rsid w:val="00BF7AB5"/>
     <w:rsid w:val="00C01B13"/>
     <w:rsid w:val="00C13F1B"/>
     <w:rsid w:val="00C1617B"/>
     <w:rsid w:val="00C17D1E"/>
     <w:rsid w:val="00C4467B"/>
     <w:rsid w:val="00C470A4"/>
     <w:rsid w:val="00C50448"/>
     <w:rsid w:val="00C61F31"/>
     <w:rsid w:val="00C626B1"/>
+    <w:rsid w:val="00C70464"/>
     <w:rsid w:val="00C71A0D"/>
     <w:rsid w:val="00C75A15"/>
     <w:rsid w:val="00C84B82"/>
     <w:rsid w:val="00CA7A98"/>
     <w:rsid w:val="00CB3CB9"/>
     <w:rsid w:val="00CD350C"/>
     <w:rsid w:val="00CD3E5C"/>
     <w:rsid w:val="00CE3EC4"/>
     <w:rsid w:val="00CF13CF"/>
     <w:rsid w:val="00D0341D"/>
     <w:rsid w:val="00D06092"/>
     <w:rsid w:val="00D076DA"/>
     <w:rsid w:val="00D1434C"/>
     <w:rsid w:val="00D16EC8"/>
     <w:rsid w:val="00D21799"/>
     <w:rsid w:val="00D22CAA"/>
     <w:rsid w:val="00D275EE"/>
     <w:rsid w:val="00D603F3"/>
     <w:rsid w:val="00D60E94"/>
     <w:rsid w:val="00D70CCE"/>
     <w:rsid w:val="00D71BB2"/>
     <w:rsid w:val="00D73C46"/>
     <w:rsid w:val="00D82374"/>
     <w:rsid w:val="00D85B49"/>
     <w:rsid w:val="00D9144F"/>
     <w:rsid w:val="00D96868"/>
     <w:rsid w:val="00D97B5C"/>
     <w:rsid w:val="00DA4B35"/>
     <w:rsid w:val="00DA53B9"/>
     <w:rsid w:val="00DA692D"/>
     <w:rsid w:val="00DC2361"/>
     <w:rsid w:val="00DC26F5"/>
     <w:rsid w:val="00DD5A73"/>
     <w:rsid w:val="00DE28E3"/>
     <w:rsid w:val="00DE466F"/>
     <w:rsid w:val="00DE47EE"/>
     <w:rsid w:val="00DF7C10"/>
     <w:rsid w:val="00E067F1"/>
     <w:rsid w:val="00E07022"/>
     <w:rsid w:val="00E137E5"/>
     <w:rsid w:val="00E43724"/>
     <w:rsid w:val="00E50234"/>
+    <w:rsid w:val="00E53768"/>
     <w:rsid w:val="00E53CB3"/>
     <w:rsid w:val="00E709FC"/>
     <w:rsid w:val="00E70F5B"/>
     <w:rsid w:val="00E754A6"/>
     <w:rsid w:val="00E762AC"/>
     <w:rsid w:val="00E809CD"/>
     <w:rsid w:val="00E87484"/>
     <w:rsid w:val="00E92998"/>
+    <w:rsid w:val="00EB2D62"/>
     <w:rsid w:val="00EB6FD4"/>
     <w:rsid w:val="00EC1B41"/>
     <w:rsid w:val="00EC7C83"/>
     <w:rsid w:val="00ED3C11"/>
     <w:rsid w:val="00ED67B2"/>
     <w:rsid w:val="00EE13ED"/>
     <w:rsid w:val="00EE627A"/>
     <w:rsid w:val="00EF5BD9"/>
     <w:rsid w:val="00EF7127"/>
     <w:rsid w:val="00F2195F"/>
     <w:rsid w:val="00F303F8"/>
     <w:rsid w:val="00F42025"/>
     <w:rsid w:val="00F74B76"/>
     <w:rsid w:val="00F7645B"/>
     <w:rsid w:val="00F877AC"/>
     <w:rsid w:val="00F94CCE"/>
     <w:rsid w:val="00FA6F05"/>
     <w:rsid w:val="00FD3E9E"/>
     <w:rsid w:val="00FE5309"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="209F09F5"/>
   <w15:docId w15:val="{8BD6097B-E22D-4536-9948-F6F3C984C9DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13337,51 +13406,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002D19AB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A1E6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="169025268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="211774769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13567,51 +13636,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1896235571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/Depts/ptd/about-us/un-supplier-code-conduct" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/procurement/fr/about-us/policies-and-regulations" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13879,126 +13948,191 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Modèle d'accord sous le concours d'innovation</UNDP_POPP_TITLE_EN>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3091</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3091</Url>
+      <Description>POPP-11-3091</Description>
+    </_dlc_DocIdUrl>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelClientValue>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -14311,215 +14445,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350AC85F-6029-47A4-AB07-35C44CA609CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...55 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78F5454-AD52-428F-9910-59E64FA43F9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350AC85F-6029-47A4-AB07-35C44CA609CE}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{517C39C0-5A68-4F94-831E-AE501D249844}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD7E8C79-9AA9-4525-A42C-CF536DEC0CB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39C05BD-9C44-4A17-958F-98111EF69C08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BCA60B-8AFB-4C41-B06F-BB706436E5C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5921</Words>
-  <Characters>33351</Characters>
+  <Words>5876</Words>
+  <Characters>33498</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>277</Lines>
+  <Lines>279</Lines>
   <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IC - Contract English 2011</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39194</CharactersWithSpaces>
+  <CharactersWithSpaces>39296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IC - Contract English 2011</dc:title>
   <dc:creator>olps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>cfbcc9a1-d01f-487c-bd00-656d8b062581</vt:lpwstr>