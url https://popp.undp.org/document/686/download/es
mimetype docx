--- v0 (2025-10-10)
+++ v1 (2026-07-01)
@@ -8,133 +8,122 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5532084B" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00FD3E9E" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="5532084B" w14:textId="28A85460" w:rsidR="00E221E1" w:rsidRPr="00FD3E9E" w:rsidRDefault="00933BAF" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD3E9E">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="079DEC82" wp14:editId="5086DD4A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36E09903" wp14:editId="615AD62A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>19050</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-323850</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="581025" cy="1122045"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
+            <wp:extent cx="441960" cy="898525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="undp_logo"/>
+            <wp:docPr id="1657539171" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="undp_logo"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="581025" cy="1122045"/>
+                      <a:ext cx="441960" cy="898525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E221E1">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        PROGRAMA DE LAS NACIONES UNIDAS PARA EL DESARROLLO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B75097F" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53FA4EB0" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00FD3E9E" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -594,81 +583,79 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONDICIÓN JURÍDICA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639945F0" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1D00C0" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> relacione con éste establecerá la relación de empleador y empleado, ni de principal  y agente, entre el PNUD y el Innovador. Los funcionarios, representantes, empleados o subcontratistas del PNUD y del Innovador, si corresponde, no se considerarán </w:t>
+    <w:p w14:paraId="0A1D00C0" w14:textId="5CA483D7" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Innovador tendrá la condición jurídica de contratista independiente con respecto al PNUD de las Naciones Unidas para el Desarrollo (PNUD) y no se lo considerará, para ningún propósito, un “miembro del personal” del PNUD conforme al Reglamento y Estatuto del Personal de las Naciones Unidas, ni un “funcionario” del PNUD para los propósitos de la Convención sobre Prerrogativas e Inmunidades de las Naciones Unidas, adoptada por la Asamblea General de las Naciones Unidas el 13 de febrero de 1946. Por consiguiente, nada de lo contenido en el Acuerdo o que se relacione con éste establecerá la relación de empleador y empleado, ni de </w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>principal y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agente, entre el PNUD y el Innovador. Los funcionarios, representantes, empleados o subcontratistas del PNUD y del Innovador, si corresponde, no se considerarán </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">en ningún caso como empleados o agentes de la otra parte y el PNUD y el Innovador serán los únicos responsables ante cualquier reclamo que surja de la contratación de dichas personas o entidades. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B28332" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5FC68A" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -780,90 +767,88 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRAPRESTACIÓN:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FBB00A" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479D78D4" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="479D78D4" w14:textId="2E62C45F" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Como contraprestación total por los Servicios ofrecidos por el Innovador según los términos de este Acuerdo, el PNUD le pagará al Innovador un total de [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insertar monto y moneda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] de conformidad con la tabla que aparece abajo. Los pagos </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se efectuarán</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> luego de que el PNUD certifique que los Servicios relacionados con cada Resultado, como se describe abajo, se han prestado de manera satisfactoria, y que se ha cumplido con los Resultado antes de las fechas límites que figuran abajo, si corresponde:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3126F7" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BB0DCA6" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1287,75 +1272,73 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> “</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B13156C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66299A30" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="66299A30" w14:textId="1E142E41" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El monto establecido en este Acuerdo no está sujeto a ningún ajuste o revisión debido a fluctuaciones en los precios o las monedas o en los costos reales incurridos por el Innovador para la prestación de los Servicios descritos en este Acuerdo. La solicitud de pago debe ir acompañada de pruebas que demuestren el logro de las </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metas.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650D07FD" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF86BF9" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1363,51 +1346,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FECHA Y FORMA DE PAGO:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3852FAFC" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627372FB" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="627372FB" w14:textId="073F40DE" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los desembolsos serán efectuados cuando se alcancen las metas acordadas y tras la presentación de facturas adecuadas al PNUD.  Las facturas se pagarán dentro de los treinta (30) días de la fecha de su aceptación por parte del PNUD. El PNUD realizará todos los esfuerzos necesarios a fin de aceptar las facturas o le notificará al Innovador,</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6598">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1417,59 +1400,57 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Los pagos efectuados por el PNUD al Innovador no se considerarán una exoneración de las obligaciones del Innovador en virtud de este Acuerdo ni una aceptación por parte del PNUD de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">provisión de los Servicios del Innovador.  En los casos en que los fondos deban ser utilizados para desarrollar   la propuesta del Innovador el PNUD podrá monitorear o requerir un reporte del uso de dichos </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fondos.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="020EF46F" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C3F35C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1498,75 +1479,73 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los derechos y las obligaciones del Innovador se limitan estrictamente a los términos y las condiciones de este Acuerdo, incluidos sus Anexos. Por consiguiente, el Innovador no tendrá derecho a ningún beneficio, pago, subsidio, indemnización o prestación, excepto lo dispuesto expresamente en este Acuerdo. El Innovador será el único responsable por reclamos de terceros que surjan de las acciones u omisiones del Innovador en el curso del cumplimiento de este Acuerdo; el PNUD no se hará responsable de tales reclamos de terceros en ninguna circunstancia.  El Innovador prestará y finalizará los Servicios (como se describen en detalle en la Propuesta de Proyecto del Innovador adjunta como Anexo II) con diligencia debida y eficiencia, y de conformidad con este Acuerdo.  El Innovador también brindará todo el apoyo técnico y administrativo necesario para garantizar la prestación oportuna y satisfactoria de   los Servicios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EFCB77" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285D73C4" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="285D73C4" w14:textId="20A8428B" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador declara y garantiza la precisión de cualquier información o dato proporcionados al PNUD a fin de celebrar este Acuerdo.  Este es un término esencial, cuyo incumplimiento se considerará como fundamento para la rescisión inmediata del Acuerdo. El Innovador también declara y garantiza la calidad de los </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resultados y</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> los informes previstos en este Acuerdo de conformidad con los más altos estándares de profesionalismo y de la industria. Todos los plazos contenidos en este Acuerdo se considerarán esenciales en relación con la prestación de los Servicios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242EF062" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C8B2B3" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -1657,81 +1636,111 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SUBCONTRATISTAS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3239190A" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53826661" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="53826661" w14:textId="720D8351" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que el Innovador requiera los servicios de subcontratistas para cumplir con cualquiera de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>las  obligaciones</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> previstas  en el Acuerdo, el Innovador deberá obtener la aprobación previa y  por escrito del PNUD de dichos subcontratistas. El PNUD podrá, a su discreción, rechazar cualquier subcontratista propuesto o pedir la destitución de dicho subcontratista sin justificación alguna, y tal rechazo no le dará derecho al Innovador a reclamar demoras en el cumplimiento de cualquiera de sus obligaciones previstas </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>previstas en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Acuerdo, el Innovador deberá obtener la aprobación previa </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y  por</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> escrito del PNUD de dichos subcontratistas. El PNUD podrá, a su discreción, rechazar cualquier subcontratista propuesto o pedir la destitución de dicho subcontratista sin justificación alguna, y tal rechazo no le dará derecho al Innovador a reclamar demoras en el cumplimiento de cualquiera de sus obligaciones previstas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">en este Acuerdo, ni a alegar excusas por el incumplimiento de aquellas. El Innovador será el único responsable de todos los servicios y todas las obligaciones del subcontratista. Los términos de cualquier subcontrato estarán sujetos a los términos y condiciones del Acuerdo, y se interpretarán plenamente de conformidad con el Acuerdo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9E7798" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="765EF2AF" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1746,82 +1755,94 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPRA DE BIENES: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33911611" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600852A1" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="600852A1" w14:textId="2593F11D" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En la medida en que este Acuerdo </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> compra de bienes por parte del Innovador utilizan, en todo o en parte,  fondos del PNUD, el Innovador tendrá el deber de comprar los bienes con la misma responsabilidad que tendría si los fondos fueran propios del Innovador, y teniendo en cuenta los siguientes principios de adquisición del PNUD:</w:t>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevea la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compra de bienes por parte del Innovador utilizan, en todo o en parte,</w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fondos del PNUD, el Innovador tendrá el deber de comprar los bienes con la misma responsabilidad que tendría si los fondos fueran propios del Innovador, y teniendo en cuenta los siguientes principios de adquisición del PNUD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A56DD21" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mejor relación entre calidad y precio;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316E1162" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
@@ -1967,170 +1988,218 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEGURO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDE52EC" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62200C36" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="62200C36" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador deberá pagarle de manera oportuna al PNUD por cualquier pérdida, destrucción o daño a la propiedad del PNUD que provoque el Innovador, cualquier subcontratista o cualquier parte empleada directa o indirectamente por éstos para el cumplimiento del Acuerdo. El Innovador será el único responsable de adquirir y mantener un seguro adecuado, requerido para cumplir con todas sus obligaciones en virtud del Acuerdo, y también de obtener, a cargo total del Innovador, otros tipos de seguro, como ser los </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>seguros  de</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vida o salud, que considere necesarios para cubrir el período en el que prestará los servicios provistos en el Acuerdo. El Innovador reconoce y acepta que ningún seguro que haya adquirido se considerará, de ninguna manera, como una limitación de las obligaciones del Innovador que surjan del Acuerdo o estén relacionadas a este.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5922BF" w14:textId="77777777" w:rsidR="00933BAF" w:rsidRDefault="00933BAF" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2847930D" w14:textId="77777777" w:rsidR="00933BAF" w:rsidRPr="00D60E94" w:rsidRDefault="00933BAF" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="028163CA" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DDECA3" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GRAVÁMENES Y DERECHOS DE RETENCIÓN: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CC0228" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="117B9A51" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="117B9A51" w14:textId="3F1E6020" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Innovador no </w:t>
       </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>causará ni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permitirá que ningún</w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">derecho prendario, garantía, embargo preventivo o gravamen constituido o trabado por alguna persona sea incluido o permanezca en el expediente de cualquier oficina pública o en un archivo del PNUD respecto a cualquier deuda monetaria pagadera al Innovador o que será pagadera por trabajo realizado o respecto a bienes o materiales suministrados conforme al presente Acuerdo o </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>causará  ni</w:t>
+        <w:t>en razón de</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> permitirá que ningún  derecho prendario, garantía, embargo preventivo o gravamen constituido o trabado por alguna persona sea incluido o permanezca en el expediente de cualquier oficina pública o en un archivo del PNUD respecto a cualquier deuda monetaria pagadera al Innovador o que será pagadera por trabajo realizado o respecto a bienes o materiales suministrados conforme al presente Acuerdo o en razón de cualquier otra demanda o reclamo contra el Innovador. </w:t>
+        <w:t xml:space="preserve"> cualquier otra demanda o reclamo contra el Innovador. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDBCA79" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F374E1" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2289,51 +2358,50 @@
     </w:p>
     <w:p w14:paraId="36F8215E" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6824E724" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Con sujeción a las disposiciones anteriores, todos los mapas, los dibujos, las fotografías, los mosaicos, los planos, los informes, las estimaciones, las recomendaciones, los documentos y cualquier otro dato compilado o recibido por el Innovador en virtud del presente Acuerdo serán propiedad del PNUD, se pondrán a disposición del PNUD para su uso o inspección en momentos y lugares razonables, se tratarán como documentos confidenciales y se entregarán únicamente a los apoderados del PNUD tras la finalización de los Servicios previstos en el Acuerdo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC441AB" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0618250D" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2420,131 +2488,128 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NATURALEZA CONFIDENCIAL DE LOS DOCUMENTOS Y DE LA INFORMACIÓN: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7573D886" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78468636" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="78468636" w14:textId="7B9689A0" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La información y los datos que se consideran propiedad del PNUD o del Innovador y que una de las partes (“Divulgador”) divulga o entrega a la otra (“Receptor”) durante el transcurso de la ejecución del Acuerdo y que se designen como confidenciales (“Información”) deberán mantenerse en forma confidencial y tratarse de la siguiente manera. El Receptor de dicha Información tendrá la misma precaución y discreción para evitar divulgar, publicar o difundir la Información del Divulgador que la que tiene con información propia que no desea divulgar, publicar ni difundir, y el Receptor podrá usar la Información del Divulgador únicamente para el propósito para el que se ha divulgado. El Receptor podrá divulgar Información confidencial a cualquier otra parte con el consentimiento previo por escrito del Divulgador, como también a los funcionarios, los representantes, los empleados, los subcontratistas y los agentes del Receptor que necesiten conocer dicha Información confidencial únicamente a los fines de cumplir obligaciones previstas en el Acuerdo. Sujeto a las prerrogativas e inmunidades del PNUD y sin ningún tipo de renuncia a estos, el Innovador podrá divulgar Información en la medida en que lo exija la ley, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>siempre que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el Innovador de notifique </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, con suficiente tiempo de anticipación,  la solicitud de divulgación de la Información  y le otorgue al PNUD una oportunidad razonable para tomar medidas de protección o cualquier otra medida apropiada antes de que ocurra dicha divulgación. El PNUD podrá divulgar Información en la medida en que lo requiera la Carta de las Naciones Unidas, las resoluciones o las regulaciones de la Asamblea General o sus otros órganos rectores, o las reglas promulgadas por el Secretario General. No se impedirá al Receptor divulgar Información que haya obtenido el Receptor a través de un tercero sin restricción, que haya divulgado el Divulgador a un tercero sin ninguna obligación de confidencialidad, que haya conocido previamente el Receptor, o que haya elaborado en cualquier momento el Receptor de manera completamente independiente de cualquier divulgación conforme al presente documento. Estas obligaciones y restricciones de confidencialidad tendrán vigor durante el plazo del Acuerdo, incluida cualquier extensión de este y, a menos que se estipule de otro modo en el Acuerdo, seguirán en vigor después de la rescisión del Acuerdo. A pesar de lo anterior, el Innovador reconoce que el PNUD podrá, a su discreción, divulgar el propósito, el tipo, el alcance, la duración y el valor del Acuerdo, el nombre del Innovador, y toda información pertinente relacionada con la adjudicación del Acuerdo. </w:t>
+        <w:t xml:space="preserve"> el Innovador de notifique al PNUD, con suficiente tiempo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anticipación, la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitud de divulgación de la Información y le otorgue al PNUD una oportunidad razonable para tomar medidas de protección o cualquier otra medida apropiada antes de que ocurra dicha divulgación. El PNUD podrá divulgar Información en la medida en que lo requiera la Carta de las Naciones Unidas, las resoluciones o las regulaciones de la Asamblea General o sus otros órganos rectores, o las reglas promulgadas por el Secretario General. No se impedirá al Receptor divulgar Información que haya obtenido el Receptor a través de un tercero sin restricción, que haya divulgado el Divulgador a un tercero sin ninguna obligación de confidencialidad, que haya conocido previamente el Receptor, o que haya elaborado en cualquier momento el Receptor de manera completamente independiente de cualquier divulgación conforme al presente documento. Estas obligaciones y restricciones de confidencialidad tendrán vigor durante el plazo del Acuerdo, incluida cualquier extensión de este y, a menos que se estipule de otro modo en el Acuerdo, seguirán en vigor después de la rescisión del Acuerdo. A pesar de lo anterior, el Innovador reconoce que el PNUD podrá, a su discreción, divulgar el propósito, el tipo, el alcance, la duración y el valor del Acuerdo, el nombre del Innovador, y toda información pertinente relacionada con la adjudicación del Acuerdo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4497B76F" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B64F3DF" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FUERZA MAYOR; OTROS CAMBIOS EN LAS CONDICIONES: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEC5D9F" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D06BAA" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="009E231A" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E231A">
         <w:rPr>
@@ -2659,93 +2724,91 @@
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de fuerza mayor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E231A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Luego de recibir la notificación requerida en el presente, el PNUD tomará las medidas que, a su discreción, considere convenientes o necesarias en las circunstancias, incluida la concesión al Innovador de una extensión de tiempo razonable para cumplir con las obligaciones previstas en el Acuerdo o la suspensión de este. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBF1681" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53CEF9C0" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="53CEF9C0" w14:textId="592AB762" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Se entiende por </w:t>
       </w:r>
       <w:r w:rsidRPr="00686B7D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fuerza mayor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cualquier acto de la naturaleza impredecible </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e irresistible</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   cualquier acto de guerra (declarada o no), invasión, revolución, rebelión o cualquier otro acto de naturaleza o fuerza similar, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>siempre que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tales actos surjan de causas que superen el control del Innovador, y que no hayan ocurrido por culpa o negligencia de este. El Innovador reconoce y acepta que, con respecto a cualquier obligación del Acuerdo que debe cumplir el Innovador </w:t>
       </w:r>
       <w:r w:rsidRPr="008108E3">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2935,81 +2998,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RESCISIÓN:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CCB13C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB826BD" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> tenga una duración  total de menos de dos (2) meses, y catorce (14) días en el caso en que el Acuerdo tenga una  duración mayor. La iniciación de procedimientos de conciliación o arbitraje, como se estipula más abajo, no se considerarán una “causa” para la rescisión del Acuerdo. El PNUD podrá, sin perjuicio de cualquier otro derecho o recurso del que disponga, rescindir el Acuerdo con el Innovador en caso de que éste se haya declarado en quiebra o lo hayan declarado en quiebra judicialmente. </w:t>
+    <w:p w14:paraId="1CB826BD" w14:textId="2C65CCA4" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier parte puede rescindir el Acuerdo, parcial o totalmente, luego de notificar por escrito a la otra parte. El período de notificación será de cinco (5) días en el caso en que el Acuerdo tenga una </w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duración total</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de menos de dos (2) meses, y catorce (14) días en el caso en que el Acuerdo tenga </w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una duración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mayor. La iniciación de procedimientos de conciliación o arbitraje, como se estipula más abajo, no se considerarán una “causa” para la rescisión del Acuerdo. El PNUD podrá, sin perjuicio de cualquier otro derecho o recurso del que disponga, rescindir el Acuerdo con el Innovador en caso de que éste se haya declarado en quiebra o lo hayan declarado en quiebra judicialmente. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB2CF44" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C63CCA" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3244,105 +3319,103 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ARREGLO DE CONTROVERSIAS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E4F47C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35841C2E" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="35841C2E" w14:textId="39D1E90F" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Solución amistosa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el PNUD y el Innovador harán todo los </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> por resolver de manera amistosa cualquier diferencia, controversia o reclamo que surja en relación con el Acuerdo o con algún incumplimiento, rescisión o invalidez relacionados con este. En caso de que las partes desearan buscar una solución amistosa mediante un proceso de conciliación, este tendrá lugar de conformidad con el Reglamento de Conciliación de la Comisión de las Naciones Unidas para el Derecho Mercantil Internacional (CNUDMI; sus siglas en inglés “UNCITRAL”) vigente en ese momento o según cualquier otro procedimiento que puedan acordar las partes por escrito. </w:t>
+        <w:t xml:space="preserve"> el PNUD y el Innovador harán </w:t>
+      </w:r>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>todos los esfuerzos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posibles por resolver de manera amistosa cualquier diferencia, controversia o reclamo que surja en relación con el Acuerdo o con algún incumplimiento, rescisión o invalidez relacionados con este. En caso de que las partes desearan buscar una solución amistosa mediante un proceso de conciliación, este tendrá lugar de conformidad con el Reglamento de Conciliación de la Comisión de las Naciones Unidas para el Derecho Mercantil Internacional (CNUDMI; sus siglas en inglés “UNCITRAL”) vigente en ese momento o según cualquier otro procedimiento que puedan acordar las partes por escrito. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2839D01A" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF1428C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3418,81 +3491,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PRERROGATIVAS E INMUNIDADES:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71528D8E" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070D6392" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> renuncia, explícita o implícita, de cualquier prerrogativa e inmunidad de las Naciones Unidas, incluidos sus órganos subsidiarios. </w:t>
+    <w:p w14:paraId="070D6392" w14:textId="44E6A9FC" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nada en el presente Acuerdo o relacionado con este podrá ser interpretado como una renuncia, explícita o implícita, de cualquier prerrogativa e inmunidad de las Naciones Unidas, incluidos sus órganos subsidiarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B18992" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60F75BFC" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -3872,80 +3929,78 @@
         <w:t>ORIGEN DE LAS INSTRUCCIONES:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C0C92C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F2442B" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="66F2442B" w14:textId="6013F19A" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador no procurará ni aceptará instrucciones de ninguna autoridad externa al PNUD en relación con el cumplimiento de sus obligaciones conforme al Acuerdo.  Si cualquier autoridad externa al PNUD procura imponer instrucciones o restricciones respecto del cumplimiento del Innovador de sus obligaciones en </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el Acuerdo</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, el Innovador deberá notificar al PNUD de manera oportuna y brindar toda la ayuda razonable que requiera el PNUD.  El Innovador no tomará medidas respecto del cumplimiento de sus obligaciones conforme al Acuerdo que puedan afectar los intereses del PNUD o de las Naciones Unidas; el Innovador deberá cumplir con sus obligaciones conforme al Acuerdo teniendo consideración plena de los intereses del PNUD. El Innovador debe cumplir con todas las directivas de seguridad emitidas por el PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772E25BF" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="406B0174" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -4003,77 +4058,77 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador garantiza que no ha ofrecido ni ofrecerá ningún beneficio directo o indirecto que surja del cumplimiento del Acuerdo, o de la adjudicación de este, a ningún representante, funcionario, empleado u otro agente del PNUD. El Innovador deberá cumplir con todas las leyes, las ordenanzas, las normas y los reglamentos que rijan para la ejecución de todas las obligaciones en virtud de este Acuerdo. Además, según el Acuerdo, el Innovador deberá cumplir con las Normas de Conducta establecidas en el Boletín del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Secretario General ST/SGB/2002/9 del 18 de junio de 2002, titulado “Estatuto relativo a la condición y los derechos y deberes básicos de los funcionarios que no forman parte del personal de la Secretaría y de los expertos en misión” y ST/SGB/2006/15 del 26 de diciembre de 2006 sobre “Restricciones posteriores a la separación del servicio”, y también deberá cumplir con los requisitos de los siguientes documentos en vigor en el momento de la firma del Acuerdo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BEA77B" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2BFAA5" w14:textId="63D3EA4B" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00260D09" w:rsidP="00E221E1">
+    <w:p w14:paraId="1A2BFAA5" w14:textId="78287E9A" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00E221E1" w:rsidRPr="007907D8">
+      <w:hyperlink r:id="rId13" w:anchor="codigo-de-conducta-para-proveedores-de-la-onu" w:history="1">
+        <w:r w:rsidRPr="007907D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>el Código de Conducta de los Proveedores de la ONU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E221E1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243B4111" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4225,86 +4280,105 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2382AD18" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El Innovador reconoce y acepta que ha leído y se ha familiarizado con los requisitos de los documentos anteriores, disponibles en línea en www.undp.org o en: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6737427D" w14:textId="4CF4E34B" w:rsidR="00E221E1" w:rsidRDefault="00260D09" w:rsidP="00E221E1">
+    <w:p w14:paraId="6737427D" w14:textId="448DDC19" w:rsidR="00E221E1" w:rsidRDefault="00933BAF" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="007907D8" w:rsidRPr="00737BDF">
+        <w:r w:rsidRPr="00933BAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B676F">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
       <w:r w:rsidR="007907D8">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E221E1">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Por consiguiente, el Innovador declara y garantiza que cumple y cumplirá con los requisitos de estos documentos durante todo el plazo de este Acuerdo. </w:t>
+        <w:t xml:space="preserve">Por consiguiente, el Innovador declara y garantiza que cumple y cumplirá con los requisitos de estos documentos durante todo el plazo de este Acuerdo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D820AB3" w14:textId="77777777" w:rsidR="007907D8" w:rsidRPr="00D60E94" w:rsidRDefault="007907D8" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFEAE45" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="008C3C70" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -4622,99 +4696,108 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Artículo 20 (Prerrogativas e inmunidades).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E96E9AC" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2E96E9AC" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05171E7F" w14:textId="77777777" w:rsidR="00933BAF" w:rsidRPr="00D60E94" w:rsidRDefault="00933BAF" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8F35D0" w14:textId="11417231" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IRRENUNCIABILIDAD DE</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DERECHOS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07104D99" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
@@ -5069,111 +5152,121 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A615522" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="008C3C70" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3C70">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ANTITERRORISMO:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3C70">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530B9EAA" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD2CB20" w14:textId="6F85A989" w:rsidR="00E221E1" w:rsidRPr="00AA3327" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="7FD2CB20" w14:textId="1A3E7A91" w:rsidR="00E221E1" w:rsidRPr="00AA3327" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Innovador acepta realizar todos los esfuerzos razonables para garantizar que ninguno de los fondos del PNUD recibidos conforme a este Acuerdo se utilicen para brindar apoyo a personas o entidades asociadas con el terrorismo y que los receptores de cualquier monto proporcionado por el PNUD en virtud del presente no aparezcan en la lista del Comité del Consejo de Seguridad establecido en virtud de la resolución 1267 (1999). Se puede consultar la lista en</w:t>
       </w:r>
       <w:r w:rsidR="00260D09">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00260D09" w:rsidRPr="00B13489">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00735002">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00735002" w:rsidRPr="004B676F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA3327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Esta disposición debe incluirse en todos los subcontratos o los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA3327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>subacuerdos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA3327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> celebrados en virtud de este Acuerdo.</w:t>
@@ -5990,114 +6083,99 @@
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>NOTIFICACIONES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2ECCA4" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006D91F7" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="068550CE" w14:textId="16C683BE" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="004B676F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Con el propósito de realizar notificaciones en virtud del Acuerdo, las direcciones del PNUD y del Innovador son las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068550CE" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
+    <w:p w14:paraId="4379986C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Para el PNUD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD9454E" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C44824C" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
@@ -7067,183 +7145,182 @@
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insertar fecha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE5BD5A" w14:textId="77777777" w:rsidR="00E221E1" w:rsidRPr="00D60E94" w:rsidRDefault="00E221E1" w:rsidP="00E221E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CBD525A" w14:textId="77777777" w:rsidR="00791F51" w:rsidRPr="00E221E1" w:rsidRDefault="00260D09" w:rsidP="00E221E1"/>
-    <w:sectPr w:rsidR="00791F51" w:rsidRPr="00E221E1" w:rsidSect="000200F1">
+    <w:p w14:paraId="0CBD525A" w14:textId="77777777" w:rsidR="00E74F2A" w:rsidRPr="00E221E1" w:rsidRDefault="00E74F2A" w:rsidP="00E221E1"/>
+    <w:sectPr w:rsidR="00E74F2A" w:rsidRPr="00E221E1" w:rsidSect="000200F1">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CBD5262" w14:textId="77777777" w:rsidR="00EE5455" w:rsidRDefault="00541885">
+    <w:p w14:paraId="41EF3143" w14:textId="77777777" w:rsidR="00907641" w:rsidRDefault="00907641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CBD5264" w14:textId="77777777" w:rsidR="00EE5455" w:rsidRDefault="00541885">
+    <w:p w14:paraId="411A9BB2" w14:textId="77777777" w:rsidR="00907641" w:rsidRDefault="00907641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="255306932"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0CBD525D" w14:textId="77777777" w:rsidR="00DC26F5" w:rsidRDefault="000200F1">
+      <w:p w14:paraId="0CBD525D" w14:textId="77777777" w:rsidR="00E74F2A" w:rsidRDefault="000200F1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00680101">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CBD525E" w14:textId="77777777" w:rsidR="00EE5455" w:rsidRDefault="00541885">
+    <w:p w14:paraId="62836896" w14:textId="77777777" w:rsidR="00907641" w:rsidRDefault="00907641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CBD5260" w14:textId="77777777" w:rsidR="00EE5455" w:rsidRDefault="00541885">
+    <w:p w14:paraId="2A5BBA8D" w14:textId="77777777" w:rsidR="00907641" w:rsidRDefault="00907641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01596311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5FC1266"/>
     <w:lvl w:ilvl="0" w:tplc="F43649C6">
       <w:start w:val="33"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -8334,156 +8411,166 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="828982215">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1089422326">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="54591978">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2024547201">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="788478992">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="163252114">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1261600078">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="515386538">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1248422466">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="995575518">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="955872829">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000200F1"/>
     <w:rsid w:val="000200F1"/>
     <w:rsid w:val="000A1B8F"/>
     <w:rsid w:val="00260D09"/>
+    <w:rsid w:val="004B676F"/>
+    <w:rsid w:val="00505C04"/>
     <w:rsid w:val="00541885"/>
     <w:rsid w:val="00585395"/>
     <w:rsid w:val="00680101"/>
+    <w:rsid w:val="00735002"/>
     <w:rsid w:val="007677B2"/>
     <w:rsid w:val="007907D8"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="008A03FF"/>
+    <w:rsid w:val="00907641"/>
+    <w:rsid w:val="00933BAF"/>
+    <w:rsid w:val="00B15BC9"/>
     <w:rsid w:val="00B30659"/>
+    <w:rsid w:val="00B46817"/>
+    <w:rsid w:val="00BB49CF"/>
     <w:rsid w:val="00E221E1"/>
+    <w:rsid w:val="00E74F2A"/>
     <w:rsid w:val="00EE5455"/>
+    <w:rsid w:val="00FC5153"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0CBD5128"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4C6BEECB-0FD8-4672-9892-D1F21476C277}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8961,62 +9048,90 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000200F1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007907D8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00933BAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00933BAF"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/Depts/ptd/about-us/un-supplier-code-conduct" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/procurement/es/about-us/policies-and-regulations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9258,85 +9373,135 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Modelo Acuerdo en el marco del  Desafío de Innovación </UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
@@ -9344,51 +9509,51 @@
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3130</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3130</Url>
       <Description>POPP-11-3130</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -9701,192 +9866,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74255460-43BC-4381-8F30-7DD49E384871}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72642759-070A-49DF-8F16-8BE724CD1122}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66FFDE2D-C6D7-4D6E-BA9C-4D6BDE3BB522}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F3A1447-196B-4124-9035-FBDEBFFA100B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C180B6-1520-4BA1-8E97-1C6B4908AE43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5993</Words>
-  <Characters>34164</Characters>
+  <Words>6002</Words>
+  <Characters>34213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>284</Lines>
+  <Lines>285</Lines>
   <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40077</CharactersWithSpaces>
+  <CharactersWithSpaces>40135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Toshiba</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>