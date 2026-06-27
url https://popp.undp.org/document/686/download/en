--- v0 (2025-10-10)
+++ v1 (2026-06-27)
@@ -9,138 +9,134 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D4DE250" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00FD3E9E" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+    <w:p w14:paraId="3D4DE250" w14:textId="5FE54417" w:rsidR="001A34B5" w:rsidRPr="00FD3E9E" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD3E9E">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74927509" wp14:editId="31A0C3B2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19803FAA" wp14:editId="31517FF6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>19050</wp:posOffset>
+              <wp:posOffset>167640</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-323850</wp:posOffset>
+              <wp:posOffset>-373078</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="581025" cy="1122045"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
+            <wp:extent cx="624840" cy="1262078"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="undp_logo"/>
+            <wp:docPr id="1426645109" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="undp_logo"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="581025" cy="1122045"/>
+                      <a:ext cx="625479" cy="1263368"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001A34B5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD3E9E">
+      <w:r w:rsidR="001A34B5" w:rsidRPr="00FD3E9E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEFEDC0" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6280E505" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00FD3E9E" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -581,78 +577,87 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOW, THEREFORE, the Parties hereby agree as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6589D6CB" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="740218F0" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+    <w:p w14:paraId="740218F0" w14:textId="79721C97" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NATURE OF SERVICES :</w:t>
+        <w:t xml:space="preserve">NATURE OF </w:t>
+      </w:r>
+      <w:r w:rsidR="009211E1" w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SERVICES:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F839E4F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="475CFE90" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -758,123 +763,146 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Innovator shall have the legal status of an independent contractor vis-à-vis the United Nations Development </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (UNDP), and shall not be regarded, for any purposes, as being either a “staff member” of UNDP, under the UN Staff Regulations and Rules, or an “official” of UNDP, for purposes of the Convention on the Privileges and Immunities of the United Nations, adopted by the General Assembly of the United Nations on 13 February 1946. Accordingly, nothing within or relating to the Agreement shall establish the relationship of employer and employee, or of principal and agent, between UNDP and the Innovator. The officials, representatives, employees or subcontractors of UNDP and of the Innovator, if any, shall not be considered in any respect as being the employees or agents of the other, and UNDP and the Innovator shall be solely responsible for all claims arising out of or relating to their engagement of such persons or entities. </w:t>
+        <w:t xml:space="preserve"> (UNDP), and shall not be regarded, for any purposes, as being either a “staff member” of UNDP, under the UN Staff Regulations and Rules, or an “official” of UNDP, for purposes of the Convention on the Privileges and Immunities of the United Nations, adopted by the General Assembly of the United Nations on 13 February 1946. Accordingly, nothing within or relating to the Agreement shall establish the relationship of employer and employee, or of principal and agent, between UNDP and the Innovator. The officials, representatives, employees or subcontractors of UNDP and of the Innovator, if any, shall not be considered in any respect as being the employees or agents of the other, and UNDP and the Innovator shall be solely responsible for all claims arising out of or relating to their engagement of such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or entities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270F88B4" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DURATION:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FC2A4C" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79EF7554" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+    <w:p w14:paraId="79EF7554" w14:textId="29BFBED3" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This Agreement shall commence on [</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60E94">
-[...4 lines deleted...]
-        <w:t>], and shall expire upon satisfactory completion of the Services described in the Terms of Reference mentioned above, but not later than [</w:t>
+      <w:r w:rsidR="009211E1" w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>] and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall expire upon satisfactory completion of the Services described in the Terms of Reference mentioned above, but not later than [</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert date</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">], unless sooner terminated in accordance with the terms of this Agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727521E8" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1040,51 +1068,69 @@
               </w:rPr>
               <w:t>DUE DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="742870B9" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="00245389">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60E94">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>AMOUNT IN  [CURRENCY]</w:t>
+              <w:t xml:space="preserve">AMOUNT </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D60E94">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IN  [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D60E94">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CURRENCY]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A34B5" w:rsidRPr="00D60E94" w14:paraId="40D401D6" w14:textId="77777777" w:rsidTr="00245389">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20EDA86A" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="00245389">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1554,81 +1600,92 @@
       <w:r w:rsidRPr="00861284">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if is expected that they will be invested into further developm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ent of the Innovator’s proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D78444E" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1B57F0AD" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="79E128F8" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DED9A9E" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RIGHTS AND OBLIGATIONS OF THE INNOVATOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F518839" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E3D0F7" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1640,65 +1697,97 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall not be entitled to any benefit, payment, subsidy, compensation or entitlement, except as expressly provided in this Agreement. The Innovator</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94" w:rsidDel="00D22CAA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>shall be solely liable for claims by third parties arising from the Innovator’s own acts or omissions in the course of performing this Agreement, and under no circumstances shall UNDP be held liable for such claims by third parties.</w:t>
+        <w:t xml:space="preserve">shall be solely liable for claims by third parties arising from the Innovator’s own acts or omissions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performing this Agreement, and under no circumstances shall UNDP be held liable for such claims by third parties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Innovator shall perform and complete the Services (as more fully described in the Innovator’s Project Proposal attached hereto as Annex II), with due diligence and efficiency, and in accordance with this Agreement.  The Innovator shall also provide all technical and administrative support needed in order to ensure the timely and satisfactory delivery of the performance of the Services. </w:t>
+        <w:t xml:space="preserve">The Innovator shall perform and complete the Services (as more fully described in the Innovator’s Project Proposal attached hereto as Annex II), with due diligence and efficiency, and in accordance with this Agreement.  The Innovator shall also provide all technical and administrative support needed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure the timely and satisfactory delivery of the performance of the Services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD480E6" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4661EA58" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1750,51 +1839,69 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67C80B1A" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Innovator shall not assign or transfer, or cause to be assigned or transferred, whether actually or as a result of a take-over, merger, change of corporate ownership or control, or other change in identity or character of the Innovator, this Agreement or any part, share or interest therein. Any such assignment or transfer shall be considered “cause” under Article </w:t>
+        <w:t xml:space="preserve">The Innovator shall not assign or transfer, or cause to be assigned or transferred, whether actually or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a take-over, merger, change of corporate ownership or control, or other change in identity or character of the Innovator, this Agreement or any part, share or interest therein. Any such assignment or transfer shall be considered “cause” under Article </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Termination).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1843,136 +1950,194 @@
         <w:t xml:space="preserve">SUBCONTRACTORS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C4C54A" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D17D5F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D60E94">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">In the event that the </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nnovator requires the services of subcontractors to perform any obligations under the Agreement, the Innovator shall obtain the prior written approval of UNDP for any such subcontractors. UNDP may, in its sole discretion, reject any proposed subcontractor or require such subcontractor’s removal without having to give any justification therefore, and such rejection shall not entitle the Innovator to claim any delays in the performance, or to assert any excuses for the non-performance, of any of his or her obligations under the Agreement. The Innovator shall be solely responsible for all services and obligations performed by his or her subcontractors. The terms of any subcontract shall be subject to, and shall be construed in a manner that is fully in accordance with, all of the terms and conditions of the Agreement. </w:t>
+        <w:t xml:space="preserve">nnovator requires the services of subcontractors to perform any obligations under the Agreement, the Innovator shall obtain the prior written approval of UNDP for any such subcontractors. UNDP may, in its sole discretion, reject any proposed subcontractor or require such subcontractor’s removal without having to give any justification therefore, and such rejection shall not entitle the Innovator to claim any delays in the performance, or to assert any excuses for the non-performance, of any of his or her obligations under the Agreement. The Innovator shall be solely responsible for all services and obligations performed by his or her subcontractors. The terms of any subcontract shall be subject </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be construed in a manner that is fully in accordance with, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the terms and conditions of the Agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C3AF62" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492BFE78" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PURCHASE OF GOODS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CE2074" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79BFDA54" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>To the extent that this Agreement involves any purchase of goods by the Innovator using UNDP funds, whether in whole or in part, the Innovator shall exercise the same duty of care in purchasing the goods as if the funds were the Innovator’s own, and giving consideration to the following principles of UNDP procurement:</w:t>
+        <w:t xml:space="preserve">To the extent that this Agreement involves any purchase of goods by the Innovator using UNDP funds, whether in whole or in part, the Innovator shall exercise the same duty of care in purchasing the goods as if the funds were the Innovator’s own, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>giving consideration to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following principles of UNDP procurement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5027C0B3" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>best money for value;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20187A5B" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
@@ -2214,109 +2379,129 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46B4010B" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Innovator shall not cause or permit any lien, attachment or other encumbrance by any person to be placed on file or to remain on file in any public office or on file with UNDP against any monies due to the Innovator or to become due for any work donor or against any goods supplied or materials furnished under the Agreement, or by reason of any other claim or demand against the Innovator. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0298D798" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+    <w:p w14:paraId="0298D798" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F243FC6" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684750E5" w14:textId="77777777" w:rsidR="009211E1" w:rsidRPr="00D60E94" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C939878" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EQUIPMENT FURNISHED BY UNDP TO THE INNOVATOR:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054CFA8F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7534E496" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Title to any equipment and supplies that may be furnished by UNDP to the Innovator for the performance of any obligations under the Agreement shall rest with UNDP, and any such equipment shall be returned to UNDP at the conclusion of the Agreement or when no longer needed by the Innovator.  Such equipment, when returned to UNDP, shall be in the same condition as when delivered to the Innovator, subject to normal wear and tear, and the Innovator shall be liable to compensate UNDP for the actual costs of any loss of, damage to, or degradation of the equipment that is beyond normal wear and tear.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093247E1" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68FC401A" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2591,127 +2776,150 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="546FA233" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subject to the foregoing provisions, all maps, drawings, photographs, mosaics, plans, reports, estimates, recommendations, documents, and all other data compiled by or received by the Innovator under the Agreement shall be the property of UNDP, shall be made available for use or inspection by UNDP at reasonable times and in reasonable places, shall be treated as confidential, and shall be delivered only to UNDP authorized officials on completion of the Services under the Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AE4E2D" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+    <w:p w14:paraId="59AE4E2D" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0D0826" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D6FB26" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A0608C" w14:textId="77777777" w:rsidR="009211E1" w:rsidRPr="00D60E94" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF9F169" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>USE OF NAME, EMBLEM OR OFFICIAL SEAL OF THE UNITED NATIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AF138D" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="488DC9DC" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Innovator shall not advertise or otherwise make public for purposes of commercial advantage or goodwill that it has a contractual relationship with UNDP, nor shall Innovator, in any manner whatsoever, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">use the name, emblem or official seal of UNDP, or any abbreviation of the name of UNDP, in connection with his or her business or otherwise without the written permission of UNDP. </w:t>
+        <w:t xml:space="preserve">The Innovator shall not advertise or otherwise make public for purposes of commercial advantage or goodwill that it has a contractual relationship with UNDP, nor shall Innovator, in any manner whatsoever, use the name, emblem or official seal of UNDP, or any abbreviation of the name of UNDP, in connection with his or her business or otherwise without the written permission of UNDP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0285DB43" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="643940C0" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
@@ -2850,59 +3058,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>force majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Innovator shall give notice and full particulars in writing to UNDP of such occurrence or cause if the Innovator is thereby rendered unable, wholly or in part, to perform his or her obligations and meet his or her responsibilities under the Agreement. The Innovator shall also notify UNDP of any other changes in conditions or the occurrence of any event, which interferes or threatens to interfere with the performance of the Agreement. Not more than fifteen (15) days following the provision of such notice of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">force majeure </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">or other changes in conditions or occurrence, the Innovator shall also submit a statement to UNDP of estimated expenditures that will likely be incurred for the duration of the change in conditions or the event. On receipt of the notice or notices required hereunder, UNDP shall take such action as it considers, in its sole discretion, to be appropriate or necessary in the circumstances, including the granting to the Innovator </w:t>
+        <w:t xml:space="preserve">or other changes in conditions or occurrence, the Innovator shall also submit a statement to UNDP of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">of a reasonable extension of time in which to perform any obligations under the Agreement or suspension thereof. </w:t>
+        <w:t xml:space="preserve">estimated expenditures that will likely be incurred for the duration of the change in conditions or the event. On receipt of the notice or notices required hereunder, UNDP shall take such action as it considers, in its sole discretion, to be appropriate or necessary in the circumstances, including the granting to the Innovator of a reasonable extension of time in which to perform any obligations under the Agreement or suspension thereof. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409E7549" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A0635B6" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2910,153 +3118,204 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Force majeure </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as used herein means any unforeseeable and irresistible act of nature, any act of war (whether declared or not), invasion, revolution, insurrection, or any other acts of a similar nature or force, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provided that </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">such acts arise from causes beyond the control and without the fault or negligence of the Innovator. The Innovator acknowledges and agrees that, with respect to any obligations under the Agreement that the Innovator must perform in or for any areas in which UNDP is engaged in, preparing to engage in, or disengaging from any peacekeeping, humanitarian or similar operations, any delay or failure to perform such obligations arising from or relating to harsh conditions within such areas or to any incidents of civil unrest occurring in such areas shall not, in and of itself, constitute </w:t>
+        <w:t xml:space="preserve">such acts arise from causes beyond </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and without the fault or negligence of the Innovator. The Innovator acknowledges and agrees that, with respect to any obligations under the Agreement that the Innovator must perform in or for any areas in which UNDP is engaged in, preparing to engage in, or disengaging from any peacekeeping, humanitarian or similar operations, any delay or failure to perform such obligations arising from or relating to harsh conditions within such areas or to any incidents of civil unrest occurring in such areas shall not, in and of itself, constitute </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">force majeure </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>under the Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B473678" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76019200" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6260D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>18.</w:t>
-      </w:r>
+        <w:t>18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B6260D">
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6260D">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6260D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B6260D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TERMINATION</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B6260D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354B064F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A3DC55D" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Either party may terminate the Agreement, in whole or in part, upon giving written notice to the other party. The period of notice shall be five (5) days in the case of agreements for a total period of less than two (2) months and fourteen (14) days in the case of agreements for a longer period. The initiation of conciliation or arbitral proceedings, as provided below, shall not be deemed to be a “cause” for or otherwise to be in itself a termination of the Agreement. UNDP may, without prejudice to any other right or remedy available to it, terminate the Agreement forthwith in the event that</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Either party may terminate the Agreement, in whole or in part, upon giving written notice to the other party. The period of notice shall be five (5) days in the case of agreements for a total period of less than two (2) months and fourteen (14) days in the case of agreements for a longer period. The initiation of conciliation or arbitral proceedings, as provided below, shall not be deemed to be a “cause” for or otherwise to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in itself a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termination of the Agreement. UNDP may, without prejudice to any other right or remedy available to it, terminate the Agreement forthwith </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Innovator has filed for bankruptcy or has been adjudicated bankrupt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC95142" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3202,102 +3461,137 @@
     <w:p w14:paraId="5B678E65" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ECE9D3F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the event of any termination of the Agreement, UNDP shall only be liable to pay the Innovator compensation on a pro rata basis for no more than the actual amount of work performed to the satisfaction of UNDP in accordance with the requirements of the Agreement. Additional costs incurred by UNDP as a result of termination of the Agreement by the Innovator may be withheld from any amount otherwise due to the Innovator by UNDP. </w:t>
+        <w:t xml:space="preserve">In the event of any termination of the Agreement, UNDP shall only be liable to pay the Innovator compensation on a pro rata basis for no more than the actual amount of work performed to the satisfaction of UNDP in accordance with the requirements of the Agreement. Additional costs incurred by UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termination of the Agreement by the Innovator may be withheld from any amount otherwise due to the Innovator by UNDP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47734A96" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D012805" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SETTLEMENT OF DISPUTES</w:t>
+        <w:t>SETTLEMENT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF DISPUTES</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20692541" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC6F57E" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3384,102 +3678,153 @@
         <w:t xml:space="preserve">19.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arbitration</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Any dispute, controversy or claim between the parties arising out of the Agreement, or the breach, termination, or invalidity thereof, unless settled amicably, as provided above, shall be referred by either of the parties to arbitration in accordance with the UNCITRAL Arbitration Rules then obtaining. The decisions of the arbitral tribunal shall be based on general principles of international commercial law. For all evidentiary questions, the arbitral tribunal shall be guided by the Supplementary Rules Governing the Presentation and Reception of Evidence in International Commercial Arbitration of the International Bar Association, 28 May 1983 edition. The arbitral tribunal shall be empowered to order the return or destruction of goods or any property, whether tangible or intangible, or of any confidential information provided under the Agreement, order the termination of the Agreement, or order that any other protective measures be taken with respect to the goods, services or any other property, whether tangible or intangible, or of any confidential information provided under the Agreement, as appropriate, all in accordance with the authority of the arbitral tribunal pursuant to Article 26 (“Interim Measures of Protection”) and Article 32 (“Form and Effect of the Award”) of the UNCITRAL Arbitration Rules. The arbitral tribunal shall have no authority to award punitive damages. In addition, unless otherwise expressly provided in the Agreement, the arbitral tribunal shall have no authority to award interest in excess of the London Inter-Bank Offered Rate (“LIBOR”) then prevailing, and any such interest shall be simple interest only. The parties shall be bound by any arbitration award rendered as a result of such arbitration as the final adjudication of any such dispute, controversy or claim. </w:t>
+        <w:t xml:space="preserve">: Any dispute, controversy or claim between the parties arising out of the Agreement, or the breach, termination, or invalidity thereof, unless settled amicably, as provided above, shall be referred by either of the parties to arbitration in accordance with the UNCITRAL Arbitration Rules then obtaining. The decisions of the arbitral tribunal shall be based on general principles of international commercial law. For all evidentiary questions, the arbitral tribunal shall be guided by the Supplementary Rules Governing the Presentation and Reception of Evidence in International Commercial Arbitration of the International Bar Association, 28 May 1983 edition. The arbitral tribunal shall be empowered to order the return or destruction of goods or any property, whether tangible or intangible, or of any confidential information provided under the Agreement, order the termination of the Agreement, or order that any other protective measures be taken with respect to the goods, services or any other property, whether tangible or intangible, or of any confidential information provided under the Agreement, as appropriate, all in accordance with the authority of the arbitral tribunal pursuant to Article 26 (“Interim Measures of Protection”) and Article 32 (“Form and Effect of the Award”) of the UNCITRAL Arbitration Rules. The arbitral tribunal shall have no authority to award punitive damages. In addition, unless otherwise expressly provided in the Agreement, the arbitral tribunal shall have no authority to award interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the London Inter-Bank Offered Rate (“LIBOR”) then prevailing, and any such interest shall be simple interest only. The parties shall be bound by any arbitration award rendered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such arbitration as the final adjudication of any such dispute, controversy or claim. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DEA282" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0D52CF" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20.</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRIVILEGES AND IMMUNITIES</w:t>
+        <w:t>PRIVILEGES</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND IMMUNITIES</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232E9329" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD05C11" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3560,103 +3905,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Article II, section 7, of the Convention on the Privileges and Immunities of the United Nations provides, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, that the United Nations, including its subsidiary organs, is exempt from all direct taxes, except charges for public utility services, and is exempt from customs restrictions, duties and charges of a similar nature in respect of articles imported or exported for its official use. In the event any governmental authority refuses to recognize the exemptions of the United Nations from such taxes, restrictions, duties or charges, the Innovator shall immediately consult with UNDP to determine a mutually acceptable procedure. UNDP shall have no liability for taxes, duties or other similar charges payable by the Innovator in respect of any amounts paid to the Innovator under this Agreement, and the Innovator acknowledges that UNDP will not issue any statements of earnings to the Innovator in respect of any such payments. </w:t>
+        <w:t xml:space="preserve">, that the United Nations, including its subsidiary organs, is exempt from all direct taxes, except charges for public utility services, and is exempt from customs restrictions, duties and charges of a similar nature in respect of articles imported or exported for its official use. In the event any governmental authority refuses to recognize the exemptions of the United Nations from such taxes, restrictions, duties or charges, the Innovator shall immediately consult with UNDP to determine a mutually acceptable procedure. UNDP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">shall have no liability for taxes, duties or other similar charges payable by the Innovator in respect of any amounts paid to the Innovator under this Agreement, and the Innovator acknowledges that UNDP will not issue any statements of earnings to the Innovator in respect of any such payments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B40941F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="277F5BFB" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>22.</w:t>
+        <w:t>22</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>AUDITS AND INVESTIGATIONS</w:t>
+        <w:t>AUDITS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND INVESTIGATIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF86341" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6304A1DB" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3687,51 +4058,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Innovator shall provide full and timely cooperation with any post-payment audits or investigations hereunder. Such cooperation shall include, but shall not be limited to, the Innovator’s obligation to make available any relevant documentation and information for the purposes of a post-payment audit or an investigation at reasonable times and on reasonable conditions. The Innovator shall require his or her employees, subcontractors and agents, if any, including, but not limited to, the Innovator’s attorneys, accountants or other advisers, to reasonably cooperate with any post-payment audits or investigations carried out by UNDP hereunder.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the findings or circumstances of a post-payment audit or investigation so warrant, UNDP may, in its sole discretion, take any measures that may be appropriate or necessary, including, but not limited to, suspension of the Agreement, with no liability whatsoever to UNDP. </w:t>
+        <w:t xml:space="preserve">If the findings or circumstances of a post-payment audit or investigation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warrant, UNDP may, in its sole discretion, take any measures that may be appropriate or necessary, including, but not limited to, suspension of the Agreement, with no liability whatsoever to UNDP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045FC863" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69972BF8" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3860,63 +4247,97 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, any arbitral proceedings in accordance with Article 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, above, arising out of the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60E94">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> must be commenced within three (3) years after the cause of action has accrued. The Parties further acknowledge and agree that, for these purposes, a cause of action shall accrue when the breach actually occurs, or, in the case of latent defects, when the injured Party knew or should have known all of the essential elements of the cause of action.</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be commenced within three (3) years after the cause of action has accrued. The Parties further acknowledge and agree that, for these purposes, a cause of action shall accrue when the breach </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actually occurs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or, in the case of latent defects, when the injured Party knew or should have known </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the essential elements of the cause of action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FF594D" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5411C7B9" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="0086585A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3978,51 +4399,60 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hereof constitutes an essential term of the Agreement and that any breach of any of these provisions shall entitle UNDP to terminate the Agreement or any other contract with UNDP immediately upon notice to the Innovator, without any liability for termination charges or any other liability of any kind.  In addition, nothing herein shall limit the right of UNDP to refer any alleged breach of the said essential terms to the relevant national authorities for appropriate legal action. </w:t>
+        <w:t xml:space="preserve"> hereof constitutes an essential term of the Agreement and that any breach of any of these provisions shall entitle UNDP to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">terminate the Agreement or any other contract with UNDP immediately upon notice to the Innovator, without any liability for termination charges or any other liability of any kind.  In addition, nothing herein shall limit the right of UNDP to refer any alleged breach of the said essential terms to the relevant national authorities for appropriate legal action. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533783CB" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C7EB59" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4342,85 +4772,129 @@
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Innovator acknowledges and agrees that it has read and is familiar with the requirements of the foregoing documents which are available online at www.undp.org or at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9ADCD8" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00DB4B7B" w:rsidRDefault="00BD336C" w:rsidP="001A34B5">
+    <w:p w14:paraId="6F9ADCD8" w14:textId="3C0862C5" w:rsidR="001A34B5" w:rsidRPr="00DB4B7B" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="001A34B5" w:rsidRPr="00B537D4">
+        <w:r w:rsidRPr="00B537D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001A34B5" w:rsidRPr="00D60E94">
+      <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001A34B5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="001A34B5" w:rsidRPr="00D60E94">
-[...5 lines deleted...]
-        <w:t>n making such acknowledgement, the Innovator represents and warrants that it is in compliance with the requirements of the foregoing, and will remain in compliance throughout the term of this Agreement.</w:t>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n making such acknowledgement, the Innovator represents and warrants that it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of the foregoing and will remain in compliance throughout the term of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23173E63" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E7BA03" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384F6527" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC10F71" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4625,66 +5099,76 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0086585A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CONFLICT OF INTEREST:</w:t>
+        <w:t>CONFLICT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF INTEREST:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493B1147" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A12BE8F" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4703,71 +5187,86 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>a) immediately notify UNDP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E26FD" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>b) make full disclosure of all relevant information relating to the conflict; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AA76B2" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>c) take such steps as UNDP reasonably requires to resolve or otherwise deal with the conflict</w:t>
+        <w:t xml:space="preserve">c) take such steps as UNDP reasonably requires </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to resolve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise deal with the conflict</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0498931D" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4779,66 +5278,76 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0086585A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">SURVIVAL: </w:t>
+        <w:t>SURVIVAL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6405DB05" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB04221" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5122,68 +5631,79 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03EE2938" w14:textId="05192C36" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="0086585A" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001A34B5" w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A34B5" w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>NON-WAIVER OF RIGHTS:</w:t>
+        <w:t>NON</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A34B5" w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-WAIVER OF RIGHTS:</w:t>
       </w:r>
       <w:r w:rsidR="001A34B5" w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AFEA3C" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B9F609" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5410,116 +5930,184 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A07CB34" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Innovator represents and warrants that neither it, its parent entities (if any), nor any of the Innovator’s subsidiaries or affiliated entities (if any) is engaged in the sale or manufacture of anti-personnel mines or components utilized in the manufacture of anti-personnel mines.</w:t>
+        <w:t xml:space="preserve">The Innovator represents and warrants that neither it, its parent entities (if any), nor any of the Innovator’s subsidiaries or affiliated entities (if any) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engaged in the sale or manufacture of anti-personnel mines or components utilized in the manufacture of anti-personnel mines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A25DA5D" w14:textId="77777777" w:rsidR="0086585A" w:rsidRDefault="0086585A" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="22C3E971" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF3B92A" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D3E388" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="280B69A7" w14:textId="347D68AF" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0086585A">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">SEXUAL </w:t>
+        <w:t>SEXUAL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EXPLOITATION</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E0E463" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="420"/>
@@ -5555,60 +6143,69 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F436D84" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Innovator shall take all appropriate measures to prevent sexual exploitation or abuse of anyone by its employees or any other persons engaged and controlled by the Innovator to perform any services under the </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Agreement.  For these purposes, sexual activity with any person less than eighteen years of age, regardless of any laws relating to consent, shall constitute the sexual exploitation and abuse of such person.  In addition, the Innovator shall refrain from, and shall take all reasonable and appropriate measures to prohibit its employees or other persons engaged and controlled by it from exchanging any money, goods, services, or other things of value, for sexual favors or activities, or from engaging any sexual activities that are exploitive or degrading to any person.  </w:t>
+        <w:t xml:space="preserve">The Innovator shall take all appropriate measures to prevent sexual exploitation or abuse of anyone by its employees or any other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engaged and controlled by the Innovator to perform any services under the Agreement.  For these purposes, sexual activity with any person less than eighteen years of age, regardless of any laws relating to consent, shall constitute the sexual exploitation and abuse of such person.  In addition, the Innovator shall refrain from, and shall take all reasonable and appropriate measures to prohibit its employees or other persons engaged and controlled by it from exchanging any money, goods, services, or other things of value, for sexual favors or activities, or from engaging any sexual activities that are exploitive or degrading to any person.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CD42E2" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="258BC174" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
@@ -5699,54 +6296,51 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BD336C">
         <w:instrText xml:space="preserve"> HYPERLINK "</w:instrText>
       </w:r>
       <w:r w:rsidR="00BD336C" w:rsidRPr="00477AEE">
         <w:instrText>https://www.un.org/securitycouncil/content/un-sc-consolidated-list</w:instrText>
       </w:r>
       <w:r w:rsidR="00BD336C">
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r w:rsidR="00BD336C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00BD336C" w:rsidRPr="00B13489">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://www.un.org/securitycouncil/content/un-sc-consolidated-list</w:t>
       </w:r>
       <w:r w:rsidR="00BD336C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00BD336C">
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This provision must be included in all sub-contracts or sub-agreements entered into under the Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DAC6C0" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B0798C1" w14:textId="6B843ECA" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
@@ -5760,70 +6354,82 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0047683E">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>SUBMISSION OF INVOICES:</w:t>
+        <w:t>SUBMISSION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF INVOICES:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7BF842" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27EFD525" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -6126,81 +6732,93 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0047683E">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>BANK ACCOUNT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B55FFA8" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D3DBEA1" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
@@ -6682,58 +7300,69 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEFFB44" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For the purpose of notifications under the Agreement, the addresses of UNDP and the Innovator are as follows:</w:t>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notifications under the Agreement, the addresses of UNDP and the Innovator are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A873E09" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6163D368" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7283,85 +7912,106 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:rFonts w:ascii="CG Times (W1)" w:hAnsi="CG Times (W1)"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>[insert phone]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C4C4BC" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EBC54E2" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+    <w:p w14:paraId="5EBC54E2" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577A3B26" w14:textId="77777777" w:rsidR="009211E1" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7DB6D7" w14:textId="77777777" w:rsidR="009211E1" w:rsidRPr="00D60E94" w:rsidRDefault="009211E1" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A115437" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D8B453" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the Parties hereto have executed this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658A8ED2" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F95F0C0" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -7526,51 +8176,50 @@
     <w:p w14:paraId="2D88D53B" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75691544" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Title: ________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Title: ________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7635,68 +8284,86 @@
     <w:p w14:paraId="22E4DE64" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41345C79" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Date: _______________________________</w:t>
+        <w:t>Date: ______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60E94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Date: _________________________________</w:t>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D60E94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CC6600" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C71D1E3" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058DBAAC" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7875,70 +8542,70 @@
     </w:p>
     <w:p w14:paraId="2BB908C7" w14:textId="77777777" w:rsidR="001A34B5" w:rsidRPr="00D60E94" w:rsidRDefault="001A34B5" w:rsidP="001A34B5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="269F76BE" w14:textId="77777777" w:rsidR="009827AF" w:rsidRPr="001A34B5" w:rsidRDefault="009827AF" w:rsidP="001A34B5"/>
     <w:sectPr w:rsidR="009827AF" w:rsidRPr="001A34B5" w:rsidSect="000054A9">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49A82A38" w14:textId="77777777" w:rsidR="001A6E9A" w:rsidRDefault="001A6E9A" w:rsidP="00521CB0">
+    <w:p w14:paraId="49AF00D3" w14:textId="77777777" w:rsidR="00E40511" w:rsidRDefault="00E40511" w:rsidP="00521CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B945689" w14:textId="77777777" w:rsidR="001A6E9A" w:rsidRDefault="001A6E9A" w:rsidP="00521CB0">
+    <w:p w14:paraId="1F98814E" w14:textId="77777777" w:rsidR="00E40511" w:rsidRDefault="00E40511" w:rsidP="00521CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7956,120 +8623,119 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="255306932"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="209F0A49" w14:textId="77777777" w:rsidR="00DC26F5" w:rsidRDefault="00EF5BD9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0061647E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A071BE8" w14:textId="77777777" w:rsidR="001A6E9A" w:rsidRDefault="001A6E9A" w:rsidP="00521CB0">
+    <w:p w14:paraId="1B2052AA" w14:textId="77777777" w:rsidR="00E40511" w:rsidRDefault="00E40511" w:rsidP="00521CB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DF3AB5B" w14:textId="77777777" w:rsidR="001A6E9A" w:rsidRDefault="001A6E9A" w:rsidP="00521CB0">
+    <w:p w14:paraId="7B611563" w14:textId="77777777" w:rsidR="00E40511" w:rsidRDefault="00E40511" w:rsidP="00521CB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="975E916E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA1203A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -10754,216 +11420,217 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1463034633">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="897547660">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="864825415">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="13192471">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1859586514">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="974023269">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1447389321">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1322466452">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1211573504">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="305401790">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1089615091">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="607977858">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1797020391">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1319728494">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1747847054">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1424111868">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1854100930">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1555654230">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1666664305">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1141579804">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="56055180">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="62218376">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="913780773">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="697581448">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1421634626">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="179659105">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1802649916">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1118066322">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="339311339">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1480808685">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1009526925">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1464350063">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="565842446">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="361902989">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="923563426">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD350C"/>
     <w:rsid w:val="00001F30"/>
     <w:rsid w:val="000054A9"/>
     <w:rsid w:val="00005846"/>
     <w:rsid w:val="000109DE"/>
     <w:rsid w:val="00026D73"/>
     <w:rsid w:val="00037C87"/>
     <w:rsid w:val="00041B57"/>
     <w:rsid w:val="0005219D"/>
     <w:rsid w:val="00056B5E"/>
     <w:rsid w:val="000A13AE"/>
     <w:rsid w:val="000A5894"/>
     <w:rsid w:val="000C624B"/>
     <w:rsid w:val="000D059A"/>
     <w:rsid w:val="000D6450"/>
     <w:rsid w:val="0012043B"/>
     <w:rsid w:val="001368F4"/>
     <w:rsid w:val="00150CAE"/>
     <w:rsid w:val="00153B91"/>
     <w:rsid w:val="0016465E"/>
     <w:rsid w:val="00165A91"/>
     <w:rsid w:val="001829B4"/>
     <w:rsid w:val="001A34B5"/>
     <w:rsid w:val="001A6E9A"/>
     <w:rsid w:val="001B7124"/>
     <w:rsid w:val="001C1B5F"/>
     <w:rsid w:val="001C6C24"/>
+    <w:rsid w:val="001E0965"/>
     <w:rsid w:val="001F2BA0"/>
     <w:rsid w:val="00214313"/>
     <w:rsid w:val="002160C6"/>
     <w:rsid w:val="002228A7"/>
     <w:rsid w:val="00224996"/>
     <w:rsid w:val="00254760"/>
     <w:rsid w:val="00255865"/>
     <w:rsid w:val="00261899"/>
     <w:rsid w:val="00271D1B"/>
     <w:rsid w:val="002766CD"/>
     <w:rsid w:val="0028482F"/>
     <w:rsid w:val="002A50F2"/>
     <w:rsid w:val="002C416E"/>
     <w:rsid w:val="002D096E"/>
     <w:rsid w:val="00313B06"/>
     <w:rsid w:val="003217EA"/>
     <w:rsid w:val="003242E6"/>
     <w:rsid w:val="0033261C"/>
     <w:rsid w:val="00340E65"/>
     <w:rsid w:val="003564C7"/>
     <w:rsid w:val="00376293"/>
     <w:rsid w:val="003826DF"/>
     <w:rsid w:val="00382DB8"/>
     <w:rsid w:val="00385ED0"/>
     <w:rsid w:val="003917B0"/>
@@ -11014,201 +11681,207 @@
     <w:rsid w:val="00650537"/>
     <w:rsid w:val="00667BA7"/>
     <w:rsid w:val="006A1F4C"/>
     <w:rsid w:val="006A6011"/>
     <w:rsid w:val="006B271B"/>
     <w:rsid w:val="006B562C"/>
     <w:rsid w:val="006C5C69"/>
     <w:rsid w:val="006D29EE"/>
     <w:rsid w:val="006E3457"/>
     <w:rsid w:val="006E5542"/>
     <w:rsid w:val="006F3334"/>
     <w:rsid w:val="006F3E54"/>
     <w:rsid w:val="007020C8"/>
     <w:rsid w:val="007041A3"/>
     <w:rsid w:val="00710AF3"/>
     <w:rsid w:val="00721446"/>
     <w:rsid w:val="00724869"/>
     <w:rsid w:val="00732255"/>
     <w:rsid w:val="00742BC7"/>
     <w:rsid w:val="00750716"/>
     <w:rsid w:val="007532A9"/>
     <w:rsid w:val="00783285"/>
     <w:rsid w:val="007973FD"/>
     <w:rsid w:val="007A577E"/>
     <w:rsid w:val="007A5F6D"/>
+    <w:rsid w:val="007B429D"/>
     <w:rsid w:val="007B4BF6"/>
     <w:rsid w:val="007B55AC"/>
     <w:rsid w:val="007F2CBE"/>
     <w:rsid w:val="00800872"/>
     <w:rsid w:val="00806EC5"/>
     <w:rsid w:val="00861284"/>
     <w:rsid w:val="00864F1A"/>
     <w:rsid w:val="0086585A"/>
     <w:rsid w:val="008714F0"/>
     <w:rsid w:val="00874623"/>
     <w:rsid w:val="00883CC2"/>
     <w:rsid w:val="00886EDD"/>
     <w:rsid w:val="00887428"/>
     <w:rsid w:val="008C2058"/>
     <w:rsid w:val="008C3906"/>
     <w:rsid w:val="008D62B9"/>
     <w:rsid w:val="008E1872"/>
     <w:rsid w:val="008E41BB"/>
     <w:rsid w:val="008F05BE"/>
     <w:rsid w:val="008F1E98"/>
     <w:rsid w:val="00904AF9"/>
     <w:rsid w:val="0090730C"/>
+    <w:rsid w:val="009211E1"/>
     <w:rsid w:val="00922BAE"/>
     <w:rsid w:val="0092762C"/>
     <w:rsid w:val="009305EF"/>
     <w:rsid w:val="00943809"/>
     <w:rsid w:val="009700D8"/>
     <w:rsid w:val="00970590"/>
     <w:rsid w:val="009827AF"/>
     <w:rsid w:val="009878E1"/>
     <w:rsid w:val="00991285"/>
     <w:rsid w:val="009B2DE2"/>
     <w:rsid w:val="009B45B4"/>
     <w:rsid w:val="009D15C4"/>
+    <w:rsid w:val="009E21A5"/>
     <w:rsid w:val="009F64EF"/>
     <w:rsid w:val="00A04EF2"/>
     <w:rsid w:val="00A07CC4"/>
     <w:rsid w:val="00A15ED0"/>
     <w:rsid w:val="00A74DD6"/>
     <w:rsid w:val="00A75E78"/>
     <w:rsid w:val="00A76F62"/>
     <w:rsid w:val="00A90EA9"/>
     <w:rsid w:val="00A94E25"/>
     <w:rsid w:val="00AB0855"/>
     <w:rsid w:val="00AB289C"/>
     <w:rsid w:val="00AB4DE2"/>
+    <w:rsid w:val="00AC463A"/>
     <w:rsid w:val="00AD3FB5"/>
     <w:rsid w:val="00B078A2"/>
     <w:rsid w:val="00B27529"/>
     <w:rsid w:val="00B36E74"/>
     <w:rsid w:val="00B403DF"/>
     <w:rsid w:val="00B41352"/>
     <w:rsid w:val="00B51E5F"/>
     <w:rsid w:val="00B566E4"/>
     <w:rsid w:val="00B6260D"/>
     <w:rsid w:val="00B7456B"/>
     <w:rsid w:val="00B75526"/>
     <w:rsid w:val="00B810F5"/>
     <w:rsid w:val="00B91991"/>
     <w:rsid w:val="00B93895"/>
+    <w:rsid w:val="00BB49CF"/>
     <w:rsid w:val="00BD1954"/>
     <w:rsid w:val="00BD336C"/>
     <w:rsid w:val="00BF0FDA"/>
     <w:rsid w:val="00C01B13"/>
     <w:rsid w:val="00C13F1B"/>
     <w:rsid w:val="00C17D1E"/>
     <w:rsid w:val="00C4467B"/>
     <w:rsid w:val="00C470A4"/>
     <w:rsid w:val="00C50448"/>
     <w:rsid w:val="00C61F31"/>
     <w:rsid w:val="00C626B1"/>
     <w:rsid w:val="00C71A0D"/>
     <w:rsid w:val="00CA7A98"/>
     <w:rsid w:val="00CB3CB9"/>
     <w:rsid w:val="00CD350C"/>
     <w:rsid w:val="00CE3EC4"/>
     <w:rsid w:val="00D06092"/>
     <w:rsid w:val="00D076DA"/>
     <w:rsid w:val="00D16EC8"/>
     <w:rsid w:val="00D22CAA"/>
     <w:rsid w:val="00D275EE"/>
     <w:rsid w:val="00D603F3"/>
     <w:rsid w:val="00D60E94"/>
     <w:rsid w:val="00D71BB2"/>
     <w:rsid w:val="00D73C46"/>
     <w:rsid w:val="00D82374"/>
     <w:rsid w:val="00D85B49"/>
     <w:rsid w:val="00D9144F"/>
     <w:rsid w:val="00D97B5C"/>
     <w:rsid w:val="00DA692D"/>
     <w:rsid w:val="00DC2361"/>
     <w:rsid w:val="00DC26F5"/>
     <w:rsid w:val="00DE28E3"/>
     <w:rsid w:val="00DE47EE"/>
     <w:rsid w:val="00E137E5"/>
+    <w:rsid w:val="00E40511"/>
     <w:rsid w:val="00E43724"/>
     <w:rsid w:val="00E53CB3"/>
     <w:rsid w:val="00E709FC"/>
     <w:rsid w:val="00E70F5B"/>
     <w:rsid w:val="00E754A6"/>
     <w:rsid w:val="00E762AC"/>
     <w:rsid w:val="00E87484"/>
     <w:rsid w:val="00EB6FD4"/>
     <w:rsid w:val="00EC1B41"/>
     <w:rsid w:val="00EC7C83"/>
     <w:rsid w:val="00ED3C11"/>
     <w:rsid w:val="00EE13ED"/>
     <w:rsid w:val="00EE627A"/>
     <w:rsid w:val="00EF5BD9"/>
     <w:rsid w:val="00EF7127"/>
     <w:rsid w:val="00F2195F"/>
     <w:rsid w:val="00F303F8"/>
     <w:rsid w:val="00F42025"/>
     <w:rsid w:val="00F74B76"/>
     <w:rsid w:val="00F7645B"/>
     <w:rsid w:val="00F877AC"/>
     <w:rsid w:val="00FA6F05"/>
     <w:rsid w:val="00FD3E9E"/>
     <w:rsid w:val="00FE5309"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="209F09F5"/>
   <w15:docId w15:val="{8BD6097B-E22D-4536-9948-F6F3C984C9DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11903,51 +12576,51 @@
     <w:semiHidden/>
     <w:rsid w:val="000054A9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="000054A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B51E5F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/content/undp/en/home/procurement/business/how-we-buy.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -12220,50 +12893,183 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Engagement and E-tendering Model Innovation Challenge Agreement (individual) - Jan 2016</UNDP_POPP_TITLE_EN>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1580</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1580</Url>
+      <Description>POPP-11-1580</Description>
+    </_dlc_DocIdUrl>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -12576,292 +13382,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD7E8C79-9AA9-4525-A42C-CF536DEC0CB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78F5454-AD52-428F-9910-59E64FA43F9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E44B373B-4CD0-44D4-B00D-1923F52F31FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350AC85F-6029-47A4-AB07-35C44CA609CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCF8A24D-289F-44BB-83FF-FED602B5C48A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39C05BD-9C44-4A17-958F-98111EF69C08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...40 lines deleted...]
-    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5799</Words>
-  <Characters>31850</Characters>
+  <Words>5620</Words>
+  <Characters>32039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>265</Lines>
+  <Lines>266</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IC - Contract English 2011</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37574</CharactersWithSpaces>
+  <CharactersWithSpaces>37584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IC - Contract English 2011</dc:title>
   <dc:creator>olps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>43755b17-ba9e-4e7f-94aa-677809a9398a</vt:lpwstr>