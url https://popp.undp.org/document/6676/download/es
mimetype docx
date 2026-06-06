--- v0 (2025-10-04)
+++ v1 (2026-06-06)
@@ -1,149 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="575B935C" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="004850A7">
-[...1 lines deleted...]
-        <w:spacing w:before="67"/>
+    <w:p w14:paraId="372AD727" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="67" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="320"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337585">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programa de las Naciones Unidas para el Desarrollo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018CC73E" w14:textId="3077DA7A" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="00F77508" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8879"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro"/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D34F72B" wp14:editId="578B67D0">
-            <wp:extent cx="622363" cy="1244727"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A4B585" wp14:editId="7ADDBFF2">
+            <wp:extent cx="901024" cy="1371471"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="image1.jpeg"/>
+            <wp:docPr id="1368964617" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.jpeg"/>
+                    <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="622363" cy="1244727"/>
+                      <a:ext cx="916257" cy="1394658"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471301A2" w14:textId="6D9CE07D" w:rsidR="00E12E5A" w:rsidRDefault="00C67AA8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro"/>
+    <w:p w14:paraId="10C4415C" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503312720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D3FB08E" wp14:editId="70AB104A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18D194DB" wp14:editId="3B48613D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>782320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>145415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6342380" cy="6617335"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Group 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6342380" cy="6617335"/>
                           <a:chOff x="1232" y="-307"/>
@@ -290,685 +312,824 @@
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:group id="Group 12" style="position:absolute;margin-left:61.6pt;margin-top:11.45pt;width:499.4pt;height:521.05pt;z-index:-3760;mso-position-horizontal-relative:page" coordsize="9866,8402" coordorigin="1232,-307" o:spid="_x0000_s1026" w14:anchorId="3F2A9DF7" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;GiAty7AEAAC/DwAADgAAAGRycy9lMm9Eb2MueG1s7FfNbuM2EL4X6DsQOrZwrD87khFnsbDjoEDa&#10;DbDeB6AlyhIqkSolx06LvntnhqIse23sIgVyaX2QKc1wOPPNL+8+HKqSvQjdFErOHe/GdZiQiUoL&#10;uZ07X9arUeSwpuUy5aWSYu68isb5cP/jD3f7eiZ8lasyFZqBENnM9vXcydu2no3HTZKLijc3qhYS&#10;iJnSFW/hVW/HqeZ7kF6VY991p+O90mmtVSKaBr4uDdG5J/lZJpL2U5Y1omXl3AHdWnpqem7wOb6/&#10;47Ot5nVeJJ0a/A1aVLyQcGgvaslbzna6+EpUVSRaNSprbxJVjVWWFYkgG8Aazz2z5lGrXU22bGf7&#10;bd3DBNCe4fRmsclvL8+aFSn4LnCY5BX4iI5lno/g7OvtDHgedf25ftbGQlg+qeT3Bsjjczq+bw0z&#10;2+x/VSnI47tWETiHTFcoAsxmB/LBa+8DcWhZAh+nQegHEbgqAdp06t0GwcR4KcnBlbjP8wPfYUAe&#10;Be6tpT10++NoOjWbo9AlE8Z8Zg4mZTvl0DKIuOYIavPvQP2c81qQrxoEzIIaWlCfCimYR6bgycCy&#10;kAbQ5CA7QJlUi5zLrSBh69cawPPQQNB8sAVfGvDGNwEGoG4NUH7cAWVhjqNJBxPlQI8Rn9W6aR+F&#10;qhgu5k4JepPz+MtT06IuRxb0pVSroizhO5+Vku3BZ248pQ2NKosUiUhr9HazKDV74ZiI9CPDgDJk&#10;g4CXKQnLBU8funXLi9Ks4fBSojywA9TpVibT/ord+CF6iMJR6E8fRqG7XI4+rhbhaLrybifLYLlY&#10;LL2/UTUvnOVFmgqJ2tms98LvC4Cu/ph87fO+h2F8Kp3wAmXtPylN7kQPmijcqPT1WVs3Q0y+V3BO&#10;bHCutBBYY5kXole6aLMZ3wzTneLQUN4Qh4FJSfIfpXschTZdg/g0Xfks2ZlQRDfb8IMSm3ae36Zd&#10;wVpDuciqEgr3zyPmQuUKfXhA7FMkHdk8y/bTmK1dtmd0+hkTlJaBLCgxPsPHuSyoloYNZBFTzqLO&#10;AlTRagb5P5B2VTPwRC9tHV7RDIAayIrc2L2oGaR8L4uYLmsGjXkgDeG6iFls2RCz6Ipm3qkDIjea&#10;XFTNG3qAuC7rBr3nRDnPjYKL2mHT6o1de/41/U7dcF2/oR/O9IPS00cez00thBA9yC4aYcWgdmND&#10;w3itVYO9ag0WQ6daBxg/IAK4kHqFGY5HZgrcbzKDZ5AZMP0e0YgUsVMLssLNf2eBhmnpfE7SDoM5&#10;aWOiv+YtGk7mwRKrvcnffO5Q8COlUi9irYinRQSMTbbLHKml/JrLZhCoZcnHDTWJg0gDM6IgsiAd&#10;GewWw2g0O+U1HCAdLTGtzJqESAzKTV/P/9tt7aQ5n/TwFf260Buwvbn/Ma3MdA63CVjkSv/psD1M&#10;5nOn+WPHtXBY+YuEKS32whCioKWXcHLrw4seUjZDCpcJiJo7rQPZictFa8b/Xa2LbQ4neZSvUn2E&#10;MTUraMTBzma6MgQJvrxjU4Yqb8ZwMzFS4ega8jtMjFBpoTFA1hx7nh0ZAWacyQc5auf5/0fG/sJ6&#10;8SL2LiMj3W7glkhlrbvR4jV0+E7RfLx33/8DAAD//wMAUEsDBBQABgAIAAAAIQAwmR7N4AAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb3WRLi8ZsSinqqQi2gnibZqdJaHY3&#10;ZLdJ+u+dnuxtXubh/chXk23FQH1ovNOQzhIQ5EpvGldp+N6/Pz2DCBGdwdY70nChAKvi/i7HzPjR&#10;fdGwi5VgExcy1FDH2GVShrImi2HmO3L8O/reYmTZV9L0OLK5baVKkqW02DhOqLGjTU3laXe2Gj5G&#10;HNfz9G3Yno6by+9+8fmzTUnrx4dp/Qoi0hT/YbjW5+pQcKeDPzsTRMtazRWjGpR6AXEFUqV43YGv&#10;ZLlIQBa5vB1R/AEAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsAAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAA&#10;AAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaIC3LsAQAAL8PAAAOAAAA&#10;AAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwmR7N4AAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAAgHAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFQgAAAAA&#10;">
-[...1 lines deleted...]
-                <v:shape id="Freeform 14" style="position:absolute;left:1237;top:-302;width:9846;height:8392;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9846,8392" o:spid="_x0000_s1028" filled="f" strokeweight=".48pt" path="m5,0l5,8392m0,8387l9846,8387e" o:gfxdata="UEsDBBQABgAIAAAAIQAyPL0++wAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ4sEEJNuiCwBATlACN7klgkY8tjQnt7Jm3ZIFTE0p55/z/Zq/V2GtWMiX2gWl+WlVZI&#10;NjhPfa3fNg/FjVacgRyMgbDWO2S9bs7PVptdRFZCE9d6yDneGsN2wAm4DBFJJl1IE2Q5pt5EsO/Q&#10;o7mqqmtjA2WkXOQlQzerFjv4GLO638r1wURwre4Oe0tVrSHG0VvIImqWqfmVSzjyCXAm98OuOJqV&#10;Qu7DefCRL44NT/I0yTtUz5DyI0ziYVxiwwNElJ3ytOdSN3ERus5bLNvErwv3V7gLn5Rw/m92K9gL&#10;zt/pZv9DzRcAAAD//wMAUEsDBBQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAX3JlbHMvLnJlbHOk&#10;kLFqAzEMhvdA38Fo7/mSoZQQX7ZC1pBCV2Hr7kzOlrHMNXn7uJRCL2TLoEG/0PcJ7faXMKmZsniO&#10;BtZNC4qiZefjYODz9PH6DkoKRocTRzJwJYF997LaHWnCUpdk9ElUpUQxMJaStlqLHSmgNJwo1knP&#10;OWCpbR50QnvGgfSmbd90/s+AbsFUB2cgH9wa1OmaqvmOHbzNLNyXxnLQ3PfePqJqGTHRV5gqBvNA&#10;xYDL8pvW05paoB+bN0+aHX/HI81L8U+Yaf7z6sUbuxsAAAD//wMAUEsDBBQABgAIAAAAIQAzLwWe&#10;QQAAADkAAAAQAAAAZHJzL3NoYXBleG1sLnhtbLKxr8jNUShLLSrOzM+zVTLUM1BSSM1Lzk/JzEu3&#10;VQoNcdO1UFIoLknMS0nMyc9LtVWqTC1Wsrfj5QIAAAD//wMAUEsDBBQABgAIAAAAIQAOBtA7wgAA&#10;ANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JAEL0L/odlhF5ENwqGEl1FtIV6sWoFr0N2zAaz&#10;s2l2a9J/3y0I3ubxPmex6mwl7tT40rGCyTgBQZw7XXKh4Pz1PnoF4QOyxsoxKfglD6tlv7fATLuW&#10;j3Q/hULEEPYZKjAh1JmUPjdk0Y9dTRy5q2sshgibQuoG2xhuKzlNklRaLDk2GKxpYyi/nX6sgmO7&#10;xe/0c7fZk0mH+2lyebsdWKmXQbeegwjUhaf44f7Qcf4M/n+JB8jlHwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAMjy9PvsAAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQCqi10N0wAAAI8BAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACgCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAA4G0DvCAAAA2wAAAA8AAAAAAAAAAAAAAAAAlwIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;">
+              <v:group w14:anchorId="4696FDAE" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.6pt;margin-top:11.45pt;width:499.4pt;height:521.05pt;z-index:-251646976;mso-position-horizontal-relative:page" coordorigin="1232,-307" coordsize="9866,8402" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT7EUhLQQAADUNAAAOAAAAZHJzL2Uyb0RvYy54bWzUV9tu4zYQfS/QfyD02CKxLo4jC3EWRXYT&#10;FEjbAOt+AC1RF1QiVVK+pF/fw6Fky14bu8gCQZsHhdQMRzPnzAzHdx92Tc02QptKyYUXXPseEzJV&#10;WSWLhffn8vEq9pjpuMx4raRYeK/CeB/uf/zhbtsmIlSlqjOhGYxIk2zbhVd2XZtMJiYtRcPNtWqF&#10;hDBXuuEdtrqYZJpvYb2pJ6HvzyZbpbNWq1QYg7cfndC7J/t5LtLujzw3omP1woNvHT01PVf2Obm/&#10;40mheVtWae8Gf4MXDa8kPro39ZF3nK119YWppkq1MirvrlPVTFSeV6mgGBBN4J9E86TVuqVYimRb&#10;tHuYAO0JTm82m/6+edLt5/ZFO++xfFbpXwa4TLZtkYzldl84Zbba/qYy8MnXnaLAd7lurAmExHaE&#10;7+seX7HrWIqXs2gaRjFoSCGbzYLbKLpxDKQlaLLngjAKPQbxVeTfDrJP/fl5PJu5w/HUD610whP3&#10;YXK2d86Sj2wyB8DM9wH2ueStIB6MBeRFsyqDq1OPSd4AhOdKChZQKPbLUHmQDtB0J3tAmVQPJZeF&#10;IGPL1xbnAgrh6IjdGLDxVYAB1K0DKpz3QA0wz+ObHibK7z1GPGm16Z6EaphdLLwafhN5fPNsOgfn&#10;oGK5lOqxqmsqkVqyLTjz5zM6YFRdZVZo1YwuVg+1Zhtui4z+em6O1JDMMiNjpeDZp37d8ap2a/hZ&#10;S0o7B4GjcaWy1xdtfetJfS92bwZ2H7UQtgExEA4/erqGkjHjeiHuneQNREYup3lyIHI65Hs0P853&#10;nqRrx6VlYOAP/ScDk/ZVkfXJuUS95U2NrvbzFfNZEE5DPJA8RMVBLRjUfpqwpc+2bB7j6ydKqM2R&#10;LdRoyOzjVC0a1GCLlEoW9xGMPUMBjaxd9AxMODXr2fSCZwBqZCv25/5Zz1Aze1ukdN4z3Fojaxau&#10;s5jNBzXrWXzBs+CYgNiPb866FowZIK3zvgXHJASBH0dnvQvGNCyD8JJ/xzRc9m/Mw4l/qN195vHS&#10;NROk6E722YgVQ/OzN4JNzlYZ2+yXiBitfhnZ/IEJaFnpBWV83ipT4n5VGcxYZWD6LaYtUqROPXww&#10;7v73EWiMEqdDhPYYhoiVy/6WdzZwCg9L2y6pgli58Cj5raRRG7FUpNNZBFxMQ5s+SGv5pdZQQXBr&#10;EB8OtGQOmYYw4igeQDooDEecovPsWNdpwLqNhPjYh2SRGLWb/869wLRyIx1GUCxKpf/x2Bbj3MIz&#10;f6+5Fh6rf5W4/ufBdAp0OtpMb25DbPRYshpLuExhauF1HrLWLh86NzOuW10VJb4UUB5L9Qvmn7yi&#10;u9N2fHdbvf9lhe43HkWooPqL6h1GEXQgNExk0+EuGK4wwGyHvVHuDoPiMGj8v2cRmjsxm1O99L8j&#10;7PA/3lM6HH7t3P8LAAD//wMAUEsDBBQABgAIAAAAIQAwmR7N4AAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcGb3WRLi8ZsSinqqQi2gnibZqdJaHY3ZLdJ+u+dnuxtXubh/chX&#10;k23FQH1ovNOQzhIQ5EpvGldp+N6/Pz2DCBGdwdY70nChAKvi/i7HzPjRfdGwi5VgExcy1FDH2GVS&#10;hrImi2HmO3L8O/reYmTZV9L0OLK5baVKkqW02DhOqLGjTU3laXe2Gj5GHNfz9G3Yno6by+9+8fmz&#10;TUnrx4dp/Qoi0hT/YbjW5+pQcKeDPzsTRMtazRWjGpR6AXEFUqV43YGvZLlIQBa5vB1R/AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBT7EUhLQQAADUNAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwmR7N4AAAAAwBAAAPAAAAAAAAAAAAAAAAAIcG&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlAcAAAAA&#10;">
+                <v:line id="Line 15" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1237,-297" to="11093,-297" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMdG1iwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE/Y2U8eYoxpFBXXQJ52gj0dyNsXmUpqs7f77ZTDw7T6+n7dYDa4WHbWh8qxgOslAEGtv&#10;Ki4VnL92Lx8gQkQ2WHsmBT8UYLUcPS0wN77nI3WnWIoUwiFHBTbGJpcyaEsOw8Q3xIm7+dZhTLAt&#10;pWmxT+Gulq9Z9i4dVpwaLDa0taTvp2+noDsU166YedSHS7GxerevZv1eqefxsJ6DiDTEh/jf/WnS&#10;/Df4+yUdIJe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEx0bWLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:shape id="Freeform 14" o:spid="_x0000_s1028" style="position:absolute;left:1237;top:-302;width:9846;height:8392;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9846,8392" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOBtA7wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhF5ENwqGEl1FtIV6sWoFr0N2zAazs2l2a9J/3y0I3ubxPmex6mwl7tT40rGCyTgBQZw7&#10;XXKh4Pz1PnoF4QOyxsoxKfglD6tlv7fATLuWj3Q/hULEEPYZKjAh1JmUPjdk0Y9dTRy5q2sshgib&#10;QuoG2xhuKzlNklRaLDk2GKxpYyi/nX6sgmO7xe/0c7fZk0mH+2lyebsdWKmXQbeegwjUhaf44f7Q&#10;cf4M/n+JB8jlHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOBtA7wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m5,r,8392m,8387r9846,e" filled="f" strokeweight=".48pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="5,-302;5,8090;0,8085;9846,8085" o:connectangles="0,0,0,0"/>
                 </v:shape>
-                <v:line id="Line 13" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1029" strokeweight=".48pt" o:connectortype="straight" from="11088,-302" to="11088,8090" o:gfxdata="UEsDBBQABgAIAAAAIQAypgsz/gAAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBCF&#10;90jcwfIWJQ4sEEJxuiCwBITKASx7klhNxpbHhPb2TJqyQaiI5fx8772x681+GsUMiXxALa/LSgpA&#10;G5zHXsv37VNxJwVlg86MAUHLA5DcNJcX9fYQgQTTSFoOOcd7pcgOMBkqQwTkSRfSZDKXqVfR2J3p&#10;Qd1U1a2yATNgLvKiIZu6hc58jFk87rm9JmFciod1b7HS0sQ4emsyB1XLVP3KJRjpDDij+5GuOCUr&#10;mTyK0+AjXZ0cXvhpkncgXk3Kz2biHMolWi5AsDkk3ivPZ10sJypC13kLZZuIr1rZv0xc+MQE83/1&#10;W8beYP5WV8efar4AAAD//wMAUEsDBBQABgAIAAAAIQCn9k3z1gAAAJcBAAALAAAAX3JlbHMvLnJl&#10;bHOkkD9rAzEMxfdCv4PR3vMlQyklvmyFrCGFrsbW/SFnyUjmmnz7uENpr2TroEF66Pceb7e/pNks&#10;KDoxOdg0LRikwHGiwcH76e3pBYwWT9HPTOjgigr77vFhd8TZl/qk45TVVAqpg7GU/GqthhGT14Yz&#10;UlV6luRLXWWw2YezH9Bu2/bZym8GdCumOUQHcogbMKdrrs5/2GkKwsp9aQIny30/hXtUG5gIQ2H5&#10;SHNFeRmwOIiiP0qN2NQBez/B9p8JIn/SEZe1+ddRcPn2tas6uxsAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA0+pWjsEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2sCMRC+C/6HMEJvmq0HldUoreAD&#10;9qQttMchGTdLN5Nlk+6u/74pCN7m43vOZje4WnTUhsqzgtdZBoJYe1NxqeDz4zBdgQgR2WDtmRTc&#10;KcBuOx5tMDe+5wt111iKFMIhRwU2xiaXMmhLDsPMN8SJu/nWYUywLaVpsU/hrpbzLFtIhxWnBosN&#10;7S3pn+uvU9Cdiu+uWHrUp6/i3erDsVr2R6VeJsPbGkSkIT7FD/fZpPkL+P8lHSC3fwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAMqYLM/4AAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCn9k3z1gAAAJcBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQDT6laOwQAAANsAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;"/>
+                <v:line id="Line 13" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="11088,-302" to="11088,8090" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT6laOwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwQm+arQeV1Sit4AP2pC20xyEZN0s3k2WT7q7/vikI3ubje85mN7hadNSGyrOC11kGglh7&#10;U3Gp4PPjMF2BCBHZYO2ZFNwpwG47Hm0wN77nC3XXWIoUwiFHBTbGJpcyaEsOw8w3xIm7+dZhTLAt&#10;pWmxT+GulvMsW0iHFacGiw3tLemf669T0J2K765YetSnr+Ld6sOxWvZHpV4mw9saRKQhPsUP99mk&#10;+Qv4/yUdILd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANPqVo7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F327DB1" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro"/>
+    <w:p w14:paraId="540C23DD" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C8B886" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="582"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOTA ORIENTATIVA SOBRE LA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7753E9D8" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="004850A7" w:rsidP="004850A7">
-      <w:pPr>
+    <w:p w14:paraId="5F5BF01A" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="582"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="thick"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EXENCIÓN DE RESPONSABILIDAD DE TERCEROS EN RELACIÓN CON VIAJES EN VEHÍCULOS DEL PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693EF80E" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6517065C" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5BED5C" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="949"/>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="15" w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los vehículos del PNUD están destinados, principalmente, al uso del PNUD para sus asuntos oficiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B64DDE" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44ADB884" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="47"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578C6E7A" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="951"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="217" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En casos excepcionales, el transporte de pasajeros puede extenderse como cortesía a personal que no forma parte de las Naciones Unidas, pero que sí participa de los proyectos del PNUD, tales como entidades gubernamentales o ONGs. En estos casos, se debe solicitar la autorización del Jefe de Oficina del PNUD antes de permitir que pasajeros que no forman parte de las Naciones Unidas ingresen en los vehículos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417725F2" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F796C6" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="951"/>
         </w:tabs>
-        <w:spacing w:before="240"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="950" w:right="216"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Oficina del PNUD debe obtener un seguro que brinde cobertura para los pasajeros antedichos en los vehículos. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5FE5F3" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0561B5" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="951"/>
         </w:tabs>
-        <w:spacing w:before="240"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="217" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Todo personal que no forme parte de las Naciones Unidas y que viaje en los vehículos del PNUD lo hace por su cuenta y riesgo. El Gerente de Operaciones debe cerciorarse de que los pasajeros completen y firmen este Formulario de Exención de Responsabilidad. Tras la firma por parte del Pasajero, el Gerente de Operaciones guardará y archivará el formulario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245210EF" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="32825311" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB985BF" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="950"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ningún tercero podrá conducir un vehículo del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E012C6F" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="044CD0AC" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11EE19A0" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7659B902" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1B702B" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AB17F0" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC1FE78" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="87" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337585">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>One United Nations Plaza, Nueva York, NY 10017 Teléfono: (212) 906 5600  Fax: (212) 906 6601 www.undp.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794C28D7" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...37 lines deleted...]
-          <w:type w:val="continuous"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidSect="006E548A">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="560" w:right="1040" w:bottom="280" w:left="1120" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DFDED3" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="004850A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="79C7CBD8" w14:textId="01054268" w:rsidR="006E548A" w:rsidRPr="00337585" w:rsidRDefault="00F77508" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="9002"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F64F447" wp14:editId="333815D9">
-            <wp:extent cx="622466" cy="1359979"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18C79871" wp14:editId="42F63861">
+            <wp:extent cx="901024" cy="1371471"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="image1.jpeg"/>
+            <wp:docPr id="358433117" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.jpeg"/>
+                    <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="622466" cy="1359979"/>
+                      <a:ext cx="916257" cy="1394658"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5AE1DD" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro"/>
+    <w:p w14:paraId="48F47102" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="00337585">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="199" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EXENCIÓN DE RESPONSABILIDAD DE TERCEROS EN RELACIÓN CON VIAJES EN VEHÍCULOS DEL PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A03E21" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727C6C93" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-        <w:spacing w:before="43"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5E3585" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="105"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...45 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Yo, el abajo firmante, por el presente documento reconozco que mi transporte en el vehículo provisto por el PNUD es únicamente para mi propia conveniencia y beneficio o el de mi empleador u organización. En consideración de que me han permitido viajar en ese medio de transporte, por el presente documento (a) asumo todos los riesgos y las responsabilidades durante ese viaje o en relación con él; y (b) acepto que ni el PNUD ni ninguno de sus funcionarios o agentes, consultores o contratistas son responsables de cualquier lesión, enfermedad o muerte, pérdidas o daños materiales que yo pueda sufrir durante ese viaje o en relación con él.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B37FB5E" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB32D00" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD2298C" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="110"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="thick"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sección que debe completar el pasajero</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032D64BB" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1290C3D1" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B4E83D" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753E58A7" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DBFF78" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="29"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A60CCFC" wp14:editId="2B1B31E1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F59E245" wp14:editId="764A4A3A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>857250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1442085" cy="0"/>
                 <wp:effectExtent l="19050" t="19050" r="24765" b="19050"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="12" name="Line 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1442085" cy="0"/>
                         </a:xfrm>
@@ -983,68 +1144,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 11" style="position:absolute;z-index:1048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="67.5pt,20.5pt" to="181.05pt,20.5pt" w14:anchorId="5D24F98A" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;ocw3ARUCAAAqBAAADgAAAGRycy9lMm9Eb2MueG1srFPLjtsgFN1X6j8g9ont1JM6VpxRZSfdpJ1I&#10;M/MBBHCMigEBiRNV/fdeyKNNZ1NV9QLzOPdw7j2X+eOxl+jArRNaVTgbpxhxRTUTalfh15fVqMDI&#10;eaIYkVrxCp+4w4+L9+/mgyn5RHdaMm4RkChXDqbCnfemTBJHO94TN9aGKzhste2Jh6XdJcySAdh7&#10;mUzSdJoM2jJjNeXOwW5zPsSLyN+2nPqntnXcI1lh0ObjaOO4DWOymJNyZ4npBL3IIP+goidCwaU3&#10;qoZ4gvZWvKHqBbXa6daPqe4T3baC8pgDZJOlf2Tz3BHDYy5QHGduZXL/j5Z+PWwsEgy8m2CkSA8e&#10;rYXiKMtCbQbjSoDUamNDdvSons1a028OKV13RO141PhyMhAXI5K7kLBwBm7YDl80AwzZex0LdWxt&#10;HyihBOgY/Tjd/OBHjyhsZnk+SYsHjOj1LCHlNdBY5z9z3aMwqbAE0ZGYHNbOg3SAXiHhHqVXQspo&#10;t1RoqPCsmE1jgNNSsHAYYM7utrW06EBCw8Qv1AHI7mBW7xWLZB0nbHmZeyLkeQ54qQIfpAJyLrNz&#10;R3yfpbNlsSzyUT6ZLkd52jSjT6s6H01X2ceH5kNT1032I0jL8rITjHEV1F27M8v/zv3LOzn31a0/&#10;b2VI7tljiiD2+o+io5fBvnMjbDU7bWyoRrAVGjKCL48ndPzv64j69cQXPwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAK9q5TbfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpK1F&#10;YjZFCiJF0Fr/HrfZMQnNzobstI1++o540NPwZh5vfi+fD75Ve+xjE8hAOkpAIZXBNVQZeHm+vbgC&#10;FdmSs20gNPCFEebF6UluMxcO9IT7NVdKQihm1kDN3GVax7JGb+ModEhy+wy9tyyyr7Tr7UHCfavH&#10;STLT3jYkH2rb4aLGcrveeQOrbnk/fV28bT/uVmiXD++av/nRmPOz4eYaFOPAf2b4wRd0KIRpE3bk&#10;ompFTy6lCxuYpjLFMJmNU1Cb34Uucv2/QXEEAAD//wMAUEsBAi0AFAAGAAgAAAAhAOSZw8D7AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;I7Jq4dcAAACUAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ocw3ARUCAAAqBAAADgAAAAAAAAAAAAAAAAAsAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAr2rlNt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:line w14:anchorId="5486DC90" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="67.5pt,20.5pt" to="181.05pt,20.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/Z9ccsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCrkiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4Iokg+vfdEr+6PoxMHQ2zRt3I+q6UwXqG2vm/lz5fHT0sp&#10;OILX4NCbVp4My/v1xw+rKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH4lOyQRogppL7SBFNCH121&#10;qOvbakLSgVAZ5nT68JqU64LfdUbFH13HJgrXysQtlpXKustrtV5B0xOEwaozDfgHFiNYny69Qj1A&#10;BLEn+xfUaBUhYxdnCscKu84qUzQkNfP6DzXPAwRTtCRzOFxt4v8Hq74fNn5Lmbo6+ufwhOoXC4+b&#10;AXxvCoGXU0gPN89WVVPg5tqSAw5bErvpG+pUA/uIxYVjR2OGTPrEsZh9upptjlGodDi/uVnUy89S&#10;qEuugubSGIjjV4OjyJtWOuuzD9DA4YljJgLNpSQfe3y0zpW3dF5Mrbxb3t2WBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LyPce13ABgP6y3kfwbrXfbrc+bMZWX8eNm52qE9bupiUnquwPI9Wnof3cel++wHW&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAK9q5TbfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09L&#10;w0AQxe+C32EZwZvdpK1FYjZFCiJF0Fr/HrfZMQnNzobstI1++o540NPwZh5vfi+fD75Ve+xjE8hA&#10;OkpAIZXBNVQZeHm+vbgCFdmSs20gNPCFEebF6UluMxcO9IT7NVdKQihm1kDN3GVax7JGb+ModEhy&#10;+wy9tyyyr7Tr7UHCfavHSTLT3jYkH2rb4aLGcrveeQOrbnk/fV28bT/uVmiXD++av/nRmPOz4eYa&#10;FOPAf2b4wRd0KIRpE3bkompFTy6lCxuYpjLFMJmNU1Cb34Uucv2/QXEEAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAf2fXHLABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAr2rlNt8AAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EA4DBDB" wp14:editId="5CEC723C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B0E991F" wp14:editId="1A14EC17">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2686050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1442085" cy="0"/>
                 <wp:effectExtent l="19050" t="19050" r="24765" b="19050"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="11" name="Line 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1442085" cy="0"/>
                         </a:xfrm>
@@ -1059,68 +1224,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 10" style="position:absolute;z-index:1072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="211.5pt,20.5pt" to="325.05pt,20.5pt" w14:anchorId="29045F0D" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;5fM9bBQCAAAqBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSmqUQEVZVAr3QLtJu&#10;P8DYDrHq2JZtCKjqv3dsCGLbS7XaHJyxZ/z8Zt7M4vHUSXTk1gmtSpyNU4y4opoJtS/xj5f1aIaR&#10;80QxIrXiJT5zhx+XHz8selPwiW61ZNwiAFGu6E2JW+9NkSSOtrwjbqwNV+BstO2Ih63dJ8ySHtA7&#10;mUzSdJr02jJjNeXOwWl9ceJlxG8aTv1T0zjukSwxcPNxtXHdhTVZLkixt8S0gl5pkDew6IhQ8OgN&#10;qiaeoIMV/0B1glrtdOPHVHeJbhpBecwBssnSv7J5bonhMRcojjO3Mrn3g6Xfj1uLBAPtMowU6UCj&#10;jVAcZbE2vXEFhFRqa0N29KSezUbTnw4pXbVE7Xnk+HI2cC8L1UxeXQkbZ+CFXf9NM4ghB69joU6N&#10;7QIklACdoh7nmx785BGFwyzPJ+nsASM6+BJSDBeNdf4r1x0KRoklkI7A5LhxPhAhxRAS3lF6LaSM&#10;ckuF+hLPZ/NpvOC0FCw4Q5iz+10lLTqS0DDxi1mB5z7M6oNiEazlhK2utidCXmx4XKqAB6kAnat1&#10;6Yhf83S+mq1m+SifTFejPK3r0Zd1lY+m6+zzQ/2prqo6+x2oZXnRCsa4CuyG7szy/1P/OieXvrr1&#10;560MyWv0WC8gO/wj6ahlkC+Mkyt2mp23dtAYGjIGX4cndPz9Huz7EV/+AQAA//8DAFBLAwQUAAYA&#10;CAAAACEA2NLWSt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPW0vDQBCF3wX/wzKCb3aTWkuJ&#10;2RQpiBRBa62Xx2l2TEKzuyE7baO/3hEf9GluhzPfyeeDa9WB+tgEbyAdJaDIl8E2vjKweb69mIGK&#10;jN5iGzwZ+KQI8+L0JMfMhqN/osOaKyUmPmZooGbuMq1jWZPDOAodebl9hN4hy9hX2vZ4FHPX6nGS&#10;TLXDxsuHGjta1FTu1ntnYNUt7ycvi9fd+92KcPnwpvmLH405PxturkExDfwnhh98QYdCmLZh721U&#10;rYHJ+FKysDSpVBFMr5IU1PZ3oYtc/09QfAMAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsAAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAj&#10;smrh1wAAAJQBAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDl&#10;8z1sFAIAACoEAAAOAAAAAAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDY0tZK3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:line w14:anchorId="7653A6A2" id="Line 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="211.5pt,20.5pt" to="325.05pt,20.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/Z9ccsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCrkiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4Iokg+vfdEr+6PoxMHQ2zRt3I+q6UwXqG2vm/lz5fHT0sp&#10;OILX4NCbVp4My/v1xw+rKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH4lOyQRogppL7SBFNCH121&#10;qOvbakLSgVAZ5nT68JqU64LfdUbFH13HJgrXysQtlpXKustrtV5B0xOEwaozDfgHFiNYny69Qj1A&#10;BLEn+xfUaBUhYxdnCscKu84qUzQkNfP6DzXPAwRTtCRzOFxt4v8Hq74fNn5Lmbo6+ufwhOoXC4+b&#10;AXxvCoGXU0gPN89WVVPg5tqSAw5bErvpG+pUA/uIxYVjR2OGTPrEsZh9upptjlGodDi/uVnUy89S&#10;qEuugubSGIjjV4OjyJtWOuuzD9DA4YljJgLNpSQfe3y0zpW3dF5Mrbxb3t2WBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LyPce13ABgP6y3kfwbrXfbrc+bMZWX8eNm52qE9bupiUnquwPI9Wnof3cel++wHW&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhANjS1krfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj1tL&#10;w0AQhd8F/8Mygm92k1pLidkUKYgUQWutl8dpdkxCs7shO22jv94RH/Rpbocz38nng2vVgfrYBG8g&#10;HSWgyJfBNr4ysHm+vZiBiozeYhs8GfikCPPi9CTHzIajf6LDmislJj5maKBm7jKtY1mTwzgKHXm5&#10;fYTeIcvYV9r2eBRz1+pxkky1w8bLhxo7WtRU7tZ7Z2DVLe8nL4vX3fvdinD58Kb5ix+NOT8bbq5B&#10;MQ38J4YffEGHQpi2Ye9tVK2ByfhSsrA0qVQRTK+SFNT2d6GLXP9PUHwDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAf2fXHLABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA2NLWSt8AAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35932126" wp14:editId="70BA0405">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB2002E" wp14:editId="5ABDA5AC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4514850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1367155" cy="0"/>
                 <wp:effectExtent l="19050" t="19050" r="23495" b="19050"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="10" name="Line 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1367155" cy="0"/>
                         </a:xfrm>
@@ -1135,68 +1304,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 9" style="position:absolute;z-index:1096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="355.5pt,20.5pt" to="463.15pt,20.5pt" w14:anchorId="5F1C8B60" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;BVVYkRMCAAApBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSNrAQEVZVAr1su0i7&#10;/QBjO8SqY1u2IaCq/96xIYhtL1XVHJyxZ+b5zbzx8unUSXTk1gmtSpyNU4y4opoJtS/xt7fNaI6R&#10;80QxIrXiJT5zh59WHz8se1PwiW61ZNwiAFGu6E2JW+9NkSSOtrwjbqwNV+BstO2Ih63dJ8ySHtA7&#10;mUzSdJb02jJjNeXOwWl9ceJVxG8aTv1L0zjukSwxcPNxtXHdhTVZLUmxt8S0gl5pkH9g0RGh4NIb&#10;VE08QQcr/oDqBLXa6caPqe4S3TSC8lgDVJOlv1Xz2hLDYy3QHGdubXL/D5Z+PW4tEgy0g/Yo0oFG&#10;z0JxtAit6Y0rIKJSWxuKoyf1ap41/e6Q0lVL1J5Him9nA2lZyEjepYSNM3DBrv+iGcSQg9exT6fG&#10;dgESOoBOUY7zTQ5+8ojCYfYwe8ymU4zo4EtIMSQa6/xnrjsUjBJL4ByByfHZ+UCEFENIuEfpjZAy&#10;qi0V6ku8mC9mMcFpKVhwhjBn97tKWnQkYV7iF6sCz32Y1QfFIljLCVtfbU+EvNhwuVQBD0oBOlfr&#10;MhA/FuliPV/P81E+ma1HeVrXo0+bKh/NNtnjtH6oq6rOfgZqWV60gjGuArthOLP878S/PpPLWN3G&#10;89aG5D167BeQHf6RdNQyyHcZhJ1m560dNIZ5jMHXtxMG/n4P9v0LX/0CAAD//wMAUEsDBBQABgAI&#10;AAAAIQBTs8xK4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3aSWqjGb&#10;IgWRImitf4/T7JiEZmdDdtpGP71bPOhpmHmPN7+XzwbXqh31ofFsIB0loIhLbxuuDLw8355dggqC&#10;bLH1TAa+KMCsOD7KMbN+z0+0W0mlYgiHDA3UIl2mdShrchhGviOO2qfvHUpc+0rbHvcx3LV6nCRT&#10;7bDh+KHGjuY1lZvV1hlYdov7yev8bfNxtyRcPLxr+ZZHY05PhptrUEKD/JnhgB/RoYhMa79lG1Rr&#10;4CJNYxcxMDnMaLgaT89BrX8Pusj1/wbFDwAAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsAAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAj&#10;smrh1wAAAJQBAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF&#10;VViREwIAACkEAAAOAAAAAAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBTs8xK4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:line w14:anchorId="3F113F12" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="355.5pt,20.5pt" to="463.15pt,20.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE9XJ6sAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L447NGuNOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3oT4Iokg+vfdEL+8OoxN7Q2zRt7KezaUwXqG2vm/lr+eHTzdS&#10;cASvwaE3rTwalnerjx+WU2jMFQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7JDGiGmkPpKE0wJfXTV&#10;1Xy+qCYkHQiVYU6n969JuSr4XWdU/Nl1bKJwrUzcYlmprNu8VqslND1BGKw60YD/YDGC9enSC9Q9&#10;RBA7sv9AjVYRMnZxpnCssOusMkVDUlPP/1LzNEAwRUsyh8PFJn4/WPVjv/YbytTVwT+FR1QvLDyu&#10;B/C9KQSejyE9XJ2tqqbAzaUlBxw2JLbTd9SpBnYRiwuHjsYMmfSJQzH7eDHbHKJQ6bD+vPhSX19L&#10;oc65CppzYyCO3wyOIm9a6azPPkAD+0eOmQg055J87PHBOlfe0nkxtfL25nZRGhid1TmZy5j67dqR&#10;2EOehvIVVSnztoxw53UBGwzor6d9BOte9+ly509mZP152LjZoj5u6GxSeq7C8jRaeR7exqX7zw+w&#10;+g0AAP//AwBQSwMEFAAGAAgAAAAhAFOzzErgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09L&#10;w0AQxe+C32EZwZvdpJaqMZsiBZEiaK1/j9PsmIRmZ0N22kY/vVs86GmYeY83v5fPBteqHfWh8Wwg&#10;HSWgiEtvG64MvDzfnl2CCoJssfVMBr4owKw4Psoxs37PT7RbSaViCIcMDdQiXaZ1KGtyGEa+I47a&#10;p+8dSlz7Stse9zHctXqcJFPtsOH4ocaO5jWVm9XWGVh2i/vJ6/xt83G3JFw8vGv5lkdjTk+Gm2tQ&#10;QoP8meGAH9GhiExrv2UbVGvgIk1jFzEwOcxouBpPz0Gtfw+6yPX/BsUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAET1cnqwAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFOzzErgAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="686B784F" wp14:editId="1D26AB74">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3889A3D5" wp14:editId="135EEEE2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6053455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="911225" cy="0"/>
                 <wp:effectExtent l="8255" t="19050" r="20320" b="19050"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="9" name="Line 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="911225" cy="0"/>
                         </a:xfrm>
@@ -1211,185 +1384,292 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 8" style="position:absolute;z-index:1120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="476.65pt,20.5pt" to="548.4pt,20.5pt" w14:anchorId="38268CBD" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;/eFeBhECAAAnBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSmqUQEVZVAr3QLtJu&#10;P8DYDrHq2JZtCKjqv3dsCGLbS7XaHJyxZ+b5zbzx4vHUSXTk1gmtSpyNU4y4opoJtS/xj5f1aIaR&#10;80QxIrXiJT5zhx+XHz8selPwiW61ZNwiAFGu6E2JW+9NkSSOtrwjbqwNV+BstO2Ih63dJ8ySHtA7&#10;mUzSdJr02jJjNeXOwWl9ceJlxG8aTv1T0zjukSwxcPNxtXHdhTVZLkixt8S0gl5pkDew6IhQcOkN&#10;qiaeoIMV/0B1glrtdOPHVHeJbhpBeawBqsnSv6p5bonhsRZojjO3Nrn3g6Xfj1uLBCvxHCNFOpBo&#10;IxRHs9CZ3rgCAiq1taE2elLPZqPpT4eUrlqi9jwyfDkbSMtCRvIqJWycAfxd/00ziCEHr2ObTo3t&#10;AiQ0AJ2iGuebGvzkEYXDeZZNJg8Y0cGVkGLIM9b5r1x3KBgllkA54pLjxvnAgxRDSLhG6bWQMmot&#10;FeoBezafxgSnpWDBGcKc3e8qadGRhGmJXywKPPdhVh8Ui2AtJ2x1tT0R8mLD5VIFPKgE6Fytyzj8&#10;mqfz1Ww1y0f5ZLoa5Wldj76sq3w0XWefH+pPdVXV2e9ALcuLVjDGVWA3jGaW/5/010dyGarbcN7a&#10;kLxGj/0CssM/ko5SBvUuc7DT7Ly1g8QwjTH4+nLCuN/vwb5/38s/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAL9G7OuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm93U1mJjNkUK&#10;IkWwtX4ep9kxCc3Ohuy2jf56p3jQ48w8vPO82ax3jdpTF2rPBoaDBBRx4W3NpYGX57uLa1AhIlts&#10;PJOBLwowy09PMkytP/AT7dexVBLCIUUDVYxtqnUoKnIYBr4lltun7xxGGbtS2w4PEu4afZkkE+2w&#10;ZvlQYUvziorteucMrNrFw/h1/rb9uF8RLh7fdfyOS2POz/rbG1CR+vgHw1Ff1CEXp43fsQ2qMTC9&#10;Go0ENTAeSqcjkEwnUmbzu9F5pv9XyH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAOSZw8D7AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAI7Jq&#10;4dcAAACUAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/eFe&#10;BhECAAAnBAAADgAAAAAAAAAAAAAAAAAsAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;L9G7OuAAAAAKAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:line w14:anchorId="41DA0B8C" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="476.65pt,20.5pt" to="548.4pt,20.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgGZhBrQEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L44DrGiNOD2k6y7d&#10;FqDtBzCSbAuTRYFUYufvJ6lJVmy3YToIokg+vffE9f08OnE0xBZ9K+vFUgrjFWrr+1a+vjx+upWC&#10;I3gNDr1p5cmwvN98/LCeQmNWOKDThkQC8dxMoZVDjKGpKlaDGYEXGIxPyQ5phJhC6itNMCX00VWr&#10;5fKmmpB0IFSGOd0+vCXlpuB3nVHxR9exicK1MnGLZaey7/NebdbQ9ARhsOpMA/6BxQjWp0evUA8Q&#10;QRzI/gU1WkXI2MWFwrHCrrPKFA1JTb38Q83zAMEULckcDleb+P/Bqu/Hrd9Rpq5m/xyeUP1k4XE7&#10;gO9NIfByCunj6mxVNQVuri054LAjsZ++oU41cIhYXJg7GjNk0ifmYvbparaZo1Dp8q6uV6vPUqhL&#10;qoLm0heI41eDo8iHVjrrsw3QwPGJY+YBzaUkX3t8tM6Vr3ReTAn79u6mNDA6q3MylzH1+60jcYQ8&#10;DGUVUSnzvozw4HUBGwzoL+dzBOvezulx589eZPl51rjZoz7t6OJR+q3C8jxZeRzex6X79/xvfgEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAC/RuzrgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQ&#10;hu+C/2EZwZvd1NZiYzZFCiJFsLV+HqfZMQnNzobsto3+eqd40OPMPLzzvNmsd43aUxdqzwaGgwQU&#10;ceFtzaWBl+e7i2tQISJbbDyTgS8KMMtPTzJMrT/wE+3XsVQSwiFFA1WMbap1KCpyGAa+JZbbp+8c&#10;Rhm7UtsODxLuGn2ZJBPtsGb5UGFL84qK7XrnDKzaxcP4df62/bhfES4e33X8jktjzs/62xtQkfr4&#10;B8NRX9QhF6eN37ENqjEwvRqNBDUwHkqnI5BMJ1Jm87vReab/V8h/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGAZmEGtAQAARwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAC/RuzrgAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7AED62" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="004850A7">
-      <w:pPr>
+    <w:p w14:paraId="59E481B9" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2989"/>
           <w:tab w:val="left" w:pos="5869"/>
           <w:tab w:val="left" w:pos="8311"/>
         </w:tabs>
-        <w:spacing w:line="285" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="exact"/>
         <w:ind w:left="109"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nombre del pasajero</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Organización/Organismo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Firma del pasajero</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F18D04" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2E517C09" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07103958" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147490CE" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E3EC47" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="109"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="thick"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sección que debe completar el PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3268F6AB" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="00EC378A" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011B5126" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1004D223" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DF34FCE" wp14:editId="046F1B01">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BFF1909" wp14:editId="44704C4E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>857250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1215390" cy="0"/>
                 <wp:effectExtent l="19050" t="13335" r="22860" b="24765"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="8" name="Line 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1215390" cy="0"/>
                         </a:xfrm>
@@ -1404,68 +1684,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 7" style="position:absolute;z-index:1144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="67.5pt,18.05pt" to="163.2pt,18.05pt" w14:anchorId="22D1CB86" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;BnLDphICAAAoBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSNstCRFhVCfRCu0i7&#10;/QBjO8SqY1u2IaCq/96xIYhtL1XVHJyxZ+b5zbzx4vnUSXTk1gmtSpyNU4y4opoJtS/xt7f1aIaR&#10;80QxIrXiJT5zh5+XHz8selPwiW61ZNwiAFGu6E2JW+9NkSSOtrwjbqwNV+BstO2Ih63dJ8ySHtA7&#10;mUzSdJr02jJjNeXOwWl9ceJlxG8aTv1L0zjukSwxcPNxtXHdhTVZLkixt8S0gl5pkH9g0RGh4NIb&#10;VE08QQcr/oDqBLXa6caPqe4S3TSC8lgDVJOlv1Xz2hLDYy3QHGdubXL/D5Z+PW4tEqzEIJQiHUi0&#10;EYqjp9CZ3rgCAiq1taE2elKvZqPpd4eUrlqi9jwyfDsbSMtCRvIuJWycAfxd/0UziCEHr2ObTo3t&#10;AiQ0AJ2iGuebGvzkEYXDbJI9PsxBNDr4ElIMicY6/5nrDgWjxBI4R2By3DgfiJBiCAn3KL0WUkax&#10;pUJ9ieez+TQmOC0FC84Q5ux+V0mLjiSMS/xiVeC5D7P6oFgEazlhq6vtiZAXGy6XKuBBKUDnal3m&#10;4cc8na9mq1k+yifT1ShP63r0aV3lo+k6e3qsH+qqqrOfgVqWF61gjKvAbpjNLP877a+v5DJVt+m8&#10;tSF5jx77BWSHfyQdtQzyXQZhp9l5aweNYRxj8PXphHm/34N9/8CXvwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPtsyoDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdtKmhxGyK&#10;FESKoLX133GajElodjdkp23003fEgx7fm8eb38vmg23VgfrQeGdgPIpAkSt82bjKwMvm7moGKjC6&#10;ElvvyMAXBZjn52cZpqU/umc6rLlSUuJCigZq5i7VOhQ1WQwj35GT26fvLbLIvtJlj0cpt62eRFGi&#10;LTZOPtTY0aKmYrfeWwOrbvkwfV287T7uV4TLx3fN3/xkzOXFcHsDimngvzD84As65MK09XtXBtWK&#10;jq9lCxuIkzEoCcSTZApq+2voPNP/F+QnAAAA//8DAFBLAQItABQABgAIAAAAIQDkmcPA+wAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhACOy&#10;auHXAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZy&#10;w6YSAgAAKAQAAA4AAAAAAAAAAAAAAAAALAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APtsyoDgAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+              <v:line w14:anchorId="51E7D4C0" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="67.5pt,18.05pt" to="163.2pt,18.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0KzV8sAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44zrGiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Ikkg+vfdIr+6OoxMHQ2zRt7KezaUwXqG2vm/lz5fHT7dS&#10;cASvwaE3rTwZlnfrjx9WU2jMAgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdghjRDTkfpKE0wJfXTV&#10;Yj6/qSYkHQiVYU63929BuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enRK9Q9&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUlPP/1DzPEAwRUsyh8PVJv5/sOr7YeO3lKmro38OT6heWXjc&#10;DOB7Uwi8nEJqXJ2tqqbAzbUkHzhsSeymb6hTDuwjFheOHY0ZMukTx2L26Wq2OUah0mW9qL98Xqae&#10;qEusguZSGIjjV4OjyJtWOuuzD9DA4YljJgLNJSVfe3y0zpVeOi+mVi5vlzelgNFZnYM5janfbRyJ&#10;A+RpKF9RlSLv0wj3XhewwYB+OO8jWPe2T487fzYj68/Dxs0O9WlLF5NSuwrL82jleXh/LtW/f4D1&#10;LwAAAP//AwBQSwMEFAAGAAgAAAAhAPtsyoDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09L&#10;w0AQxe+C32EZwZvdtKmhxGyKFESKoLX133GajElodjdkp23003fEgx7fm8eb38vmg23VgfrQeGdg&#10;PIpAkSt82bjKwMvm7moGKjC6ElvvyMAXBZjn52cZpqU/umc6rLlSUuJCigZq5i7VOhQ1WQwj35GT&#10;26fvLbLIvtJlj0cpt62eRFGiLTZOPtTY0aKmYrfeWwOrbvkwfV287T7uV4TLx3fN3/xkzOXFcHsD&#10;imngvzD84As65MK09XtXBtWKjq9lCxuIkzEoCcSTZApq+2voPNP/F+QnAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADQrNXywAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPtsyoDgAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A497B42" wp14:editId="64930E85">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="232C249B" wp14:editId="6F8500BC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2686050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1139190" cy="0"/>
                 <wp:effectExtent l="19050" t="13335" r="22860" b="24765"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="7" name="Line 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1139190" cy="0"/>
                         </a:xfrm>
@@ -1480,68 +1764,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 6" style="position:absolute;z-index:1168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="211.5pt,18.05pt" to="301.2pt,18.05pt" w14:anchorId="33FF07A8" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;6VKkrhICAAAoBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtsgEL1X6j8g7ontrJuNrTiryk562baR&#10;dvsBBHCMigEBiRNV/fcOJI6y7aWq6gMemJnHm3nD8unUS3Tk1gmtKpxNU4y4opoJta/wt9fNZIGR&#10;80QxIrXiFT5zh59W798tB1Pyme60ZNwiAFGuHEyFO+9NmSSOdrwnbqoNV+Bste2Jh63dJ8ySAdB7&#10;mczSdJ4M2jJjNeXOwWlzceJVxG9bTv3XtnXcI1lh4ObjauO6C2uyWpJyb4npBL3SIP/AoidCwaU3&#10;qIZ4gg5W/AHVC2q1062fUt0num0F5bEGqCZLf6vmpSOGx1qgOc7c2uT+Hyz9ctxaJFiFHzFSpAeJ&#10;noXiaB46MxhXQkCttjbURk/qxTxr+t0hpeuOqD2PDF/PBtKykJG8SQkbZwB/N3zWDGLIwevYplNr&#10;+wAJDUCnqMb5pgY/eUThMMseiqwA0ejoS0g5Jhrr/CeuexSMCkvgHIHJ8dn5QISUY0i4R+mNkDKK&#10;LRUaKlwsinlMcFoKFpwhzNn9rpYWHUkYl/jFqsBzH2b1QbEI1nHC1lfbEyEvNlwuVcCDUoDO1brM&#10;w48iLdaL9SKf5LP5epKnTTP5uKnzyXyTPX5oHpq6brKfgVqWl51gjKvAbpzNLP877a+v5DJVt+m8&#10;tSF5ix77BWTHfyQdtQzyXQZhp9l5a0eNYRxj8PXphHm/34N9/8BXvwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOYDQprgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdNA1BYjZF&#10;CiJF0NrWP8dpMiah2dmQnbbRT++KBz2+eY83v5fPR9upIw2+dWxgOolAEZeuark2sN3cXV2D8oJc&#10;YeeYDHySh3lxfpZjVrkTP9NxLbUKJewzNNCI9JnWvmzIop+4njh4H26wKEEOta4GPIVy2+k4ilJt&#10;seXwocGeFg2V+/XBGlj1y4fkZfG6f79fES4f37R8yZMxlxfj7Q0ooVH+wvCDH9ChCEw7d+DKq85A&#10;Es/CFjEwS6egQiCN4gTU7vegi1z/X1B8AwAA//8DAFBLAQItABQABgAIAAAAIQDkmcPA+wAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhACOy&#10;auHXAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOlS&#10;pK4SAgAAKAQAAA4AAAAAAAAAAAAAAAAALAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOYDQprgAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+              <v:line w14:anchorId="3EE05987" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="211.5pt,18.05pt" to="301.2pt,18.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlwkYrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L447oGiMOD2k6y7d&#10;FqDtBzCSbAuTRYFUYufvJ6lJVmy3YT4Ikkg+vfdIr+/n0YmjIbboW1kvllIYr1Bb37fy9eXx050U&#10;HMFrcOhNK0+G5f3m44f1FBpzgwM6bUgkEM/NFFo5xBiaqmI1mBF4gcH4FOyQRojpSH2lCaaEPrrq&#10;Zrm8rSYkHQiVYU63D29BuSn4XWdU/NF1bKJwrUzcYlmprPu8Vps1ND1BGKw604B/YDGC9enRK9QD&#10;RBAHsn9BjVYRMnZxoXCssOusMkVDUlMv/1DzPEAwRUsyh8PVJv5/sOr7cet3lKmr2T+HJ1Q/WXjc&#10;DuB7Uwi8nEJqXJ2tqqbAzbUkHzjsSOynb6hTDhwiFhfmjsYMmfSJuZh9uppt5ihUuqzrz6t6lXqi&#10;LrEKmkthII5fDY4ib1rprM8+QAPHJ46ZCDSXlHzt8dE6V3rpvJhaubpb3ZYCRmd1DuY0pn6/dSSO&#10;kKehfEVVirxPIzx4XcAGA/rLeR/Burd9etz5sxlZfx42bvaoTzu6mJTaVVieRyvPw/tzqf79A2x+&#10;AQAA//8DAFBLAwQUAAYACAAAACEA5gNCmuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vD&#10;QBDF74LfYRnBm900DUFiNkUKIkXQ2tY/x2kyJqHZ2ZCdttFP74oHPb55jze/l89H26kjDb51bGA6&#10;iUARl65quTaw3dxdXYPyglxh55gMfJKHeXF+lmNWuRM/03EttQol7DM00Ij0mda+bMiin7ieOHgf&#10;brAoQQ61rgY8hXLb6TiKUm2x5fChwZ4WDZX79cEaWPXLh+Rl8bp/v18RLh/ftHzJkzGXF+PtDSih&#10;Uf7C8IMf0KEITDt34MqrzkASz8IWMTBLp6BCII3iBNTu96CLXP9fUHwDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA55cJGK8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA5gNCmuAAAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700A82B1" wp14:editId="431F101A">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7A0F80" wp14:editId="51B18E38">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5006340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1139825" cy="0"/>
                 <wp:effectExtent l="15240" t="13335" r="26035" b="24765"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="6" name="Line 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1139825" cy="0"/>
                         </a:xfrm>
@@ -1556,138 +1844,208 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 5" style="position:absolute;z-index:1192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="394.2pt,18.05pt" to="483.95pt,18.05pt" w14:anchorId="515880C3" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;2oJy4RICAAAoBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSNlCICKsqgV5oi7Tb&#10;DzC2Q6w6tmUbAqr67x0bgtj2UlXNwRl7Zp7fzBsvn8+dRCdundCqxNk4xYgrqplQhxJ/e92M5hg5&#10;TxQjUite4gt3+Hn1/t2yNwWf6FZLxi0CEOWK3pS49d4USeJoyzvixtpwBc5G24542NpDwizpAb2T&#10;ySRNZ0mvLTNWU+4cnNZXJ15F/Kbh1H9tGsc9kiUGbj6uNq77sCarJSkOlphW0BsN8g8sOiIUXHqH&#10;qokn6GjFH1CdoFY73fgx1V2im0ZQHmuAarL0t2peWmJ4rAWa48y9Te7/wdIvp51FgpV4hpEiHUi0&#10;FYqjaehMb1wBAZXa2VAbPasXs9X0u0NKVy1RBx4Zvl4MpGUhI3mTEjbOAP6+/6wZxJCj17FN58Z2&#10;ARIagM5RjctdDX72iMJhlj0t5pMpRnTwJaQYEo11/hPXHQpGiSVwjsDktHU+ECHFEBLuUXojpIxi&#10;S4X6Ei/mi1lMcFoKFpwhzNnDvpIWnUgYl/jFqsDzGGb1UbEI1nLC1jfbEyGvNlwuVcCDUoDOzbrO&#10;w49FuljP1/N8lE9m61Ge1vXo46bKR7NN9mFaP9VVVWc/A7UsL1rBGFeB3TCbWf532t9eyXWq7tN5&#10;b0PyFj32C8gO/0g6ahnkuw7CXrPLzg4awzjG4NvTCfP+uAf78YGvfgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIj/YcvhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwkAQhu8m/IfNkHiTLUpKqd0S&#10;Q2IMMRHEz+PQHduG7mzTXaDw613jQY8z8+Sd583mvWnEgTpXW1YwHkUgiAuray4VvL7cXyUgnEfW&#10;2FgmBSdyMM8HFxmm2h75mQ4bX4oQwi5FBZX3bSqlKyoy6Ea2JQ63L9sZ9GHsSqk7PIZw08jrKIql&#10;wZrDhwpbWlRU7DZ7o2DdLh8nb4v33efDmnD59CH92a+Uuhz2d7cgPPX+D4Yf/aAOeXDa2j1rJxoF&#10;0ySZBFTBTTwGEYBZPJ2B2P4uZJ7J/w3ybwAAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsAAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAj&#10;smrh1wAAAJQBAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa&#10;gnLhEgIAACgEAAAOAAAAAAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCI/2HL4QAAAAkBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:line w14:anchorId="69865921" id="Line 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="394.2pt,18.05pt" to="483.95pt,18.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrvdNZsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44zrEiMOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3YT4Iokg+vfdEr+9PoxNHQ2zRt7KezaUwXqG2vm/lj5fHD0sp&#10;OILX4NCbVp4Ny/vN+3frKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH4lOyQRogppL7SBFNCH121&#10;mM/vqglJB0JlmNPpw2tSbgp+1xkVv3cdmyhcKxO3WFYq6z6v1WYNTU8QBqsuNOAfWIxgfbr0BvUA&#10;EcSB7F9Qo1WEjF2cKRwr7DqrTNGQ1NTzP9Q8DxBM0ZLM4XCzif8frPp23PodZerq5J/DE6qfLDxu&#10;B/C9KQReziE9XJ2tqqbAza0lBxx2JPbTV9SpBg4RiwunjsYMmfSJUzH7fDPbnKJQ6bCuP66Wi09S&#10;qGuugubaGIjjF4OjyJtWOuuzD9DA8YljJgLNtSQfe3y0zpW3dF5MrVwtV3elgdFZnZO5jKnfbx2J&#10;I+RpKF9RlTJvywgPXhewwYD+fNlHsO51ny53/mJG1p+HjZs96vOOrial5yosL6OV5+FtXLp//wCb&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhAIj/YcvhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;wkAQhu8m/IfNkHiTLUpKqd0SQ2IMMRHEz+PQHduG7mzTXaDw613jQY8z8+Sd583mvWnEgTpXW1Yw&#10;HkUgiAuray4VvL7cXyUgnEfW2FgmBSdyMM8HFxmm2h75mQ4bX4oQwi5FBZX3bSqlKyoy6Ea2JQ63&#10;L9sZ9GHsSqk7PIZw08jrKIqlwZrDhwpbWlRU7DZ7o2DdLh8nb4v33efDmnD59CH92a+Uuhz2d7cg&#10;PPX+D4Yf/aAOeXDa2j1rJxoF0ySZBFTBTTwGEYBZPJ2B2P4uZJ7J/w3ybwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBrvdNZsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCI/2HL4QAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC29F3D" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="004850A7">
-      <w:pPr>
+    <w:p w14:paraId="23FE3197" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2989"/>
           <w:tab w:val="left" w:pos="6589"/>
         </w:tabs>
-        <w:spacing w:line="285" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="exact"/>
         <w:ind w:left="110"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Viaje desde</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Viaje hacia</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fecha del viaje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1463AA73" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="00E12E5A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="69C120C4" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3112FC86" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406E5F78" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655160AC" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="29"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E44B9E8" wp14:editId="4BB79750">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23A9E9B0" wp14:editId="4876DBA1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>857250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1518920" cy="0"/>
                 <wp:effectExtent l="19050" t="6985" r="24130" b="31115"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="5" name="Line 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1518920" cy="0"/>
                         </a:xfrm>
@@ -1702,68 +2060,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 4" style="position:absolute;z-index:1216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="67.5pt,20.55pt" to="187.1pt,20.55pt" w14:anchorId="0EB47289" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;goO+TxECAAAoBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSGihEhFWVQC+0i7Tb&#10;DzC2Q6w6tmUbAqr67x0bgtj2UlXNwRl7Zp7fzBsvn86dRCdundCqxNk4xYgrqplQhxJ/e92M5hg5&#10;TxQjUite4gt3+Gn1/t2yNwWf6FZLxi0CEOWK3pS49d4USeJoyzvixtpwBc5G24542NpDwizpAb2T&#10;ySRNZ0mvLTNWU+4cnNZXJ15F/Kbh1D83jeMeyRIDNx9XG9d9WJPVkhQHS0wr6I0G+QcWHREKLr1D&#10;1cQTdLTiD6hOUKudbvyY6i7RTSMojzVANVn6WzUvLTE81gLNcebeJvf/YOnX084iwUo8xUiRDiTa&#10;CsVRHjrTG1dAQKV2NtRGz+rFbDX97pDSVUvUgUeGrxcDaVnISN6khI0zgL/vv2gGMeTodWzTubFd&#10;gIQGoHNU43JXg589onCYTbP5YgKi0cGXkGJINNb5z1x3KBgllsA5ApPT1vlAhBRDSLhH6Y2QMoot&#10;FepLvJgvZjHBaSlYcIYwZw/7Slp0ImFc4herAs9jmNVHxSJYywlb32xPhLzacLlUAQ9KATo36zoP&#10;PxbpYj1fz/NRPpmtR3la16NPmyofzTbZx2n9oa6qOvsZqGV50QrGuArshtnM8r/T/vZKrlN1n857&#10;G5K36LFfQHb4R9JRyyDfdRD2ml12dtAYxjEG355OmPfHPdiPD3z1CwAA//8DAFBLAwQUAAYACAAA&#10;ACEAy8RYoeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm92kjVZiNkUK&#10;IkWwtf49TpMxCc3Ohuy2jX56RzzY43vzePN72WywrdpT7xvHBuJRBIq4cGXDlYGX57uLa1A+IJfY&#10;OiYDX+Rhlp+eZJiW7sBPtF+HSkkJ+xQN1CF0qda+qMmiH7mOWG6frrcYRPaVLns8SLlt9TiKrrTF&#10;huVDjR3Nayq26501sOoWD8nr/G37cb8iXDy+6/Adlsacnw23N6ACDeE/DL/4gg65MG3cjkuvWtGT&#10;S9kSDCRxDEoCk2kyBrX5M3Se6eMF+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAOSZw8D7AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAI7Jq&#10;4dcAAACUAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgoO+&#10;TxECAAAoBAAADgAAAAAAAAAAAAAAAAAsAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;y8RYoeAAAAAJAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:line w14:anchorId="5166BB66" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="67.5pt,20.55pt" to="187.1pt,20.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvAjYCrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04CrEiMOD2k6y7d&#10;FqDtBzCSbAuTRYFUYufvJ6lJVmy3YT4Ikkg+vfdIb+6nwYmTIbboG7mYzaUwXqG2vmvk68vjp5UU&#10;HMFrcOhNI8+G5f3244fNGGqzxB6dNiQSiOd6DI3sYwx1VbHqzQA8w2B8CrZIA8R0pK7SBGNCH1y1&#10;nM/vqhFJB0JlmNPtw1tQbgt+2xoVf7QtmyhcIxO3WFYq6yGv1XYDdUcQeqsuNOAfWAxgfXr0BvUA&#10;EcSR7F9Qg1WEjG2cKRwqbFurTNGQ1Czmf6h57iGYoiWZw+FmE/8/WPX9tPN7ytTV5J/DE6qfLDzu&#10;evCdKQReziE1bpGtqsbA9a0kHzjsSRzGb6hTDhwjFhemloYMmfSJqZh9vpltpihUulx8XqzWy9QT&#10;dY1VUF8LA3H8anAQedNIZ332AWo4PXHMRKC+puRrj4/WudJL58XYyPVqfVcKGJ3VOZjTmLrDzpE4&#10;QZ6G8hVVKfI+jfDodQHrDegvl30E69726XHnL2Zk/XnYuD6gPu/palJqV2F5Ga08D+/Ppfr3D7D9&#10;BQAA//8DAFBLAwQUAAYACAAAACEAy8RYoeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vD&#10;QBDF74LfYRnBm92kjVZiNkUKIkWwtf49TpMxCc3Ohuy2jX56RzzY43vzePN72WywrdpT7xvHBuJR&#10;BIq4cGXDlYGX57uLa1A+IJfYOiYDX+Rhlp+eZJiW7sBPtF+HSkkJ+xQN1CF0qda+qMmiH7mOWG6f&#10;rrcYRPaVLns8SLlt9TiKrrTFhuVDjR3Nayq26501sOoWD8nr/G37cb8iXDy+6/Adlsacnw23N6AC&#10;DeE/DL/4gg65MG3cjkuvWtGTS9kSDCRxDEoCk2kyBrX5M3Se6eMF+Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAbwI2Aq8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAy8RYoeAAAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D9CF1FE" wp14:editId="3653FF3D">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12D48F66" wp14:editId="7F8E02B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2686050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1670050" cy="0"/>
                 <wp:effectExtent l="19050" t="6985" r="25400" b="31115"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="4" name="Line 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1670050" cy="0"/>
                         </a:xfrm>
@@ -1778,68 +2140,72 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 3" style="position:absolute;z-index:1240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="211.5pt,20.55pt" to="343pt,20.55pt" w14:anchorId="29BB0628" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;HrQtBBICAAAoBAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSNstCRFhVCfRCu0i7&#10;/QBjO8SqY1u2IaCq/96xIYhtL1XVHJyxZ+b5zbzx4vnUSXTk1gmtSpyNU4y4opoJtS/xt7f1aIaR&#10;80QxIrXiJT5zh5+XHz8selPwiW61ZNwiAFGu6E2JW+9NkSSOtrwjbqwNV+BstO2Ih63dJ8ySHtA7&#10;mUzSdJr02jJjNeXOwWl9ceJlxG8aTv1L0zjukSwxcPNxtXHdhTVZLkixt8S0gl5pkH9g0RGh4NIb&#10;VE08QQcr/oDqBLXa6caPqe4S3TSC8lgDVJOlv1Xz2hLDYy3QHGdubXL/D5Z+PW4tEqzEOUaKdCDR&#10;RiiOHkJneuMKCKjU1oba6Em9mo2m3x1SumqJ2vPI8O1sIC0LGcm7lLBxBvB3/RfNIIYcvI5tOjW2&#10;C5DQAHSKapxvavCTRxQOs+lTmj6CaHTwJaQYEo11/jPXHQpGiSVwjsDkuHE+ECHFEBLuUXotpIxi&#10;S4X6Es9n82lMcFoKFpwhzNn9rpIWHUkYl/jFqsBzH2b1QbEI1nLCVlfbEyEvNlwuVcCDUoDO1brM&#10;w495Ol/NVrN8lE+mq1Ge1vXo07rKR9N19vRYP9RVVWc/A7UsL1rBGFeB3TCbWf532l9fyWWqbtN5&#10;a0PyHj32C8gO/0g6ahnkuwzCTrPz1g4awzjG4OvTCfN+vwf7/oEvfwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAE3twfnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpJZQYjZF&#10;CiJF0Fr/HqfZMQnN7obstI1+ekc86G3mzePN7xWL0XXqQENsgzeQThJQ5KtgW18beH66uZiDioze&#10;Yhc8GfikCIvy9KTA3Iajf6TDhmslIT7maKBh7nOtY9WQwzgJPXm5fYTBIcs61NoOeJRw1+lpkmTa&#10;YevlQ4M9LRuqdpu9M7DuV3ezl+Xr7v12Tbi6f9P8xQ/GnJ+N11egmEb+M8MPvqBDKUzbsPc2qs7A&#10;bHopXViGNAUlhmyeibD9FXRZ6P8Nym8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAOSZw8D7AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAI7Jq&#10;4dcAAACUAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHrQt&#10;BBICAAAoBAAADgAAAAAAAAAAAAAAAAAsAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Te3B+d8AAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:line w14:anchorId="69658B2D" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="211.5pt,20.55pt" to="343pt,20.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+DMt8rwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YKLGuNOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4Ikkg+vfdIr+/n0YmjIbboW7lc1FIYr1Bb37fyx8vjh1sp&#10;OILX4NCbVp4My/vN+3frKTTmBgd02pBIIJ6bKbRyiDE0VcVqMCPwAoPxKdghjRDTkfpKE0wJfXTV&#10;TV2vqglJB0JlmNPtw2tQbgp+1xkVv3cdmyhcKxO3WFYq6z6v1WYNTU8QBqvONOAfWIxgfXr0CvUA&#10;EcSB7F9Qo1WEjF1cKBwr7DqrTNGQ1CzrP9Q8DxBM0ZLM4XC1if8frPp23PodZepq9s/hCdVPFh63&#10;A/jeFAIvp5Aat8xWVVPg5lqSDxx2JPbTV9QpBw4RiwtzR2OGTPrEXMw+Xc02cxQqXS5Xn+r6Y+qJ&#10;usQqaC6FgTh+MTiKvGmlsz77AA0cnzhmItBcUvK1x0frXOml82Jq5d3t3aoUMDqrczCnMfX7rSNx&#10;hDwN5SuqUuRtGuHB6wI2GNCfz/sI1r3u0+POn83I+vOwcbNHfdrRxaTUrsLyPFp5Ht6eS/XvH2Dz&#10;CwAA//8DAFBLAwQUAAYACAAAACEATe3B+d8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vD&#10;QBDF74LfYRnBm92kllBiNkUKIkXQWv8ep9kxCc3uhuy0jX56RzzobebN483vFYvRdepAQ2yDN5BO&#10;ElDkq2BbXxt4frq5mIOKjN5iFzwZ+KQIi/L0pMDchqN/pMOGayUhPuZooGHuc61j1ZDDOAk9ebl9&#10;hMEhyzrU2g54lHDX6WmSZNph6+VDgz0tG6p2m70zsO5Xd7OX5evu/XZNuLp/0/zFD8acn43XV6CY&#10;Rv4zww++oEMpTNuw9zaqzsBseildWIY0BSWGbJ6JsP0VdFno/w3KbwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC+DMt8rwEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBN7cH53wAAAAkBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58FC68A6" wp14:editId="775DE6AE">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="060AE4F9" wp14:editId="6AFEEAD0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4972050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1062990" cy="0"/>
                 <wp:effectExtent l="19050" t="6985" r="22860" b="31115"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2" name="Line 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1062990" cy="0"/>
                         </a:xfrm>
@@ -1854,157 +2220,188 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:line id="Line 2" style="position:absolute;z-index:1264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight="9896emu" from="391.5pt,20.55pt" to="475.2pt,20.55pt" w14:anchorId="4720D1BD" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;eGuuxBICAAAoBAAADgAAAGRycy9lMm9Eb2MueG1srFPLrtsgEN1X6j8g9okfTdPYinNV2Uk3aRvp&#10;3n4AARyjYkBA4kRV/70DiaPcdlNV9QIPzMzhzJxh+XTuJTpx64RWFc6mKUZcUc2EOlT428tmssDI&#10;eaIYkVrxCl+4w0+rt2+Wgyl5rjstGbcIQJQrB1PhzntTJomjHe+Jm2rDFThbbXviYWsPCbNkAPRe&#10;JnmazpNBW2asptw5OG2uTryK+G3Lqf/ato57JCsM3HxcbVz3YU1WS1IeLDGdoDca5B9Y9EQouPQO&#10;1RBP0NGKP6B6Qa12uvVTqvtEt62gPNYA1WTpb9U8d8TwWAs0x5l7m9z/g6VfTjuLBKtwjpEiPUi0&#10;FYqjPHRmMK6EgFrtbKiNntWz2Wr63SGl646oA48MXy4G0rKQkbxKCRtnAH8/fNYMYsjR69imc2v7&#10;AAkNQOeoxuWuBj97ROEwS+d5UYBodPQlpBwTjXX+E9c9CkaFJXCOwOS0dT4QIeUYEu5ReiOkjGJL&#10;hYYKF4tiHhOcloIFZwhz9rCvpUUnEsYlfrEq8DyGWX1ULIJ1nLD1zfZEyKsNl0sV8KAUoHOzrvPw&#10;o0iL9WK9mE1m+Xw9maVNM/m4qWeT+Sb78L5519R1k/0M1LJZ2QnGuArsxtnMZn+n/e2VXKfqPp33&#10;NiSv0WO/gOz4j6SjlkG+6yDsNbvs7KgxjGMMvj2dMO+Pe7AfH/jqFwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALu7a4bgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRKOtMZsi&#10;BZEi1Lb+PU6TMQnNzobstI1+elc86PHNe7z5vWw62FbtqfeNYwPxKAJFXLiy4crA89Pd2QSUF+QS&#10;W8dk4JM8TPPjowzT0h14Rfu1VCqUsE/RQC3SpVr7oiaLfuQ64uB9uN6iBNlXuuzxEMptq8+j6Epb&#10;bDh8qLGjWU3Fdr2zBpbd/CF5mb1u3++XhPPFm5YveTTm9GS4vQElNMhfGH7wAzrkgWnjdlx61RoY&#10;Ty7CFjGQxDGoELi+jBJQm9+DzjP9f0H+DQAA//8DAFBLAQItABQABgAIAAAAIQDkmcPA+wAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhACOy&#10;auHXAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHhr&#10;rsQSAgAAKAQAAA4AAAAAAAAAAAAAAAAALAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALu7a4bgAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+              <v:line w14:anchorId="74692B8B" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="391.5pt,20.55pt" to="475.2pt,20.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwlAcjrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZyCBojTg9pu0u3&#10;BWj3AYwk20JlUSCVOPn7SWqSFdttmA+CJJJP7z3S6/vT6MTREFv0rZzPaimMV6it71v58/Xpy50U&#10;HMFrcOhNK8+G5f3m86f1FBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8CnZII8R0pL7SBFNCH121&#10;qOtlNSHpQKgMc7p9eA/KTcHvOqPij65jE4VrZeIWy0pl3ee12qyh6QnCYNWFBvwDixGsT4/eoB4g&#10;gjiQ/QtqtIqQsYszhWOFXWeVKRqSmnn9h5qXAYIpWpI5HG428f+DVd+PW7+jTF2d/Et4RvXGwuN2&#10;AN+bQuD1HFLj5tmqagrc3ErygcOOxH76hjrlwCFiceHU0Zghkz5xKmafb2abUxQqXc7r5WK1Sj1R&#10;11gFzbUwEMevBkeRN6101mcfoIHjM8dMBJprSr72+GSdK710XkytXN2tlqWA0VmdgzmNqd9vHYkj&#10;5GkoX1GVIh/TCA9eF7DBgH687CNY975Pjzt/MSPrz8PGzR71eUdXk1K7CsvLaOV5+Hgu1b9/gM0v&#10;AAAA//8DAFBLAwQUAAYACAAAACEAu7trhuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vD&#10;QBDF74LfYRnBm91Eo60xmyIFkSLUtv49TpMxCc3Ohuy0jX56Vzzo8c17vPm9bDrYVu2p941jA/Eo&#10;AkVcuLLhysDz093ZBJQX5BJbx2TgkzxM8+OjDNPSHXhF+7VUKpSwT9FALdKlWvuiJot+5Dri4H24&#10;3qIE2Ve67PEQym2rz6PoSltsOHyosaNZTcV2vbMGlt38IXmZvW7f75eE88Wbli95NOb0ZLi9ASU0&#10;yF8YfvADOuSBaeN2XHrVGhhPLsIWMZDEMagQuL6MElCb34POM/1/Qf4NAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMJQHI68BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAu7trhuAAAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".27489mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4EA5A1" w14:textId="77777777" w:rsidR="00E12E5A" w:rsidRDefault="004850A7">
-      <w:pPr>
+    <w:p w14:paraId="7DF69DC4" w14:textId="77777777" w:rsidR="006E548A" w:rsidRPr="00F77508" w:rsidRDefault="006E548A" w:rsidP="006E548A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2989"/>
           <w:tab w:val="left" w:pos="6520"/>
         </w:tabs>
-        <w:spacing w:line="285" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="exact"/>
         <w:ind w:left="109"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nombre del Jefe de Oficina</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Firma del Jefe de Oficina</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00F77508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E12E5A">
+    <w:p w14:paraId="3502976F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00337585" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00337585" w:rsidSect="006E548A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="880" w:bottom="280" w:left="1240" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FD87E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B0C04D2"/>
     <w:lvl w:ilvl="0" w:tplc="6AF6F834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="21368166">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
@@ -2069,134 +2466,124 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="39223F3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5E241CC8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8252" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1022056153">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E12E5A"/>
-[...12 lines deleted...]
-    <w:rsid w:val="72884AFF"/>
+    <w:rsidRoot w:val="006E548A"/>
+    <w:rsid w:val="000B6AC6"/>
+    <w:rsid w:val="00337585"/>
+    <w:rsid w:val="006A1D9A"/>
+    <w:rsid w:val="006E548A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F77508"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-AR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="648BA6BE"/>
-  <w15:docId w15:val="{3F8A128F-6AA3-4AFF-A566-D2461D26E029}"/>
+  <w14:docId w14:val="7C658A5C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E18BDD26-4653-4F89-8901-AAD8AF915858}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2530,1124 +2917,902 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...9 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
     <w:pPr>
-      <w:ind w:left="949" w:hanging="359"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E548A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F77508"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>345</Words>
   <Characters>1973</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Microsoft Word - Waiver of Liability for UNDP vehicles  24032011docx.docx</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>myint.thu</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...57 lines deleted...]
-</file>