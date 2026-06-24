--- v0 (2025-10-12)
+++ v1 (2026-06-24)
@@ -1,2387 +1,1281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C7666D" w:rsidP="00C7666D" w:rsidRDefault="00C7666D" w14:paraId="2CAB0ABE" w14:textId="0DB1BA95">
-      <w:pPr>
+    <w:p w14:paraId="5AB5D286" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ANNEX 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5A32E7" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Certification for Cash Arrangements, Assessment, and Safe Contents                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5F81AF" w14:textId="571D4A1E" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PCF______PPCF______PCH______COCS_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00357E29" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>check all applicable arrangements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF1881" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For fiscal period ending: dd/mm/yyyy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5BBF23" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP (enter office name)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC09D58" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...172 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>*****************************************************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00986B9B" w:rsidR="000858C3" w:rsidP="00986B9B" w:rsidRDefault="000858C3" w14:paraId="5B0CC969">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="64612DEE" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CASH ARRANGEMENTS CERTIFICATION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD1E67" w:rsidP="00AB64D4" w:rsidRDefault="007A59C4" w14:paraId="7CD5B465">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7F2BF20D" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...63 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section is to certify that during calendar year 20XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD1E67" w:rsidR="00923865" w:rsidP="00BD1E67" w:rsidRDefault="00BD1E67" w14:paraId="0C86345D">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="53F1E0D2" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____UNDP (office name) has completed the year-end process concerning the above checked cash arrangement(s).  The attached Cash Register and Cash Count Form were reviewed and approved in compliance with POPP Guidelines for Cash Arrangements (“Guidelines”) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014ABB20" w14:textId="19B13652" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00AC0129" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I further</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certify (please indicate “Y” for Yes or “N” for No for each statement):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF95E25" w14:textId="3E7D9DF6" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03265">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All cash arrangement(s) are established with proper authorization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9D68AA" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____Where Cash Custodian(s) holds a Service Contract, this office has received the authorization from the Treasurer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C52215" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____All transaction types and amount limits are for the purposes permitted according to the Guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B93308" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____All transactions are recorded in GL according to the Guidelines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE7849B" w14:textId="7421CCB7" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____The (OM/DRR, circle </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0129" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>one) conducts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a physical cash count on a monthly basis and the surprise count on a random basis throughout the calendar year.  Furthermore, the results of these counts did not reveal any irregularities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D73230" w14:textId="4FB5AB4D" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____On or before the last business date of the calendar year, the cash balance for the above checked cash arrangement(s) was deposited [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enter amount deposited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] from the safe </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0129" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> account no. </w:t>
+      </w:r>
+      <w:r w:rsidR="008366FD" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enter bank name and attach the deposit slip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AD02ED" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____As of 31 December, 20XX, the cash amount in the safe is: ___________ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indicate the amount in the currency in which the cash arrangement(s) is established.  If the funds are deposited into the bank account, this should be zero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02560D60" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____As of 31 December, 20XX, the balance(s) in GL Accounts are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4BD618" w14:textId="51726DA3" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9648"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GL 16105 Petty Cash Fund (PCF), Currency Code ____________Amount _____________</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1114 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6135BC" w14:textId="0779965F" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>GL 161</w:t>
-[...135 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">GL 16106 Project Petty Cash Fund (PPCF), Currency </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0129" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>___ Amount _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E571DB3" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GL 16107 Project Cash on Hand (PCH), Currency Code________ Amount _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B42E6" w14:textId="5E8A757B" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____This office did NOT approve any </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0129" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GLJEs relating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Cash Arrangements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E280D1" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>******************************************************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00986B9B" w:rsidR="000858C3" w:rsidP="00986B9B" w:rsidRDefault="000858C3" w14:paraId="00406F80">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="3374B728" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CERTIFICATION OF OFFICE CASH ARRANGEMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7731" w:rsidP="0043212D" w:rsidRDefault="00DE7731" w14:paraId="6037B2B1">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1FA33C38" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This section is to certify that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7731" w:rsidP="0043212D" w:rsidRDefault="00DE7731" w14:paraId="6384B980">
-[...197 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5449FD25" w14:textId="57FD0E95" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____I have made the year-end assessment of the current cash arrangement(s) and reviewed the operational needs for year of ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0129" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should be the year after the certification period-end).  Based on my assessment this CO will (check whichever applies below and upload the assessment report with this Certification):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35815540" w14:textId="22255DD2" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____Make no changes to the current cash arrangement(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB045CD" w14:textId="0E8D119E" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____Close the current cash arrangement(s) (please provide details of the closing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E72A33D" w14:textId="54E98315" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____Add additional cash arrangement(s) (please follow Guidelines to request the Treasurer’s approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EED25DC" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>******************************************************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00986B9B" w:rsidR="000858C3" w:rsidP="00986B9B" w:rsidRDefault="000858C3" w14:paraId="1E789090">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="6AD26CCB" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CERTIFICATION OF OFFICE SAFE CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994284" w:rsidP="0043212D" w:rsidRDefault="00994284" w14:paraId="607297D4">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="25A49BF6" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section is to certify the Safe Contents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994284" w:rsidP="0043212D" w:rsidRDefault="00994284" w14:paraId="6056F7E5">
-[...46 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="36FFFBB8" w14:textId="1D56AEAC" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Please list </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0129" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ALL safekeeping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> items other than cash  below ):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994284" w:rsidP="00994284" w:rsidRDefault="00994284" w14:paraId="411F74DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="15688309" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994284" w:rsidP="00994284" w:rsidRDefault="00994284" w14:paraId="0FD36F9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="6577A4CB" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994284" w:rsidP="00994284" w:rsidRDefault="00994284" w14:paraId="0FDA95AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="39F9E640" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00994284" w:rsidR="00994284" w:rsidP="00994284" w:rsidRDefault="00994284" w14:paraId="61216916">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="4302EB4F" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620A092B" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>******************************************************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360E9DCC" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have any further questions, please contact_____________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C87984" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEAB80F" w14:textId="2177C17F" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00AC0129" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>________________________                   Date:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043212D" w:rsidR="0043212D">
-[...82 lines deleted...]
-      <w:r w:rsidR="007A59C4">
+      <w:r w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A40200" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRPr="00BE2BAE" w:rsidRDefault="00BE2BAE" w:rsidP="00BE2BAE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 Name [Head of the Office]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005404A7" w:rsidSect="00824027">
-[...1 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:p w14:paraId="492BBEBF" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BE2BAE">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1296" w:bottom="1152" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F94A2C" w:rsidP="000858C3" w:rsidRDefault="00F94A2C" w14:paraId="43589E5C">
+    <w:p w14:paraId="404E895D" w14:textId="77777777" w:rsidR="004C2911" w:rsidRDefault="004C2911" w:rsidP="00BE2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F94A2C" w:rsidP="000858C3" w:rsidRDefault="00F94A2C" w14:paraId="5C7E9A82">
+    <w:p w14:paraId="1E61B7D7" w14:textId="77777777" w:rsidR="004C2911" w:rsidRDefault="004C2911" w:rsidP="00BE2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...9 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-76297590"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7E049788" w:rsidR="000858C3" w:rsidRDefault="000858C3">
+      <w:p w14:paraId="13ED78B8" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRDefault="00BE2BAE">
         <w:pPr>
-          <w:pStyle w:val="ae"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C52182">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="415AD11A" w:rsidR="000858C3" w:rsidRDefault="000858C3">
+  <w:p w14:paraId="183CDF99" w14:textId="77777777" w:rsidR="00BE2BAE" w:rsidRDefault="00BE2BAE">
     <w:pPr>
-      <w:pStyle w:val="ae"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F94A2C" w:rsidP="000858C3" w:rsidRDefault="00F94A2C" w14:paraId="5E1A4806">
+    <w:p w14:paraId="30F7B716" w14:textId="77777777" w:rsidR="004C2911" w:rsidRDefault="004C2911" w:rsidP="00BE2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F94A2C" w:rsidP="000858C3" w:rsidRDefault="00F94A2C" w14:paraId="2CFB53D6">
+    <w:p w14:paraId="3255C63C" w14:textId="77777777" w:rsidR="004C2911" w:rsidRDefault="004C2911" w:rsidP="00BE2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D1680A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C447F78"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2426,250 +1320,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16E4612E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C13A7BC4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2711,2176 +1406,1428 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...382 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="1" w16cid:durableId="607548050">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="2" w16cid:durableId="659389537">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007A59C4"/>
-[...44 lines deleted...]
-    <w:rsid w:val="0DB1BA95"/>
+    <w:rsidRoot w:val="00BE2BAE"/>
+    <w:rsid w:val="00271FF3"/>
+    <w:rsid w:val="00357E29"/>
+    <w:rsid w:val="004C2911"/>
+    <w:rsid w:val="005F5335"/>
+    <w:rsid w:val="008366FD"/>
+    <w:rsid w:val="00A75E9C"/>
+    <w:rsid w:val="00AC0129"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C76F5F"/>
+    <w:rsid w:val="00D40E1D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E03265"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5A985D76"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="21F9E1BB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9A9A5D19-B36B-40D0-9529-5690657BADB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB64D4"/>
+    <w:rsid w:val="00BE2BAE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
-[...3 lines deleted...]
-    <w:rsid w:val="00C62429"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:tblPr>
-[...65 lines deleted...]
-    <w:rsid w:val="000858C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE2BAE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...48 lines deleted...]
-    <w:link w:val="ad"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000858C3"/>
+    <w:rsid w:val="00BE2BAE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="ac"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000858C3"/>
-[...4 lines deleted...]
-    <w:link w:val="af"/>
+    <w:rsid w:val="00BE2BAE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000858C3"/>
+    <w:rsid w:val="00BE2BAE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="ae"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000858C3"/>
-[...171 lines deleted...]
-    <w:name w:val="Normal Table"/>
+    <w:rsid w:val="00BE2BAE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...31 lines deleted...]
-    <w:rsid w:val="00C62429"/>
+    <w:rsid w:val="00AC0129"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...157 lines deleted...]
-    <w:rsid w:val="000858C3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...569 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>525</Words>
+  <Characters>2999</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>24</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3517</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GCA Annex 4 - Year-end Certification</dc:title>
-  <dc:creator>fang.he</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>