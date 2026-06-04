--- v0 (2025-10-03)
+++ v1 (2026-06-04)
@@ -1,227 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{90C0F770-3B37-4714-BBC8-F0A0CC538EAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="375" windowWidth="18915" windowHeight="4395"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1F13F111-A755-4D02-B6DC-0701BE0CD2FD}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="30">
   <si>
+    <t>(CO Name or Project Office Name)</t>
+  </si>
+  <si>
+    <t>Currency (provide the currency code)</t>
+  </si>
+  <si>
+    <t>(mark X for appropriate cash arrangement):</t>
+  </si>
+  <si>
+    <t>Counted by:</t>
+  </si>
+  <si>
+    <t>(name/title)</t>
+  </si>
+  <si>
+    <t>Witnessed by:</t>
+  </si>
+  <si>
+    <t>PCF</t>
+  </si>
+  <si>
+    <t>[                     ], established on dd/mm/yyyy</t>
+  </si>
+  <si>
+    <t>Certified by:</t>
+  </si>
+  <si>
+    <t>PPCF</t>
+  </si>
+  <si>
+    <t>PCH</t>
+  </si>
+  <si>
+    <t>COCS</t>
+  </si>
+  <si>
+    <t>Physical counting date:</t>
+  </si>
+  <si>
+    <t>(dd/mm/yyyy)</t>
+  </si>
+  <si>
     <t>Cash in Safe (list denominations)</t>
   </si>
   <si>
+    <t>Denomination</t>
+  </si>
+  <si>
     <t xml:space="preserve">Quantity </t>
   </si>
   <si>
-    <t>Denomination</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Amount</t>
   </si>
   <si>
     <t>Total receipts on hand (paid)</t>
   </si>
   <si>
     <t>Total balance for the chosen cash arrangement [1+2 above]</t>
   </si>
   <si>
-    <t>(CO Name or Project Office Name)</t>
-[...35 lines deleted...]
-    <t>Currency (provide the currency code)</t>
+    <t>GL account 1610X balance (must be the same as the amount listed on item no. 3)</t>
   </si>
   <si>
     <t>Difference to be reconciled (in the same currency)</t>
   </si>
   <si>
     <t>Comments (if there is a difference listed on item no. 5, describe your actions taken with details and the outcomes):</t>
   </si>
   <si>
     <t>Prepared by (print the name of the Cash Custodian and sign)</t>
   </si>
   <si>
     <t>Reviewed and counted (print the name of the OM and sign)</t>
   </si>
   <si>
     <t>Notes:</t>
   </si>
   <si>
+    <t>1. At the month end or prior to each replenishment (whichever comes first), the CO must use this form to document the       physical count and use it as part of the reconciliation records.</t>
+  </si>
+  <si>
     <t>2. For accounting close at the year-end, the CO should use this form for the same purpose.  In addition, when this form is completed, this form should be uploaded to the SharePoint along other required documents by 31 January per POPP guidelines.</t>
   </si>
   <si>
-    <t>1. At the month end or prior to each replenishment (whichever comes first), the CO must use this form to document the       physical count and use it as part of the reconciliation records.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">3. The CO must complete this form for each cash arrangement (if there are more than one), or for each fund established under the same cash arrangement. </t>
-  </si>
-[...1 lines deleted...]
-    <t>[                     ], established on dd/mm/yyyy</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">                                                          Cash Count Form                                            </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>ANNEX 3</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>GL account 1610X balance (must be the same as the amount listed on item no. 3)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="0.00_);[Red]\(0.00\)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
@@ -251,182 +264,154 @@
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
-      <bottom style="hair">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...26 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="hair">
         <color auto="1"/>
       </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
-      <bottom style="hair">
-[...22 lines deleted...]
-      <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right/>
@@ -493,50 +478,63 @@
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
@@ -568,1496 +566,868 @@
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F92EE38-056F-4EF2-8CD0-41B34D9E69A4}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="53.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="17" customWidth="1"/>
+    <col min="1" max="1" width="8.88671875" style="2"/>
+    <col min="2" max="2" width="53.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="A2" s="47" t="s">
+    <row r="1" spans="1:5" ht="23.4" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B7" s="6"/>
+      <c r="C7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="47"/>
-[...5 lines deleted...]
-      <c r="A3" s="48" t="s">
+      <c r="B8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="9"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="11">
+        <v>1</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="14"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="16"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="16"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="17"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="16"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="17"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="16"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="17"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="16"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="16"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="17"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="16"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="18"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="16"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="19">
+        <v>2</v>
+      </c>
+      <c r="B22" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="48"/>
-[...19 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C22" s="21"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="16"/>
+    </row>
+    <row r="23" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="23">
+        <v>3</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="25"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="27"/>
+    </row>
+    <row r="24" spans="1:5" ht="29.4" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="18">
+        <v>4</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="29"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="31"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="19">
+        <v>5</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="16"/>
+    </row>
+    <row r="26" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="32">
+        <v>6</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="35"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="36"/>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="38"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="19">
         <v>7</v>
       </c>
-      <c r="B6" s="21"/>
-[...4 lines deleted...]
-      <c r="E6" s="21" t="s">
+      <c r="B28" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="39"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="40">
         <v>8</v>
       </c>
-    </row>
-[...231 lines deleted...]
-    <row r="32" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="43"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="44" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
     </row>
-    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    <row r="34" spans="1:5" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="46"/>
+      <c r="B33" s="47"/>
+      <c r="C33" s="47"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="47"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="44" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B34" s="45"/>
       <c r="C34" s="45"/>
       <c r="D34" s="45"/>
       <c r="E34" s="45"/>
     </row>
-    <row r="35" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="36" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="44" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A36:E36"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A34:E34"/>
+    <mergeCell ref="A36:E36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...630 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89F3725A-EF64-4711-B18A-70F129914F6B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UNDP BOM/OFA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GCA Annex 3 - Cash Count Form</dc:title>
-  <dc:creator>Yiping Guo</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>