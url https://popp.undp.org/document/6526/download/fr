--- v0 (2025-10-25)
+++ v1 (2026-05-02)
@@ -1,2618 +1,4298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4AAA4FE9" w14:textId="581A8D3F" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="445D6104" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fermeture d’une implantation locale </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7280E03E" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D5FC220" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cette section sert de guide aux bureaux de pays concernant le processus de fermeture des implantations locales en dehors du bureau principal. Par implantations locales l’on entend les bureaux relevant d’un bureau de pays situé dans le même pays : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5294B4F3" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="6DA72023" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2064A398" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00D54941" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F88C8BD" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Bureaux de projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2EF74E" w14:textId="77777777" w:rsidR="00582E1F" w:rsidRPr="00582E1F" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D89D565" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Bureaux auxiliaires du PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6667700C" w14:textId="2400CFC1" w:rsidR="001A2146" w:rsidRPr="00582E1F" w:rsidRDefault="001A2146" w:rsidP="00582E1F">
+    <w:p w14:paraId="2BCC829F" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67719B31" w14:textId="5BF98D91" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5FBBDC36" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="31104ACB" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les étapes du processus, qui fournissent une orientation pour la fermeture des bureaux de projet, doivent être respectées par les bureaux auxiliaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FBE446" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF3D78D" w14:textId="01C37E20" w:rsidR="001A2146" w:rsidRDefault="00643554" w:rsidP="00A27A5E">
+    <w:p w14:paraId="0E713769" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B31E877" wp14:editId="476B7DBC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46C9EEB8" wp14:editId="4BD7E06F">
             <wp:extent cx="5080635" cy="3124835"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="2" name="Imagen 2" descr="C:\Users\Usuario\Desktop\Nueva carpeta\Admin Service_Management of Local Presence_Closing Local Presence outside Country Office FR.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Usuario\Desktop\Nueva carpeta\Admin Service_Management of Local Presence_Closing Local Presence outside Country Office FR.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5080635" cy="3124835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A544390" w14:textId="77777777" w:rsidR="00F23AFC" w:rsidRPr="00A27A5E" w:rsidRDefault="00F23AFC" w:rsidP="00A27A5E">
+    <w:p w14:paraId="286772CA" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AB7957" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il y a trois étapes clés : :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045ABCCD" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La prise de décision :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La décision doit être éclairée par les recommandations d’un examen officiel, d’une évaluation des risques et de consultations avec les homologues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2809AECF" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La planification et les préparatifs :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cette étape comprend les mesures d’atténuation des risques pertinents et l’élaboration d’un plan de fermeture détaillé. Le bureau de pays doit déployer tous les efforts possibles pour aider les fonctionnaires et les partenaires touchés par la fermeture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168406BB" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’exécution :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cette étape comprend une évaluation des activités du programme et la gestion de la fermeture du programme ainsi que de ses aspects opérationnel et financier. En consultation avec le Bureau de l’audit et des investigations, un audit final des opérations et de la gestion pourrait être envisagé si les circonstances ou les préoccupations le justifient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6202EB01" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’étape de la prise de décision est généralement déclenchée par des critères définis dans l’analyse de rentabilisation de l’implantation (« disposition sur la clôture » – Voir </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00207736">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">chapitre sur l’élaboration </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00207736">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>d’une analyse de rentabilisation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour une implantation locale) et dure entre deux semaines et un mois. La prise de décision peut également être directement déclenchée par le Directeur régional (pour les bureaux auxiliaires et le Représentant résident (pour les bureaux de projet) en fonction de leur évaluation de la situation et/ou d’une recommandation du chef de l’implantation du PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FE729C" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507F9E11" w14:textId="2F85BE1D" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La phase de planification et des préparatifs débute lorsque la décision de fermer le bureau est officiellement prise et dure entre deux semaines et un mois. Le début de la phase d’exécution est défini par le plan de fermeture du bureau et ne peut être effectif que lorsque le plan de fermeture a été officiellement approuvé. La durée minimale requise par l’institution pour cette phase est de trois mois. Au total, l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durée minimale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requise pour une procédure de clôture est de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quatre mois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADFD262" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0796DC23" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fermeture de bureaux auxiliaires requiert une action systématique et coordonnée de plusieurs unités du bureau de pays, ainsi que l’examen simultané d’un certain nombre de facteurs. Le bureau de pays doit organiser le processus dans le cadre d’un projet, évaluer et allouer les ressources nécessaires (à gérer dans le cadre d’un projet de gestion propre à l’implantation dans Quantum) et désigner un responsable ainsi que des membres de l’équipe spéciale pour représenter toutes les unités impliquées. Sauf raisons impérieuses, le chef de l’implantation du PNUD sera désigné comme responsable de la fermeture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4187D8B9" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1391F8EB" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les représentants résidents sont chargés d’assurer des niveaux appropriés de transparence et d’information. Les produits requis sont les suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6206FC54" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410AFBC1" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...87 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation des risques de fermeture approuvée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6901C3" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La stratégie de gestion du risque</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20759033" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’approbation du plan de fermeture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5929BFC1" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation du programme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AE370A" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’audit des opérations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03825201" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’approbation du rapport de fermeture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39909BE6" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La décision de fermeture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB98E7C" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189C1346" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prise de décision sur la fermeture est déclenchée par l’atteinte des objectifs de l’implantation, des problèmes financiers et/ou la détérioration de la situation sécuritaire. Dans ce dernier cas, le Représentant résident pourrait être contraint, conformément au Cadre de responsabilité pour le système de gestion de la sécurité des organismes des Nations Unies, de retirer immédiatement le personnel d’un lieu à risque au moment du lancement de la procédure officielle de clôture. Cette décision doit être documentée, et le responsable de sécurité senior (SSM) du Siège du PNUD en être immédiatement informé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369C3162" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211F44FC" w14:textId="590950CA" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prise de décision concernant la fermeture d’une implantation locale doit être fondée sur la stratégie de sortie et la disposition de fermeture définies dans l’analyse de rentabilisation de l’implantation, qui établissent sa durée prévue et les critères de fermeture. Ces critères peuvent être liés aux programmes ou aux opérations. Les implantations établies avant 2010 (avant la création du présent document d’orientation), la stratégie de sortie et les critères de fermeture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">doivent être définis au lancement du processus d’examen et de prise de décision (voir la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00207736">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>note d’orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Les représentants résidents sont chargés d’assurer des niveaux appropriés de transparence et d’information. Les produits requis sont les suivants : </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sur l’établissement des implantations locales).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A63CDB" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F797812" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>examen formel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est engagé par le Représentant résident. L’examen, à effectuer par le bureau de pays doit confirmer que les critères définis sont réunis. Le Bureau régional et, dans le cas des bureaux auxiliaires, le Bureau de gestion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être informés avant le lancement de l’examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02003491" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CED52F9" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’examen doit formuler des recommandations de fermeture concrètes et proposer un calendrier réaliste. Les recommandations de l’examen doivent être finalisées et approuvées par le Représentant résident et consignées dans les dossiers officiels du bureau de pays. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1795126C" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF07C4B" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’examen doit être accompagné ou suivi d’une évaluation des risques de fermeture qui précise les aspects suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DD38E4" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’incidence financière sur le bureau de pays du PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC4F09" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les conséquences juridiques/responsabilités potentielles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD0B554" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La viabilité des résultats en matière de développement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C9460A" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les conséquences politiques/relations avec le gouvernement et les autorités locales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1490B50B" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les conséquences pour le partenariat avec les acteurs nationaux et internationaux du développement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7E1E72" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les aspects opérationnels (actifs, locaux, ressources humaines, données et équipements électroniques)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1762BEC7" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les conséquences pour les membres du personnel (emploi futur, situation socio-économique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423D9715" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD9E2B6" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les ressources nécessaires au processus de fermeture doivent être déterminées lors de l’évaluation de l’incidence financière sur le bureau de pays. Il s’agit généralement (mais pas exclusivement) des coûts des évaluations, des transferts d’actifs, de l’entretien final des locaux et du versement des paiements de compensation au personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DB3109" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F52D11" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le cas des Bureaux de projet, il revient au Représentant résident de décider de la fermeture. Dans le cas des bureaux auxiliaires, le Directeur régional approuve la fermeture sur recommandation du Représentant résident respectivement, à l’issue de consultations avec le Bureau des Services de Gestion, les organismes partenaires et l’Équipe des directeurs régionaux/le Bureau de la coordination des activités de développement (DOCO), selon le cas. La disponibilité des fonds nécessaires à la fermeture doit être confirmée dans le cadre de la décision de fermeture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CEB653" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C355D21" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les homologues gouvernementaux et les autorités locales doivent être consultés et leur position documentée et incluse dans le processus décisionnel. Les partenaires au développement nationaux et internationaux peuvent être consultés si nécessaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46427FB3" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0029BF29" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque la décision de fermer le bureau est arrêtée, le Représentant résident désigne un responsable chargé de la procédure de fermeture et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>communique les éléments clés du processus de fermeture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’ensemble du personnel, au moins trois mois avant la date de fermeture officielle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">prévue. En outre, une communication officielle doit être transmise aux homologues gouvernementaux et, le cas échéant, aux autorités locales et aux partenaires au développement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C974629" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326B6A90" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planification et préparatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE3EC1B" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE5A0D4" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le directeur désigné planifie et prépare la fermeture du bureau en étroite collaboration avec toutes les unités concernées du bureau de pays et, le cas échéant, au Siège. À cet effet, il élabore une stratégie de gestion des risques et finalise le plan de fermeture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03579067" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514B7969" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La stratégie de gestion des risques détermine les mesures d’atténuation à prendre pour chacun des risques identifiés lors de l’examen de la clôture. Les échéanciers et les responsabilités relatifs à la mise en œuvre des mesures doivent être clairement établis et les activités intégrées dans le plan de fermeture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577DA19C" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09ADD02A" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une ébauche de plan de fermeture a déjà été élaborée dans le cadre de l’analyse de rentabilisation de l’implantation. Elle comprend généralement les aspects suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C17A3B6" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dispositions relatives à la couverture du programme après la fermeture de l’implantation locale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F06FC1" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le démantèlement des locaux du bureau auxiliaire de l’implantation locale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFC3C04" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le départ ou le transfert du personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A975DC9" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les documents comptables et leur élimination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF5DD48" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La clôture des comptes bancaires et la désactivation de l’unité opérationnelle/département Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3236F743" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La compensation de toute transaction financière en suspens ou en cours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B89298" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La cession/le transfert d’actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DC8F1D" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La sauvegarde ou l’élimination des dossiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486B005D" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La sauvegarde, le transfert ou l’élimination des données et des équipements électroniques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF9BC70" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La transmission des avis de fermeture aux partenaires et la révision des mécanismes d’interaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BEE78F" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C62EBE" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il importe de prêter tout particulièrement attention à la sauvegarde adéquate des documents électroniques, le PNUD ayant de plus en plus recours aux supports électroniques (courrier électronique, archivage électronique, etc.). L’élimination et/ou la sauvegarde appropriées des équipements électroniques </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’avèrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> essentielles, car ils pourraient encore contenir des données électroniques même après la suppression de tous les fichiers et dossiers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FC0809" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCD3962" w14:textId="38DB1F0D" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au cours de la finalisation du plan, le directeur désigné doit communiquer avec les bureaux concernés à New York pour s’assurer qu’ils sont au courant du processus de fermeture. Il s’agit au minimum du Bureau régional, du Bureau des ressources humaines et les Operations Générales. (GO) Le coût de toutes les activités doit être chiffré et un budget annexé au plan de fermeture. Une fois finalisés, le plan de fermeture et le budget doivent être approuvés par le Représentant résident et, dans le cas des bureaux auxiliaires et des par le Bureau régional et le Bureau de gestion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081F1E9A" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE59DB0" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pour une gestion transparente et efficace, les ressources nécessaires à la fermeture doivent être budgétisées dans un projet de gestion propre à l’implantation dans Quantum (généralement le projet qui a été créé pour établir l’implantation locale). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDF3510" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310395A2" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il importe de prêter tout particulièrement attention aux conséquences personnelles et professionnelles subies par les membres du personnel et les autres personnes qui étaient étroitement engagés dans la mise en œuvre des activités gérées dans l’implantation locale. Les ressources humaines du bureau de pays doivent organiser des séances de conseil individuelles, afin d’examiner les perspectives professionnelles, au sein du PNUD et en dehors, du personnel touché par la décision de mettre fin à l’implantation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71903433" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442F8C40" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exécution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2459AD" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6091274D" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les règles et règlements du PNUD, comme énoncés dans les divers chapitres des POPP, s’appliquent à toutes les activités de fermeture programmatique, financière et opérationnelle. Les activités doivent être menées conformément au plan de fermeture approuvé et leur état d’avancement régulièrement examiné par le Représentant résident, en collaboration avec les unités compétentes des bureaux de pays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9D8CB7" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262C16DB" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une évaluation des activités du programme doit être effectuée avant la fermeture du bureau. En consultation avec le Bureau de l’audit et des investigations, un audit des activités opérationnelles gérées par l’implantation locale pourrait également être envisagé. En cas de raisons impérieuses (généralement liées à la sécurité du personnel), le Représentant résident peut décider du retrait immédiat du personnel. Cette décision et son processus doivent être documentés, et l’évaluation du programme ainsi que les autres étapes obligatoires doivent être effectuées a posteriori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0475A940" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EABFFD" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les politiques et lignes directrices suivantes doivent être consultées et utilisées au besoin : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D4082E" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394A9A30" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00207736">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Cession/transfert d’actifs (y compris le matériel informatique)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E09F63B" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00207736">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Suppression et sauvegarde des dossiers et des documents officiels (électroniques et papier)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://intranet.undp.org/unit/office/oai/audits/SitePages/audits.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F382A9F" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://documents-dds-ny.un.org/doc/UNDOC/GEN/N19/206/01/pdf/N1920601.pdf?OpenElement"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Évaluation programmatique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C7F2E7" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00207736">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Clôture financière et comptable</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79BE32EC" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/fr/node/10501" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clôture du programme/projet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B491FB" w14:textId="4942F842" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...99 lines deleted...]
-        <w:r>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00207736">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1229 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transfert/redéploiement du personnel</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A51029A" w14:textId="194E791F" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D35586">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00207736">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Départ du personnel</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DDC589" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...52 lines deleted...]
-    <w:p w14:paraId="0A33998D" w14:textId="5EF5016A" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EFC85A" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le processus de fermeture sera officiellement clos par un bref rapport de fermeture approuvé par le Représentant résident et, dans le cas des bureaux auxiliaires, le Bureau régional et le Bureau de gestion. Le rapport fait également partie des documents officiels du bureau de pays. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E5E548" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2999EB07" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités et redevabilité </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DA264A" w14:textId="52DE70F0" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Représentant résident : </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1C744CE1" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engage le processus décisionnel sur la fermeture conformément aux dispositions de fermeture définies dans l’analyse de rentabilisation, examine et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">approuve le rapport d’examen et les recommandations ; approuve la fermeture des Bureaux de projet et recommande la fermeture des bureaux auxiliaires ; est responsable de l’application régulière de la procédure concernant les Bureaux de projet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFBA7F2" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur désigné : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dirige et gère l’ensemble du processus de fermeture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC98F01" w14:textId="6987263E" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
+    <w:p w14:paraId="2066B832" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau régional et Bureau de gestion :</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Donne des conseils tout au long du processus, approuve les recommandations sur la fermeture des bureaux auxiliaires et est responsable de l’application régulière de la procédure concernant les bureaux auxiliaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AEC58F" w14:textId="0EB0BFD7" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="1FB5225E" w14:textId="77777777" w:rsidR="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modèles et formulaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42667669" w14:textId="77777777" w:rsidR="00954C10" w:rsidRPr="00207736" w:rsidRDefault="00954C10" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F43F94" w14:textId="2CC9190C" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D35586">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00207736">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Exemple de matrice d’évaluation des risques</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D35586">
-        <w:rPr>
+      <w:r w:rsidRPr="00207736">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F37B28E" w14:textId="3E63DD96" w:rsidR="00207736" w:rsidRPr="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D35586">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00207736">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modèle de plan de fermeture des bureaux</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5A7B58" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:p w14:paraId="0D7D5E8F" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00A20DFF" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA148ED" w14:textId="77777777" w:rsidR="00207736" w:rsidRPr="00A20DFF" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28EA678A" w14:textId="4F776FAF" w:rsidR="00207736" w:rsidRDefault="00207736" w:rsidP="00207736">
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00207736" w:rsidSect="00207736">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BF6D2A0" w14:textId="77777777" w:rsidR="002D2A2B" w:rsidRDefault="002D2A2B" w:rsidP="00A27A5E">
+    <w:p w14:paraId="08AD3DAB" w14:textId="77777777" w:rsidR="00FD3048" w:rsidRDefault="00FD3048" w:rsidP="00207736">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F2E8B10" w14:textId="77777777" w:rsidR="002D2A2B" w:rsidRDefault="002D2A2B" w:rsidP="00A27A5E">
+    <w:p w14:paraId="5FC37E86" w14:textId="77777777" w:rsidR="00FD3048" w:rsidRDefault="00FD3048" w:rsidP="00207736">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66160E89" w14:textId="77777777" w:rsidR="00035441" w:rsidRDefault="00035441">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6922F5DC" w14:textId="17F14F81" w:rsidR="00207736" w:rsidRPr="00954C10" w:rsidRDefault="00207736">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00643554">
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00643554">
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur :</w:t>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00603A60" w:rsidRPr="00603A60">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00603A60" w:rsidRPr="00603A60">
-      <w:t>25/07/2016</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>Numéro de version :</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidR="00582E1F">
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00954C10">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="779D11B8" w14:textId="77777777" w:rsidR="002D2A2B" w:rsidRDefault="002D2A2B" w:rsidP="00A27A5E">
+    <w:p w14:paraId="7F6F2F0C" w14:textId="77777777" w:rsidR="00FD3048" w:rsidRDefault="00FD3048" w:rsidP="00207736">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AA8FEB3" w14:textId="77777777" w:rsidR="002D2A2B" w:rsidRDefault="002D2A2B" w:rsidP="00A27A5E">
+    <w:p w14:paraId="583F183F" w14:textId="77777777" w:rsidR="00FD3048" w:rsidRDefault="00FD3048" w:rsidP="00207736">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="60D2901C" w14:textId="4AEEDACF" w:rsidR="00F23AFC" w:rsidRDefault="00035441" w:rsidP="00F23AFC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21C8FAF0" w14:textId="3A9F9A5A" w:rsidR="00207736" w:rsidRDefault="00207736" w:rsidP="00F23AFC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4533798B" wp14:editId="62CAA428">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="645142A0" wp14:editId="1C75DD54">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="4E25F843" w14:textId="77777777" w:rsidR="00035441" w:rsidRDefault="00035441">
+  <w:p w14:paraId="665588C6" w14:textId="77777777" w:rsidR="00207736" w:rsidRDefault="00207736" w:rsidP="00F23AFC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DE3ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA40D788"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2683,53 +4363,369 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDD35EE"/>
+    <w:nsid w:val="21D06D2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCB606A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BEE7D99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E4C1DD0"/>
+    <w:lvl w:ilvl="0" w:tplc="2E32B572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C667DA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD98B4AA"/>
+    <w:lvl w:ilvl="0" w:tplc="4B0C994E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E135355"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6BB453C4"/>
+    <w:tmpl w:val="3B9E6FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2831,873 +4827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...349 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BEE7D99"/>
-[...469 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A36BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E861D58"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3766,140 +4940,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7C6EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="798695AE"/>
     <w:lvl w:ilvl="0" w:tplc="67102832">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3968,51 +5053,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2B0F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9872B982"/>
     <w:lvl w:ilvl="0" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4054,51 +5139,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718A178D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71E6010E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4203,51 +5288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D77367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F41209F2"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4316,212 +5401,164 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="439422893">
+  <w:num w:numId="1" w16cid:durableId="1012029309">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="411435894">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1012029309">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="3" w16cid:durableId="2074505765">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="411435894">
+  <w:num w:numId="4" w16cid:durableId="697046445">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="273632748">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="1076560123">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1388719696">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2074505765">
+  <w:num w:numId="6" w16cid:durableId="2071806866">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="697046445">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="1975134182">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1076560123">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="8" w16cid:durableId="68892600">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2071806866">
-[...2 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="616955964">
+  <w:num w:numId="9" w16cid:durableId="1864434152">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1975134182">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="10" w16cid:durableId="1936326877">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A2146"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FF75D9"/>
+    <w:rsidRoot w:val="00207736"/>
+    <w:rsid w:val="00207736"/>
+    <w:rsid w:val="00617810"/>
+    <w:rsid w:val="007374E2"/>
+    <w:rsid w:val="00773CF1"/>
+    <w:rsid w:val="009016FD"/>
+    <w:rsid w:val="00954C10"/>
+    <w:rsid w:val="00BC0979"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E80F9A"/>
+    <w:rsid w:val="00FD3048"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="63A6202E"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="384C6E54"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C565D9FF-BE67-44A1-90A1-4F5E06F15D82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4863,368 +5900,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A2146"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00207736"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001A2146"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A2146"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00207736"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001A2146"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A2146"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00207736"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A27A5E"/>
+    <w:rsid w:val="00207736"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A27A5E"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00207736"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A27A5E"/>
+    <w:rsid w:val="00207736"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A27A5E"/>
+    <w:rsid w:val="00207736"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A27A5E"/>
+    <w:rsid w:val="00207736"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A27A5E"/>
+    <w:rsid w:val="00207736"/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00207736"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6131" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11416" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10676" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/126" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/human-resources-management" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10806" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11416" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/human-resources-management/separacion-de-servicios" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5331,700 +6783,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2096</Words>
-  <Characters>11953</Characters>
+  <Words>2171</Words>
+  <Characters>12380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...28 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14021</CharactersWithSpaces>
+  <CharactersWithSpaces>14522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>