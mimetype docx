--- v0 (2025-10-12)
+++ v1 (2026-05-15)
@@ -1,2942 +1,5652 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4AAA4FE9" w14:textId="23C2EF4D" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="71671801" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cierre de una presencia local </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7280E03E" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B10C026" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Esta sección es una guía para el proceso en el que las oficinas de país del PNUD (Programa de las Naciones Unidas para el Desarrollo) pueden cerrar presencias fuera de la oficina principal. Las presencias locales se refieren a las oficinas que son dependientes de una Oficina de País ubicada dentro del mismo país: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5294B4F3" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="6CA826ED" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2064A398" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00D54941" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09EA49FD" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Oficinas de proyectos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FBD995" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00D54941" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C2513FF" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6667700C" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="357D1A78" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67719B31" w14:textId="23BA019F" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B6D38C0" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los pasos del proceso son obligatorios para las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> y brindan orientación para el cierre de oficinas de proyectos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31104ACB" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00A27A5E" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="4826D858" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF3D78D" w14:textId="0807CD39" w:rsidR="001A2146" w:rsidRDefault="008D6576" w:rsidP="00A27A5E">
+    <w:p w14:paraId="15468376" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="071C7862" wp14:editId="0D61AF51">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76A20AC2" wp14:editId="41839BBA">
             <wp:extent cx="5076826" cy="3124200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Imagen 2" descr="C:\Users\Usuario\Desktop\Nueva carpeta\Admin Service_Management of Local Presence_Closing Local Presence outside Country Office.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5076826" cy="3124200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15359249" w14:textId="794746D3" w:rsidR="006232A4" w:rsidRPr="00CE5243" w:rsidRDefault="00EB2D16" w:rsidP="00CE5243">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D2DF107" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existen tres pasos clave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768464FE" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5023611A" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toma de la decisión:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La decisión estará basada en las recomendaciones de una revisión formal, una evaluación de riesgos y consultas con las contrapartes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785113F5" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planeamiento y preparaciones:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esto incluye las medidas de mitigación para los riesgos pertinentes y el desarrollo de un plan de cierre detallado. La oficina de país debe hacer lo posible por asistir a los miembros del personal y a los asociados afectados de manera negativa por el cierre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5977A553" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="00D20C69" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        </w:numPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ejecución:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Este paso consiste en una evaluación de las actividades de programas y en la gestión del cierre operativo, financiero y del programa. En consulta con la Oficina de Auditoría e Investigaciones, podría considerarse una auditoría final de las operaciones y la gestión si las circunstancias o las inquietudes lo justifican.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584C8E3C" w14:textId="77777777" w:rsidR="00D20C69" w:rsidRPr="008D37CC" w:rsidRDefault="00D20C69" w:rsidP="00D20C69">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0E3CCA" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El paso de toma de decisiones es desencadenado, por lo general, por criterios definidos en el estudio de viabilidad de la presencia («disposición de cierre»; véase el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="008D37CC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">capítulo sobre desarrollo </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008D37CC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
           <w:t>de un estudio de viabilidad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">para una presencia local) y lleva entre dos semanas y un mes. La toma de decisiones también puede ser generada en forma directa por el Director Regional (para las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">) y por el Representante Residente (para las oficinas de proyectos) con base en su evaluación de la situación y/o en una recomendación del jefe de la presencia del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B90B543" w14:textId="77777777" w:rsidR="00A27A5E" w:rsidRPr="00DD7EB7" w:rsidRDefault="00A27A5E" w:rsidP="00A27A5E">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="633EF0D7" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AA51AF" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fase de planeamiento y preparación comienza cuando se toma formalmente la decisión de cerrar la oficina y tarda entre dos semanas y un mes. El inicio de la fase de ejecución se define a través del plan de cierre de la oficina y no puede comenzar antes de que se apruebe formalmente el plan de cierre. El requerimiento de tiempo institucional mínimo para esta fase es de tres meses. En total, el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiempo mínimo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requerido para un proceso de cierre es de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cuatro meses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210C576E" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7182DAEB" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cierre de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de las requiere la acción sistemática y coordinada de varias unidades de la Oficina de País, además de la consideración simultánea de una serie de factores. La Oficina de País debe organizar el proceso como un proyecto, evaluar y asignar los recursos necesarios (para ser gestionados en el marco de un proyecto de gestión específico de la presencia en Quantum) y designar tanto a un gerente como a miembros del equipo de tareas para representar a todas las unidades involucradas. A menos que haya motivos de peso, el jefe de la presencia del PNUD será designado como gerente responsable del cierre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44156B69" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C66AF2" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Representantes Residentes son responsables de garantizar los niveles apropiados de transparencia e información. Los siguientes son los productos requeridos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B018A8C" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152D0563" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación aprobada de riesgos de cierre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B346959" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estrategia de gestión de riesgos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BA78FD" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plan de cierre aprobado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C04CEA" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación del programa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C538008" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Auditoría de operaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A637045" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informe de cierre aprobado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D6FE34" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E2E389" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Decisión sobre el cierre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FE606" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E683357" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La toma de decisiones sobre el cierre es generada por el logro de los objetivos de la presencia, obstáculos en la financiación y/o el deterioro de la situación de seguridad. En el último caso, puede ser necesario que el Representante Residente –en consonancia con el Marco para la rendición de cuentas sobre el sistema de gestión de la seguridad de las Naciones Unidas– retire de inmediato al personal de un lugar en riesgo mientras se inicia el proceso formal de cierre. La decisión debe estar documentada, y deberá informarse de inmediato al Gerente Senior de la Seguridad de la sede del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E869586" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C233EE0" w14:textId="26CE6331" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La toma de decisiones sobre el cierre de una presencia local debe estar basada en la estrategia de salida y en la disposición de cierre definida en el estudio de viabilidad de la presencia, que determinan la duración prevista de la presencia y los criterios para el cierre. Dichos criterios pueden ser programáticos o estar relacionados con las operaciones. En el caso de las presencias establecidas antes de 2010 (antes del inicio de la orientación actual sobre el proceso), la estrategia de salida y los criterios para el cierre deben definirse luego del inicio del proceso de revisión y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toma de decisiones (consulte la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="008D37CC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>nota orientativa</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sobre el establecimiento de presencias locales).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2FE154" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE43812" w14:textId="1D2C3229" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Representante Residente inicia una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>revisión formal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La revisión, que debe ser llevaba a cabo por la Oficina de País (o por el Equipo de las Naciones Unidas debe confirmar que se cumplen los criterios definidos. Deberá informarse al Buró Regional y –en el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>– al Buró de Gestión antes del inicio de la revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1047DB3D" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB27EB0" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La revisión debe realizar recomendaciones concretas en términos del cierre y proponer un plazo realista para el cierre. Las recomendaciones de la revisión deben ser finalizadas y aprobadas por el Representante Residente, y deben ser archivadas en los registros oficiales de la oficina de país. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB3035F" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079540C3" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="00D20C69" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La revisión debe estar acompañada o seguida por una evaluación de riesgos del cierre que analice los siguientes aspectos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F27314" w14:textId="77777777" w:rsidR="00D20C69" w:rsidRPr="008D37CC" w:rsidRDefault="00D20C69" w:rsidP="00D20C69">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E22607" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Impacto financiero en la Oficina de País del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D97BF7" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consecuencias legales/responsabilidades potenciales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537566A8" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sostenibilidad de los resultados de desarrollo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F01026" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consecuencias políticas/relación con el Gobierno y las autoridades locales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A868D4" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consecuencias para la asociación con los actores nacionales e internacionales de desarrollo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCA83D9" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aspectos operativos (recursos, instalaciones, recursos humanos, datos electrónicos y equipos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00311F30" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consecuencias para los miembros del personal (empleo futuro, situación socioeconómica)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77861195" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5D7438" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los requisitos de recursos relacionados con el proceso de cierre deben evaluarse al valorar el impacto financiero en la Oficina de País. Por lo general, estos incluyen (entre otros) los costos de las evaluaciones, las transferencias de activos, el mantenimiento final de las instalaciones y los pagos a título compensatorio al personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35407092" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B5DFF" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de las oficinas de proyectos, el Representante Residente decide sobre el cierre. En el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el Director Regional aprueba el cierre con base en una recomendación del Representante Residente, luego de realizar consultas con el Buró de Gestión de Servicios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés), los organismos asociados y el Equipo de Directores Regionales según corresponda. La disponibilidad de los fondos requeridos para el cierre debe confirmarse como parte de la decisión de cierre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC1A1A8" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35636F57" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberá consultarse a los homólogos gubernamentales y a las autoridades locales, y su posición deberá documentarse e incluirse en el proceso de toma de decisiones. Podrá consultarse a los asociados para el desarrollo nacionales e internacionales según corresponda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B3371E" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705663EB" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se tome la decisión de cerrar la oficina, el Representante Residente designa un gerente para el proceso de cierre y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comunica los elementos clave del proceso de cierre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a todo el personal de la oficina, al menos tres meses antes de la fecha planificada de cierre oficial. Además, deberá </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">enviarse un comunicado oficial a los homólogos gubernamentales y –si corresponde– a las autoridades locales y a los asociados para el desarrollo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D442F66" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDB2DCC" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planeamiento y preparaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2278F1D5" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E242A3" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El gerente designado planifica y prepara el cierre de la oficina en colaboración estrecha con todas las unidades involucradas de la Oficina de País y, si corresponde, en la sede. Con ese fin, desarrolla una estrategia de gestión de riesgos y finaliza el plan de cierre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47231AEA" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CC6996" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estrategia de gestión de riesgos determina las medidas de mitigación para cada uno de los riesgos identificados durante la revisión del cierre. Los cronogramas y las responsabilidades para la implementación de las medidas deben asignarse con claridad y las actividades deben integrarse en el plan de cierre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FB6C85" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7EF9A9" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ya se ha desarrollado un proyecto del plan de cierre como parte del estudio de viabilidad de la presencia. Por lo general, este incluye los siguientes aspectos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3CD64F" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disposiciones para la cobertura del programa después del cierre de la presencia local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF66FBC" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desmantelamiento de las instalaciones de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la presencia local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2973BB" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Separación o transferencia de personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7449D79F" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registros contables y su eliminación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE1F75B" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cierre de cuentas bancarias y desactivación de la unidad de negocio/departamento de Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADB3CFF" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compensación de cualquier transacción financiera pendiente o abierta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BFBB6F" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enajenación/transferencia de activos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51865F06" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Protección o eliminación de expedientes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF850E2" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Protección, transferencia o eliminación de datos electrónicos y equipos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1343B091" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notificación a los asociados sobre el cierre y revisión de los canales de interacción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D96293" w14:textId="438CFE2D" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La protección adecuada de los registros electrónicos requiere atención específica dado que el PNUD utiliza cada vez más los medios electrónicos (correo electrónico, expedientes electrónicos, etc.). La eliminación y/o protección adecuada de los equipos electrónicos es crucial dado que los datos electrónicos pueden permanecer en los equipos de TI aun después de que se eliminen todos los archivos y registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA76835" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D55AC0B" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante la finalización del plan, el gerente designado debe comunicarse con las oficinas pertinentes en Nueva York para asegurarse de que estén al tanto del proceso de cierre. Como mínimo, esto implica al Buró Regional, la Oficina de Recursos Humanos y la División de Servicios de Gestión. Debe calcularse el costo de todas las actividades y debe anexarse un presupuesto al plan de cierre. Una vez finalizados, el Representante Residente y –en el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– el Buró Regional y el Buró de Gestión deben aprobar el plan de cierre y el presupuesto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB60654" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541D804F" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para asegurar una gestión transparente y eficiente, los recursos requeridos para el cierre deben presupuestarse en un proyecto de gestión específico de la presencia en Quantum (generalmente el proyecto que se creó para mantener la presencia local). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD02E98" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F98332A" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Deberán considerarse específicamente las consecuencias personales y profesionales de los miembros del personal y de otras personas que participaron de manera activa en la ejecución de las actividades gestionadas en la presencia local. La sección de recursos humanos de la Oficina de País debe ofrecer sesiones individuales de orientación para revisar las perspectivas profesionales dentro y fuera del PNUD para los miembros del personal afectados de manera negativa por la decisión de cerrar la presencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEFCA12" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5627D919" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ejecución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C075A3" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6DDB16" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las normas y los reglamentos del PNUD estipulados en varios capítulos de las Políticas y Procedimientos de Operaciones y Programas (POPP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Policies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) rigen para todas las actividades programáticas, financieras y operativas de cierre. Las actividades deben realizarse de acuerdo con el plan aprobado de cierre y el progreso debe ser revisado regularmente por el Representante Residente en conjunto con las unidades pertinentes de la oficina de país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147AB1E9" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42080618" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Es necesario llevar a cabo una evaluación de las actividades de programas antes del cierre de la oficina. En consulta con la Oficina de Auditoría e Investigaciones, podría considerarse también una auditoría de las actividades operacionales gestionadas por la presencia local. En el caso de que existan motivos de peso (generalmente relacionados con la seguridad del personal), el Representante Residente puede decidir retirar el personal de inmediato. Esta decisión y su proceso deben documentarse, y la evaluación del programa además de otros pasos obligatorios deben realizarse con posterioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DEA760" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C7F3DB" w14:textId="1C33A9D2" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>siguientes políticas y orientaciones de procesos deben consultarse y utilizarse</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corresponda: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E2D434" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F398D8" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134" w:hanging="317"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/es/node/10676" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enajenación/transferencia de activos (incluidos los equipos de TI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3B7B06" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-        <w:r>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="008D37CC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1104 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Eliminación/protección de archivos y registros oficiales (copias electrónicas e impresas)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B76F8" w:rsidRPr="00754963">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="000B76F8" w:rsidRPr="00FF75D9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://intranet.undp.org/unit/office/oai/audits/SitePages/audits.aspx" </w:instrText>
       </w:r>
-      <w:r w:rsidR="000B76F8" w:rsidRPr="00754963">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E136220" w14:textId="5DCF15FC" w:rsidR="00DD7EB7" w:rsidRPr="0023745B" w:rsidRDefault="000B76F8" w:rsidP="00DD7EB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DEB65E0" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0023745B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00CF3C9A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://documents-dds-ny.un.org/doc/UNDOC/GEN/N19/206/03/pdf/N1920603.pdf?OpenElement"</w:instrText>
       </w:r>
-      <w:r w:rsidR="0023745B">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluación programática</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE6838A" w14:textId="7DC8D539" w:rsidR="00DD7EB7" w:rsidRPr="00DD7EB7" w:rsidRDefault="0023745B" w:rsidP="00DD7EB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AB03444" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008D37CC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cierre financiero y de cuentas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D122558" w14:textId="3CF0CBAC" w:rsidR="00DD7EB7" w:rsidRPr="00351BC6" w:rsidRDefault="00351BC6" w:rsidP="00DD7EB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="64D1F223" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00507E90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://popp.undp.org/es/node/10501"</w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cierre del programa/proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B47DD9" w14:textId="55F166F1" w:rsidR="00DD7EB7" w:rsidRPr="00DD7EB7" w:rsidRDefault="00351BC6" w:rsidP="00DD7EB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="654315F5" w14:textId="12FFCF6E" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="008D37CC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transferencia/reasignación de personal</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AE51C3" w14:textId="0A1416A4" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D5EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/es/human-resources-management/separacion-de-servicios"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D5EC5" w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Separación de personal</w:t>
+      </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F83860D" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD6C172" w14:textId="70403DD7" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43BA5CE4" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El proceso de cierre finaliza de manera oficial mediante un breve informe de cierre que es aprobado por el Representante Residente y –en el caso de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">– por el Buró Regional y el Buró de Gestión pertinentes. El informe también es parte de los registros oficiales de la Oficina de País. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D4AFD1" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+    <w:p w14:paraId="5F8A6B32" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B4823FA" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00A27A5E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3F4B3B" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilidades y rendición de cuentas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A33998D" w14:textId="6B9159AA" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
+    <w:p w14:paraId="0336101F" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Representante Residente: </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">Inicia el proceso de toma de decisiones sobre el cierre de acuerdo con las disposiciones de cierre definidas en el estudio de viabilidad, revisa y aprueba el informe de revisión y las recomendaciones; aprueba el cierre de las oficinas de proyectos y recomienda el cierre de las </w:t>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inicia el proceso de toma de decisiones sobre el cierre de acuerdo con las disposiciones de cierre definidas en el estudio de viabilidad, revisa y aprueba el informe de revisión y las recomendaciones; aprueba el cierre de las oficinas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proyectos y recomienda el cierre de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">; es responsable del proceso debido en relación con las oficinas de proyectos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C744CE1" w14:textId="77777777" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
+    <w:p w14:paraId="4C152823" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerente Designado: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dirige y gestiona todo el proceso de cierre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC98F01" w14:textId="54B6F600" w:rsidR="001A2146" w:rsidRPr="00DD7EB7" w:rsidRDefault="001A2146" w:rsidP="00DD7EB7">
+    <w:p w14:paraId="62B1AD5E" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Buró Regional y Buró de Gestión:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Brinda asesoramiento en todo el proceso, aprueba la recomendación sobre el cierre de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> y es responsable del proceso debido en relación con las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suboficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AEC58F" w14:textId="53BA4D0E" w:rsidR="001A2146" w:rsidRPr="008D6576" w:rsidRDefault="001A2146" w:rsidP="3B4F0209">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="5554DA25" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modelos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>formularios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04921E0B" w14:textId="77777777" w:rsidR="00D20C69" w:rsidRPr="008D37CC" w:rsidRDefault="00D20C69" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-US"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3341A5F8" w14:textId="1178F368" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/6131" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D35586" w:rsidRPr="00507E90">
-[...13 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Muestra de Matriz de evaluación de riesgos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7888DD7A" w14:textId="5B69E7EA" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/6136" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modelo de plan de cierre de la oficina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A58EFA" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="60E16376" w14:textId="77777777" w:rsidR="00507E90" w:rsidRDefault="00507E90" w:rsidP="00507E90">
+    </w:p>
+    <w:p w14:paraId="166787F6" w14:textId="77777777" w:rsidR="00BD552C" w:rsidRDefault="00BD552C" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="64BF9A12" w14:textId="41B195A9" w:rsidR="00CA6F10" w:rsidRPr="00507E90" w:rsidRDefault="00CA6F10" w:rsidP="00507E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194E3EF1" w14:textId="77777777" w:rsidR="00BD552C" w:rsidRDefault="00BD552C" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00507E90">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2066094F" w14:textId="77777777" w:rsidR="00BD552C" w:rsidRPr="008D37CC" w:rsidRDefault="00BD552C" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0C53F0" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="00A23672" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FD0536" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="00F77026" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE68CAC" w14:textId="59D84831" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AF8636" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D37CC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9F459E" w14:textId="77777777" w:rsidR="00CA6F10" w:rsidRPr="00CA6F10" w:rsidRDefault="00CA6F10" w:rsidP="00CA6F10">
+    <w:p w14:paraId="2FBCBCC1" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRPr="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="008D37CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2473DCB0" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008D37CC">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="291A33DF" w14:textId="77777777" w:rsidR="002E04B2" w:rsidRDefault="002E04B2" w:rsidP="00A27A5E">
+    <w:p w14:paraId="51E79F63" w14:textId="77777777" w:rsidR="00415EFF" w:rsidRDefault="00415EFF" w:rsidP="008D37CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="029B03E4" w14:textId="77777777" w:rsidR="002E04B2" w:rsidRDefault="002E04B2" w:rsidP="00A27A5E">
+    <w:p w14:paraId="0213E7C2" w14:textId="77777777" w:rsidR="00415EFF" w:rsidRDefault="00415EFF" w:rsidP="008D37CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C8EA514" w14:textId="77777777" w:rsidR="00361126" w:rsidRDefault="00361126">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="498B7BB2" w14:textId="65098896" w:rsidR="008D37CC" w:rsidRPr="00B81C5F" w:rsidRDefault="008D37CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D6576">
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D6576">
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00927C92" w:rsidRPr="00927C92">
-      <w:t>2</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00927C92">
-      <w:t>5</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="00927C92" w:rsidRPr="00927C92">
-      <w:t xml:space="preserve">/07/2016 </w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+    <w:r w:rsidRPr="00B81C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="967784414"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{CBDCE476-A755-4E5E-A47F-26102699E623}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CF3C9A">
+        <w:r w:rsidRPr="00B81C5F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A6156D" w14:textId="77777777" w:rsidR="002E04B2" w:rsidRDefault="002E04B2" w:rsidP="00A27A5E">
+    <w:p w14:paraId="19714505" w14:textId="77777777" w:rsidR="00415EFF" w:rsidRDefault="00415EFF" w:rsidP="008D37CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CEF667B" w14:textId="77777777" w:rsidR="002E04B2" w:rsidRDefault="002E04B2" w:rsidP="00A27A5E">
+    <w:p w14:paraId="050C4A7B" w14:textId="77777777" w:rsidR="00415EFF" w:rsidRDefault="00415EFF" w:rsidP="008D37CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6187AD47" w14:textId="19AEB67A" w:rsidR="00F23AFC" w:rsidRDefault="3B4F0209" w:rsidP="00F23AFC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="289A3369" w14:textId="59567669" w:rsidR="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="00F23AFC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E9B178A" wp14:editId="12CE8861">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51E9FFB5" wp14:editId="1903A6A3">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="582335"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60D2901C" w14:textId="77777777" w:rsidR="00F23AFC" w:rsidRDefault="00F23AFC" w:rsidP="00F23AFC">
+  <w:p w14:paraId="3EB30D06" w14:textId="77777777" w:rsidR="008D37CC" w:rsidRDefault="008D37CC" w:rsidP="00F23AFC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DE3ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA40D788"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3007,288 +5717,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDD35EE"/>
-[...236 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21D06D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E986ED2"/>
     <w:lvl w:ilvl="0" w:tplc="010A569E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -3359,200 +5831,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BEE7D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0FEB202"/>
     <w:lvl w:ilvl="0" w:tplc="AA504E78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3622,51 +5945,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C667DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0A579E"/>
     <w:lvl w:ilvl="0" w:tplc="4B0C994E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -3714,51 +6037,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E135355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B9E6FAA"/>
     <w:lvl w:ilvl="0" w:tplc="AAE8F0DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C670734C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3863,171 +6186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="198ED54C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...119 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A36BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E861D58"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4096,140 +6299,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7C6EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="798695AE"/>
     <w:lvl w:ilvl="0" w:tplc="67102832">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4298,51 +6412,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2B0F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9872B982"/>
     <w:lvl w:ilvl="0" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4384,200 +6498,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D77367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F41209F2"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4646,229 +6611,164 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1511991210">
+  <w:num w:numId="1" w16cid:durableId="392047022">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1479305989">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="2" w16cid:durableId="1929726065">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="392047022">
+  <w:num w:numId="3" w16cid:durableId="285738198">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1889873575">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1552158911">
+  <w:num w:numId="4" w16cid:durableId="425465496">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1929726065">
+  <w:num w:numId="5" w16cid:durableId="800921028">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="285738198">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="6" w16cid:durableId="2131972979">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="425465496">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="7" w16cid:durableId="108281501">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="800921028">
-[...2 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="337313817">
+  <w:num w:numId="8" w16cid:durableId="676927711">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2131972979">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="9" w16cid:durableId="476188188">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A2146"/>
-[...59 lines deleted...]
-    <w:rsid w:val="7684655E"/>
+    <w:rsidRoot w:val="008D37CC"/>
+    <w:rsid w:val="001702C2"/>
+    <w:rsid w:val="001D5EC5"/>
+    <w:rsid w:val="00415EFF"/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rsid w:val="00A26B42"/>
+    <w:rsid w:val="00AA7544"/>
+    <w:rsid w:val="00B81C5F"/>
+    <w:rsid w:val="00BD552C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D20C69"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00ED30B4"/>
+    <w:rsid w:val="00EE4104"/>
+    <w:rsid w:val="00F74CA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="63A6202E"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="72590BE9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F4CF74A3-2289-4625-B916-B77765587A4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5210,1016 +7110,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A2146"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A2146"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001A2146"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A2146"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...13 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...65 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D54941"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00CA6F10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...600 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D37CC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D37CC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D37CC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A31F7"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008D37CC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/human-resources-management" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10806" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11416" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6326,675 +7993,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2150</Words>
-  <Characters>12260</Characters>
+  <Words>2165</Words>
+  <Characters>12347</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>102</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14382</CharactersWithSpaces>
+  <CharactersWithSpaces>14484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>