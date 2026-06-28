--- v0 (2025-10-29)
+++ v1 (2026-06-28)
@@ -1,2850 +1,2365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71A62FD6" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="403FFC5D" w14:textId="2BCB9939" w:rsidR="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RELOCATION GRANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A62FD7" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="37C7A51E" w14:textId="77777777" w:rsidR="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FD9" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="0570C4CE" w14:textId="1755205F" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff Member Attestation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523AC9C2" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FDA" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="345AF6C9" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BA58A9" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3258"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1823"/>
+        <w:gridCol w:w="3033"/>
+        <w:gridCol w:w="3659"/>
+        <w:gridCol w:w="1209"/>
+        <w:gridCol w:w="1723"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001927CC" w14:paraId="71A62FDF" w14:textId="77777777">
+      <w:tr w:rsidR="0010046B" w:rsidRPr="0010046B" w14:paraId="30C6346F" w14:textId="77777777" w:rsidTr="003F0064">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FDB" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="27E8047E" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(please print full name)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FDC" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="0B0118FD" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text26"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FDD" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="442852C3" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Index No: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FDE" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="59FBED29" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text25"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A62FE0" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="3ED64770" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FE1" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="3D7F679C" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FE2" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="5BB68FEE" w14:textId="4098A1C4" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I hereby agree </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conditions of the relocation grant, as stipulated in the circular on Expatriate Entitlement Reforms</w:t>
+      </w:r>
+      <w:r w:rsidR="00A546DE" w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: monetization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of official travel.  Under this arrangement, and by accepting the lump sum relocation grant, I accept full responsibility for reestablishing my household at the new duty station including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shipping of personal effects.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs related to such shipments, including insurance, recovery for loss or damage, customs or fees, would be my responsibility solely.  Furthermore, the organization will not be responsible for any further payments related to relocation (other than travel) resulting from any change in my dependency status that may occur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>during the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this assignment.  By accepting the lump sum payment, I waive my normal shipping entitlement for my reassignment from: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text13"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text14"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> , scheduled for (date): </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text15"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="71A62FE3" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="05BC8983" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FE4" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="2CF41738" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FE5" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="2B2B94C3" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A62FE6" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+    <w:p w14:paraId="41F6D960" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9590" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1219"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3083"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="4705"/>
+        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="2871"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001927CC" w14:paraId="71A62FEB" w14:textId="77777777">
+      <w:tr w:rsidR="0010046B" w:rsidRPr="0010046B" w14:paraId="7B2DE4B8" w14:textId="77777777" w:rsidTr="0010046B">
         <w:trPr>
-          <w:trHeight w:val="328"/>
+          <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FE7" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="35FE1E3A" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5189" w:type="dxa"/>
+            <w:tcW w:w="4705" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FE8" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="70DA758D" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FE9" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="07DCA44D" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3083" w:type="dxa"/>
+            <w:tcW w:w="2871" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FEA" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="3697DE0A" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text18"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="0010046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001927CC" w14:paraId="71A62FED" w14:textId="77777777">
+      <w:tr w:rsidR="0010046B" w:rsidRPr="0010046B" w14:paraId="32A3CCFD" w14:textId="77777777" w:rsidTr="0010046B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1210"/>
+          <w:trHeight w:val="1318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10301" w:type="dxa"/>
+            <w:tcW w:w="9590" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="71A62FEC" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="001927CC">
+          <w:p w14:paraId="2AAC64CD" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A62FEE" w14:textId="77777777" w:rsidR="001927CC" w:rsidRDefault="002345DF" w:rsidP="004863E9">
+    <w:p w14:paraId="50FBC872" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A62FF0" wp14:editId="71A62FF1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187D56A1" wp14:editId="1B712B4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>900430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>575945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4324350" cy="219075"/>
                 <wp:effectExtent l="0" t="4445" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4324350" cy="219075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71A63004" w14:textId="77777777" w:rsidR="004863E9" w:rsidRPr="006E07B8" w:rsidRDefault="004863E9">
+                          <w:p w14:paraId="2F71E967" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="006E07B8" w:rsidRDefault="0010046B" w:rsidP="0010046B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
                               <w:t>United Nations Development Programme</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="187D56A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:70.9pt;margin-top:45.35pt;width:340.5pt;height:17.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsxJpFegIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu3CAQfa/Uf0C8b3yJN1lb641y6VaV&#10;0ouU9ANYwGtUDBTYtdOo/94BrzdJL1JV1Q94gOFwZuYMy4uhk2jPrRNa1Tg7STHiimom1LbGn+/X&#10;swVGzhPFiNSK1/iBO3yxev1q2ZuK57rVknGLAES5qjc1br03VZI42vKOuBNtuILNRtuOeJjabcIs&#10;6QG9k0mepmdJry0zVlPuHKzejJt4FfGbhlP/sWkc90jWGLj5ONo4bsKYrJak2lpiWkEPNMg/sOiI&#10;UHDpEeqGeIJ2VvwC1QlqtdONP6G6S3TTCMpjDBBNlv4UzV1LDI+xQHKcOabJ/T9Y+mH/ySLBanyK&#10;kSIdlOieDx5d6QEVITu9cRU43Rlw8wMsQ5VjpM7cavrFIaWvW6K2/NJa3becMGCXhZPJs6Mjjgsg&#10;m/69ZnAN2XkdgYbGdiF1kAwE6FClh2NlAhUKi8VpXpzOYYvCXp6V6fk8XkGq6bSxzr/lukPBqLGF&#10;ykd0sr91PrAh1eQSLnNaCrYWUsaJ3W6upUV7AipZx++A/sJNquCsdDg2Io4rQBLuCHuBbqz6Y5nl&#10;RXqVl7P12eJ8VqyL+aw8TxezNCuvyrO0KIub9fdAMCuqVjDG1a1QfFJgVvxdhQ+9MGonahD1NS7n&#10;+Xws0R+DTOP3uyA74aEhpehqvDg6kSoU9o1iEDapPBFytJOX9GOWIQfTP2YlyiBUftSAHzYDoARt&#10;bDR7AEFYDfWC0sIrAkar7TeMeujIGruvO2I5RvKdAlGF9p0MOxmbySCKwtEae4xG89qPbb4zVmxb&#10;QB5lq/QlCK8RURNPLA5yhS6L5A8vQmjj5/Po9fRurX4AAAD//wMAUEsDBBQABgAIAAAAIQDXslzJ&#10;3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVqQSkhTgUt3ODQUvXs&#10;xksSEa8j22nSv2c5wXF2RrNvitXkOnHCEFtPGuazDARS5W1LtYb959vtEkRMhqzpPKGGM0ZYlZcX&#10;hcmtH2mLp12qBZdQzI2GJqU+lzJWDToTZ75HYu/LB2cSy1BLG8zI5a6TKssW0pmW+ENjelw3WH3v&#10;BqdhsQnDuKX1zWb/+m4++lodXs4Hra+vpucnEAmn9BeGX3xGh5KZjn4gG0XH+m7O6EnDY/YAggNL&#10;pfhwZEfdK5BlIf9PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7MSaRXoCAAD/BAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA17Jcyd4AAAAK&#10;AQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" stroked="f">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:70.9pt;margin-top:45.35pt;width:340.5pt;height:17.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9551u6gEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ212MOEWXIsOA&#10;7gJ0+wBZlm1hsqhRSuzs60fJdrrL2zA/CJRIHvIc0tvbsTfspNBrsCVfr3LOlJVQa9uW/OuXw4vX&#10;nPkgbC0MWFXys/L8dvf82XZwhdpAB6ZWyAjE+mJwJe9CcEWWedmpXvgVOGXJ2QD2ItAV26xGMRB6&#10;b7JNnr/MBsDaIUjlPb3eT06+S/hNo2T41DReBWZKTr2FdGI6q3hmu60oWhSu03JuQ/xDF73Qlope&#10;oO5FEOyI+i+oXksED01YSegzaBotVeJAbNb5H2weO+FU4kLieHeRyf8/WPnx9Og+IwvjWxhpgImE&#10;dw8gv3lmYd8J26o7RBg6JWoqvI6SZYPzxZwapfaFjyDV8AFqGrI4BkhAY4N9VIV4MkKnAZwvoqsx&#10;MEmP11eb66sbcknybdZv8lc3qYQolmyHPrxT0LNolBxpqAldnB58iN2IYgmJxTwYXR+0MemCbbU3&#10;yE6CFuCQvhn9tzBjY7CFmDYhxpdEMzKbOIaxGskZ6VZQn4kwwrRQ9AOQ0QH+4GygZSq5/34UqDgz&#10;7y2JFjdvMXAxqsUQVlJqyQNnk7kP04YeHeq2I+RpLBbuSNhGJ85PXcx90oIkKeZljhv46z1FPf1y&#10;u58AAAD//wMAUEsDBBQABgAIAAAAIQDXslzJ3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcEHVqQSkhTgUt3ODQUvXsxksSEa8j22nSv2c5wXF2RrNvitXkOnHCEFtPGuaz&#10;DARS5W1LtYb959vtEkRMhqzpPKGGM0ZYlZcXhcmtH2mLp12qBZdQzI2GJqU+lzJWDToTZ75HYu/L&#10;B2cSy1BLG8zI5a6TKssW0pmW+ENjelw3WH3vBqdhsQnDuKX1zWb/+m4++lodXs4Hra+vpucnEAmn&#10;9BeGX3xGh5KZjn4gG0XH+m7O6EnDY/YAggNLpfhwZEfdK5BlIf9PKH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAveedbuoBAAC6AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA17Jcyd4AAAAKAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="71A63004" w14:textId="77777777" w:rsidR="004863E9" w:rsidRPr="006E07B8" w:rsidRDefault="004863E9">
+                    <w:p w14:paraId="2F71E967" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="006E07B8" w:rsidRDefault="0010046B" w:rsidP="0010046B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="da-DK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="da-DK"/>
                         </w:rPr>
                         <w:t>United Nations Development Programme</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A62FF2" wp14:editId="71A62FF3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F9696B0" wp14:editId="2F1FD1DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>518160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>10108565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6629400" cy="240665"/>
                 <wp:effectExtent l="3810" t="2540" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6629400" cy="240665"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71A63005" w14:textId="77777777" w:rsidR="004863E9" w:rsidRPr="006E07B8" w:rsidRDefault="004863E9">
+                          <w:p w14:paraId="53BCF8C8" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="006E07B8" w:rsidRDefault="0010046B" w:rsidP="0010046B">
                             <w:pPr>
                               <w:pStyle w:val="Footer"/>
                               <w:ind w:left="-426" w:right="-390"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006E07B8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Midtermolen </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006E07B8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
                               <w:t>3, 2100 Copenhagen Ø, Denmark  Tel: +45 3546 7000  Fax:+45 3546 7001  www.undp.dk</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.8pt;margin-top:795.95pt;width:522pt;height:18.95pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZ0LihAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32p442tdVZ7aapK&#10;24u02w8ggGNUDBRI7G3Vf++Ak2y2F6mq6gcMzHA4M3OGi8uxl2jHrRNaNTg7SzHiimom1KbBnx5W&#10;swVGzhPFiNSKN/iRO3y5fPniYjA1z3WnJeMWAYhy9WAa3Hlv6iRxtOM9cWfacAXGVtueeFjaTcIs&#10;GQC9l0mepmUyaMuM1ZQ7B7u3kxEvI37bcuo/tK3jHskGAzcfRxvHdRiT5QWpN5aYTtA9DfIPLHoi&#10;FFx6hLolnqCtFb9A9YJa7XTrz6juE922gvIYA0STpT9Fc98Rw2MskBxnjmly/w+Wvt99tEiwBucY&#10;KdJDiR746NG1HtGrkJ3BuBqc7g24+RG2ocoxUmfuNP3skNI3HVEbfmWtHjpOGLDLwsnk5OiE4wLI&#10;eninGVxDtl5HoLG1fUgdJAMBOlTp8ViZQIXCZlnmVZGCiYItL9KynMcrSH04bazzb7juUZg02ELl&#10;IzrZ3Tkf2JD64BIuc1oKthJSxoXdrG+kRTsCKlnFb4/+zE2q4Kx0ODYhTjtAEu4ItkA3Vv1blQHL&#10;67yarcrF+axYFfNZdZ4uZmlWXVdlWlTF7ep7IJgVdScY4+pOKH5QYFb8XYX3vTBpJ2oQDQ2u5vl8&#10;KtEfg0zj97sge+GhIaXoG7w4OpE6FPa1YhA2qT0Rcponz+nHLEMODv+YlSiDUPlJA35cj1FvUSNB&#10;ImvNHkEXVkPZoMLwmMCk0/YrRgM0ZoPdly2xHCP5VoG2qqwoQifHRTE/z2FhTy3rUwtRFKAa7DGa&#10;pjd+6v6tsWLTwU2TmpW+Aj22IkrlidVexdB8Mab9QxG6+3QdvZ6es+UPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAifSzn+AAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW6DQAyE75X6DitH6qVqFlAh&#10;QFmitlKrXvPzAAYcQGF3EbsJ5O3rnNqbPTMafy62ix7ElSbXW6MgXAcgyNS26U2r4Hj4eklBOI+m&#10;wcEaUnAjB9vy8aHAvLGz2dF171vBJcblqKDzfsyldHVHGt3ajmTYO9lJo+d1amUz4czlepBRECRS&#10;Y2/4QocjfXZUn/cXreD0Mz/H2Vx9++Nm95p8YL+p7E2pp9Xy/gbC0+L/wnDHZ3QomamyF9M4MShI&#10;w4STrMdZmIG4J8IoZq3iKYmyFGRZyP9flL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;lWdC4oQCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAifSzn+AAAAANAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="5F9696B0" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.8pt;margin-top:795.95pt;width:522pt;height:18.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB10EC9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnVLWzUdLV0VYS0&#10;sEgLH+A4TmLheMzYbbJ8PWMn2y1wQ+RgeTz2m3lvXrY3Y2/YSaHXYEu+XOScKSuh1rYt+bevhzfv&#10;OPNB2FoYsKrkT8rzm93rV9vBFWoFHZhaISMQ64vBlbwLwRVZ5mWneuEX4JSlZAPYi0AhtlmNYiD0&#10;3mSrPN9kA2DtEKTynk7vpiTfJfymUTI8NI1XgZmSU28hrZjWKq7ZbiuKFoXrtJzbEP/QRS+0paJn&#10;qDsRBDui/guq1xLBQxMWEvoMmkZLlTgQm2X+B5vHTjiVuJA43p1l8v8PVn4+PbovyML4HkYaYCLh&#10;3T3I755Z2HfCtuoWEYZOiZoKL6Nk2eB8MT+NUvvCR5Bq+AQ1DVkcAySgscE+qkI8GaHTAJ7Ooqsx&#10;MEmHm83qep1TSlJutc43m6tUQhTPrx368EFBz+Km5EhDTejidO9D7EYUz1diMQ9G1wdtTAqwrfYG&#10;2UmQAQ7pm9F/u2ZsvGwhPpsQ40miGZlNHMNYjUzXswaRdQX1E/FGmHxF/wFtOsCfnA3kqZL7H0eB&#10;ijPz0ZJ218v1OpowBeurtysK8DJTXWaElQRV8sDZtN2HybhHh7rtqNI0LQu3pHejkxQvXc3tk2+S&#10;QrPHozEv43Tr5U/c/QIAAP//AwBQSwMEFAAGAAgAAAAhAIn0s5/gAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81ug0AMhO+V+g4rR+qlahZQIUBZorZSq17z8wAGHEBhdxG7CeTt65zamz0zGn8u&#10;tosexJUm11ujIFwHIMjUtulNq+B4+HpJQTiPpsHBGlJwIwfb8vGhwLyxs9nRde9bwSXG5aig837M&#10;pXR1Rxrd2o5k2DvZSaPndWplM+HM5XqQURAkUmNv+EKHI312VJ/3F63g9DM/x9lcffvjZveafGC/&#10;qexNqafV8v4GwtPi/8Jwx2d0KJmpshfTODEoSMOEk6zHWZiBuCfCKGat4imJshRkWcj/X5S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMHXQQL1AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIn0s5/gAAAADQEAAA8AAAAAAAAAAAAAAAAA&#10;TwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="71A63005" w14:textId="77777777" w:rsidR="004863E9" w:rsidRPr="006E07B8" w:rsidRDefault="004863E9">
+                    <w:p w14:paraId="53BCF8C8" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="006E07B8" w:rsidRDefault="0010046B" w:rsidP="0010046B">
                       <w:pPr>
                         <w:pStyle w:val="Footer"/>
                         <w:ind w:left="-426" w:right="-390"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:lang w:val="da-DK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006E07B8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="da-DK"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Midtermolen </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006E07B8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="da-DK"/>
                         </w:rPr>
                         <w:t>3, 2100 Copenhagen Ø, Denmark  Tel: +45 3546 7000  Fax:+45 3546 7001  www.undp.dk</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004863E9">
+      <w:r w:rsidRPr="0010046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A62FEF" w14:textId="77777777" w:rsidR="00A04B2A" w:rsidRDefault="00A04B2A"/>
-[...3 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="6645A2A4" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE554D7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2608AF" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787CF0C4" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAFA865" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2719A1E8" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49081A5E" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCA7B2C" w14:textId="11E3FFB5" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidSect="0010046B">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="652" w:right="709" w:bottom="635" w:left="1446" w:header="652" w:footer="635" w:gutter="0"/>
+      <w:pgMar w:top="652" w:right="1170" w:bottom="635" w:left="1446" w:header="652" w:footer="635" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A62FF6" w14:textId="77777777" w:rsidR="001639D1" w:rsidRDefault="001639D1">
+    <w:p w14:paraId="59BB147B" w14:textId="77777777" w:rsidR="003B0573" w:rsidRDefault="003B0573" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A62FF7" w14:textId="77777777" w:rsidR="001639D1" w:rsidRDefault="001639D1">
+    <w:p w14:paraId="17958533" w14:textId="77777777" w:rsidR="003B0573" w:rsidRDefault="003B0573" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="71A63001" w14:textId="77777777" w:rsidR="005E6557" w:rsidRPr="00AB23FB" w:rsidRDefault="001927CC" w:rsidP="001927CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61C4BFD5" w14:textId="77777777" w:rsidR="0010046B" w:rsidRPr="0010046B" w:rsidRDefault="0010046B" w:rsidP="001927CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AB23FB">
+    <w:r w:rsidRPr="0010046B">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve">BOM/OHR/SAS  - </w:t>
-[...35 lines deleted...]
-      <w:t xml:space="preserve"> – http://sas.undp.org</w:t>
+      <w:t>BOM/OHR/SAS  - Marmorvej 51 - Copenhagen - Denmark - Tel:(45) 4533 5000 – http://sas.undp.org</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A62FF4" w14:textId="77777777" w:rsidR="001639D1" w:rsidRDefault="001639D1">
+    <w:p w14:paraId="43EA2FF8" w14:textId="77777777" w:rsidR="003B0573" w:rsidRDefault="003B0573" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A62FF5" w14:textId="77777777" w:rsidR="001639D1" w:rsidRDefault="001639D1">
+    <w:p w14:paraId="330BED3A" w14:textId="77777777" w:rsidR="003B0573" w:rsidRDefault="003B0573" w:rsidP="0010046B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="71A62FF8" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72C271F5" w14:textId="4F2D6375" w:rsidR="0010046B" w:rsidRDefault="0010046B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...12 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A63002" wp14:editId="71A63003">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19707886" wp14:editId="48C62495">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5436870</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>172720</wp:posOffset>
+          </wp:positionV>
           <wp:extent cx="648335" cy="1296670"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="kpcundp20mm"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="390867356" name="Picture 390867356" descr="kpcundp20mm"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="kpcundp20mm"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="648335" cy="1296670"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="71A62FFA" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
+  <w:p w14:paraId="63320D71" w14:textId="77777777" w:rsidR="0010046B" w:rsidRDefault="0010046B" w:rsidP="0010046B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71A62FFB" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
-[...13 lines deleted...]
-  <w:p w14:paraId="71A62FFC" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
+  <w:p w14:paraId="123A9992" w14:textId="77777777" w:rsidR="0010046B" w:rsidRDefault="0010046B">
     <w:pPr>
       <w:pStyle w:val="InterofficeMemorandumheading"/>
       <w:framePr w:w="1888" w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="10037" w:y="2983" w:anchorLock="1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6840"/>
         <w:tab w:val="clear" w:pos="8368"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71A62FFD" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
+  <w:p w14:paraId="6D2230A1" w14:textId="77777777" w:rsidR="0010046B" w:rsidRDefault="0010046B">
     <w:pPr>
       <w:pStyle w:val="InterofficeMemorandumheading"/>
       <w:framePr w:w="1888" w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="10037" w:y="2983" w:anchorLock="1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6840"/>
         <w:tab w:val="clear" w:pos="8368"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71A62FFE" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
+  <w:p w14:paraId="53B09257" w14:textId="77777777" w:rsidR="0010046B" w:rsidRDefault="0010046B">
     <w:pPr>
       <w:pStyle w:val="InterofficeMemorandumheading"/>
       <w:framePr w:w="1888" w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="10037" w:y="2983" w:anchorLock="1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6840"/>
         <w:tab w:val="clear" w:pos="8368"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:spacing w:val="4"/>
         <w:sz w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71A62FFF" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
-[...8 lines deleted...]
-  <w:p w14:paraId="71A63000" w14:textId="77777777" w:rsidR="005E6557" w:rsidRDefault="005E6557">
+  <w:p w14:paraId="4967CE50" w14:textId="77777777" w:rsidR="0010046B" w:rsidRDefault="0010046B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="57"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001927CC"/>
-[...1106 lines deleted...]
-    <w:rsid w:val="00FF5769"/>
+    <w:rsidRoot w:val="0010046B"/>
+    <w:rsid w:val="0010046B"/>
+    <w:rsid w:val="003B0573"/>
+    <w:rsid w:val="004A07A4"/>
+    <w:rsid w:val="00A546DE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="71A62FD6"/>
+  <w14:docId w14:val="214EC983"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DBE6EA65-4EA3-4414-9AE5-14F655B51AF8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2889,2237 +2404,1067 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010046B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="001927CC"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0010046B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0010046B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0010046B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0010046B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="InterofficeMemorandumheading">
     <w:name w:val="Interoffice Memorandum heading"/>
-    <w:basedOn w:val="Memoheading"/>
-    <w:rsid w:val="001927CC"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0010046B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6840"/>
         <w:tab w:val="left" w:pos="8368"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="22"/>
-[...28 lines deleted...]
-      <w:bCs/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...292 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1428 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6563BD6D-A931-4527-A0AC-09B8271980EB}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>165</Words>
-  <Characters>944</Characters>
+  <Words>166</Words>
+  <Characters>951</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP/IAPSO</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1107</CharactersWithSpaces>
+  <CharactersWithSpaces>1115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Relocation Grant Staff Member Attestation</dc:title>
-  <dc:creator>henrik</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>