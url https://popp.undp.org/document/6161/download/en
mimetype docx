--- v0 (2025-10-19)
+++ v1 (2026-05-27)
@@ -1,690 +1,633 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...58 lines deleted...]
-    <w:p w14:paraId="172C99A7" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="5825DA67" w14:textId="19C1FCCD" w:rsidR="00FF19C2" w:rsidRPr="008F4F31" w:rsidRDefault="00FF19C2" w:rsidP="008F4F31">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Guidelines for Use of Project Vehicles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727A2780" w14:textId="3E3D7E5F" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(Vehicle Management: Guidelines for the Use of Project Vehicles - PPM 30402 3.0)</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...58 lines deleted...]
-    <w:p w14:paraId="172C99AA" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="24033A67" w14:textId="74560FC0" w:rsidR="00FF19C2" w:rsidRPr="008F4F31" w:rsidRDefault="00FF19C2" w:rsidP="005659F2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>3.1 CCAQ guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6164C60B" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(a) Preamble</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="172C99AB" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    </w:p>
+    <w:p w14:paraId="720E6F55" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The international organizations participating in the work of the Consultative Committee on Administrative Questions have agreed on the following guidelines for the use of vehicles supplies in connection with technical cooperation projects. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99AC" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="2ED1F9D4" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(b) Applicability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99AD" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="486A0DDC" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1. The present guidelines apply to all vehicles supplied by the organization in connection with technical cooperation projects, irrespective of the source of funds from which they are provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99AE" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="27A29494" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="172C99AF" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. The official directly responsible for ensuring that a project vehicle is used in accordance with these guidelines is the project manager, who is also responsible for taking all necessary steps to safeguard it, including measures of theft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232ABB92" w14:textId="116A4FE0" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="172C99B0" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. If the local </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF19C2" w:rsidRPr="00FF19C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Representative recommends that conditions in a particular country or locality require exceptions to be made in any of these guidelines, the project manager may authorize such exceptions and shall report the fact to the headquarters of the organization without delay. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396AA6A8" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(c) Purposes for which project vehicles may be used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B1" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="4B8853F9" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Project vehicles are provided by the organization for purposes connected with the work of the project. If in exceptional circumstances it is necessary for a project vehicle to be used for any of the other purposes listed in paragraph 2 below, and the project manager approves such use, he shall be responsible for ensuring in advance that adequate arrangements for insurance coverage have been made in accordance with (e) below. Wherever practicable the vehicle should be driven by an official driver. If a staff member is authorized to drive himself he must hold a valid driver’s license of that country and be adequately insured. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B2" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="480A423C" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Subject to the establishment of any necessary priorities, project managers may authorize the use of project vehicles for the following purposes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B3" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="4C9BDC46" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Transport on arrival and departure of experts and members of their families from the airport or other public transport station to the place of work and/or their residence or vice versa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B4" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="125E5987" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transport of visiting organization officials or other official visitors from the airport or other public transport station to the place of work which they are visiting and/or their residence or vice versa; transport of such visitors from their residence to place of work and vice versa, where this is necessary because local public transport is inadequate or difficult for a stranger to use, and the distance between the two places justifies such use; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B5" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="489D3954" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport of an expert between his normal place of work and government offices, industries, institutions or organizational or UNDP offices, provided that such travel is on business concerned with project implementation. The expert may be accompanied by local project personnel if necessary in the interest of the project; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B6" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="52AD2893" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport of an expert to and from social functions to which he has been invited in his official capacity. Experts may be accompanied by their wives and/or other members of their families invited to the same function; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B7" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="57FA802B" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Entertainment of official visitors when such travel is advisable from a technical or public relations point of view; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B8" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="4013D99F" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport of experts and/or members of their families when car breakdowns or other emergencies place them in need of rescue, and transport of experts when similar emergencies temporarily deprive them of any other suitable means [public or private] of transport to and from their place of work; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99B9" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="54908718" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport of experts, their wives and/or other members of their families between duty stations and major towns in a vehicle making the journey for the purpose of necessary repairs and/or maintenance to the vehicle or to procure or collect project supplies. Such transport is subject to the conditions that it does not interfere with the availability of the vehicle for other official purposes or involve additional expenditure to the project or the Government; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99BA" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="479B97DC" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other use in line with the essential purposes for which the vehicles are supplied which may be expressly authorized by the UNDP Resident Representative, the organization headquarters or the organization regional office. In particular, where a duty station has been expressly recognized by one or more of these authorities as a particularly difficult one from the point of view of living conditions, and where a journey for the official purposes described above is required less than once in any two weeks, the project manager may authorize the use of the vehicle for not more than two days in any two weeks for the transport of experts and/or members of their families to major towns for medical, shopping or other purposes; in such cases, reimbursement of the cost will be obtained from the expert as provide in the PPM 30402 3.00 (d) 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99BB" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="371D9B3B" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="172C99BC" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Vehicles may not be used for journeys or make extensive detours the principal purpose of which is to transport experts and/or members of their families commuting between residence and place of employment or return, except as specified above in certain isolated and exceptional cases where local conditions would result in an unreasonably and heavy burden for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">an expert and/or his family, the permission of this has been expressly granted by organization headquarters, regional office, or on the recommendation of the UNDP resident representative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D8E4C7" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Under no circumstances should a project car be used as though it were the personal property of the project manager or his family. The use of vehicles on local days of rest or public holidays should be avoided as far as possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99BD" w14:textId="77777777" w:rsidR="008837AE" w:rsidRPr="008837AE" w:rsidRDefault="008837AE" w:rsidP="008837AE">
+    <w:p w14:paraId="6CCD5E90" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="008F4F31" w:rsidRDefault="005659F2" w:rsidP="005659F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Project vehicles should be driven only by authorized counterpart drivers who are in possession of an official driving license and have shown that they are capable of handling the vehicles. The project manager may decide to drive a vehicle himself, or may authorize other expert to do so, when the government is unable to provide suitable drivers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172C99BE" w14:textId="77777777" w:rsidR="00D5041E" w:rsidRDefault="00BF02E1"/>
-    <w:sectPr w:rsidR="00D5041E">
+    <w:p w14:paraId="1DB1A3F7" w14:textId="77777777" w:rsidR="005659F2" w:rsidRPr="00FF19C2" w:rsidRDefault="005659F2" w:rsidP="005659F2">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10745077" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="008F4F31" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="008F4F31" w:rsidSect="005659F2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="181D4822"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FA8ED80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -789,2440 +732,1353 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1351252380">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008837AE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BF02E1"/>
+    <w:rsidRoot w:val="005659F2"/>
+    <w:rsid w:val="000449DB"/>
+    <w:rsid w:val="00475B1A"/>
+    <w:rsid w:val="005659F2"/>
+    <w:rsid w:val="008F4F31"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FF19C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="172C99A5"/>
+  <w14:docId w14:val="49335A66"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{49DC49DB-6A72-4D7F-893E-E40878890EC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008837AE"/>
+    <w:rsid w:val="005659F2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008837AE"/>
+    <w:rsid w:val="005659F2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008837AE"/>
-[...5 lines deleted...]
-      <w:szCs w:val="36"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008837AE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005659F2"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="008837AE"/>
+    <w:rsid w:val="00FF19C2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...275 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1424 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1518D7D2-A321-4581-9D2A-F4DD873815CF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>899</Words>
-  <Characters>5130</Characters>
+  <Words>898</Words>
+  <Characters>5120</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6017</CharactersWithSpaces>
+  <CharactersWithSpaces>6006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Guidelines-for-Use-of-Project-Vehicles</dc:title>
-  <dc:creator>Myint Thu</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>