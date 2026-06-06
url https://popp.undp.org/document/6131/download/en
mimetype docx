--- v0 (2025-10-12)
+++ v1 (2026-06-06)
@@ -1,1359 +1,1379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0FDCD733" w14:textId="77777777" w:rsidR="001C627C" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D">
+    <w:p w14:paraId="4316BD99" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="008C2453" w:rsidRDefault="008C2453" w:rsidP="008C2453">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1500D">
+      <w:r w:rsidRPr="008C2453">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risk Analysis matrix template</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13338" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="007823BF" w14:paraId="0FDCD73A" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="19757EA1" w14:textId="77777777" w:rsidTr="008C2453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...13 lines deleted...]
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A746E66" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...13 lines deleted...]
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBC1466" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...13 lines deleted...]
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6762A0" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Impact / probability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...13 lines deleted...]
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634"/>
+          </w:tcPr>
+          <w:p w14:paraId="723F583B" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mitigation measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...13 lines deleted...]
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634"/>
+          </w:tcPr>
+          <w:p w14:paraId="0328D3E9" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Residual risk level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...13 lines deleted...]
-                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634"/>
+          </w:tcPr>
+          <w:p w14:paraId="50564A84" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="F2F2F2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Possible responses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="007823BF" w14:paraId="0FDCD743" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="24E2AE01" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD73B" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="4B879458" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operational</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD73C" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
+          <w:p w14:paraId="2B52D41A" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="57"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Security situation prevents access and endangers delivery of assets </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD73D" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="239FC502" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5 X 5 = 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD73E" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00D1500D">
+          <w:p w14:paraId="4355B638" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="57"/>
                 <w:tab w:val="num" w:pos="252"/>
               </w:tabs>
               <w:ind w:left="252" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery to Mogadishu port through WFP with international military protection; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FDCD73F" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00D1500D">
+          <w:p w14:paraId="4A3C49AD" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="252"/>
               </w:tabs>
               <w:ind w:left="252" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific arrangements with Somali Police for delivery protection </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FDCD740" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="05E348B2" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD741" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="7B6875C7" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD742" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="717B5E6F" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Government is requested to improve protection; UNDP suspends delivery of goods.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="007823BF" w14:paraId="0FDCD74A" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="71A03B0E" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD744" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="273A2293" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2322">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD745" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="7C4D1C71" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD746" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="35492059" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD747" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="516AD591" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD748" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="0A8FF059" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD749" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="4F04438C" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="007823BF" w14:paraId="0FDCD751" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="0203BC3C" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD74B" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2B068930" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD74C" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="34C9CF14" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD74D" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="3D1A0789" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD74E" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2A9FE15F" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD74F" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="5295C1BE" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD750" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="563673C2" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD758" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="213F8A2F" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD752" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="64590CB5" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD753" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="47495D76" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD754" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="64936350" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD755" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="0555E00A" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD756" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="4A80894B" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD757" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="401FDBC9" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD75F" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="6FF92711" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD759" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="1DA4F096" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD75A" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="5BAE7738" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD75B" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="4F20792F" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD75C" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2BD5D1BF" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD75D" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="44DC65C7" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD75E" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="56395184" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD766" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="4C58D3D9" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD760" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="445CA984" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD761" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="31E00DFD" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD762" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="7B855F00" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD763" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="469A76C4" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD764" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2ECB091B" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD765" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="3E292AB9" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD76D" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="47FD8C9F" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD767" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="06C4011B" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD768" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="286B110C" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD769" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2E79C197" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD76A" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="10049B98" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD76B" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="1BD1D29D" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD76C" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="5B8993F2" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD774" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="10A18D2B" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD76E" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="65088434" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD76F" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="12C4B3EF" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD770" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="1F3780AA" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD771" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2F4FAD03" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD772" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="1EAD08DC" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD773" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="6F399F4F" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD77B" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="2ADC0195" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD775" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="20B15AA7" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD776" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="4EEF7CB4" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD777" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="548FDC88" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD778" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2E0C30C3" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD779" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="24B77D23" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD77A" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="2E486874" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD782" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="503254E4" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD77C" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="553589FE" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD77D" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="01FBBF73" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD77E" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="31EC6104" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD77F" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="54529FCF" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD780" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="00C9B260" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD781" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="54CCCF1C" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1500D" w:rsidRPr="00AA5641" w14:paraId="0FDCD789" w14:textId="77777777" w:rsidTr="00D1500D">
+      <w:tr w:rsidR="008C2453" w:rsidRPr="008C2453" w14:paraId="194971D6" w14:textId="77777777" w:rsidTr="00084AA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD783" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="35EF8D77" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD784" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="4212D184" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD785" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="66FC9323" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD786" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="02A58BEC" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD787" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="23F586EC" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCD788" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRPr="00D1500D" w:rsidRDefault="00D1500D" w:rsidP="00036F66">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="1D45C955" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="002C2322" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FDCD78A" w14:textId="77777777" w:rsidR="00D1500D" w:rsidRDefault="00D1500D"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00D1500D" w:rsidSect="00D1500D">
+    <w:p w14:paraId="31A0DBCF" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="008C2453" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031D6F77" w14:textId="77777777" w:rsidR="008C2453" w:rsidRPr="008C2453" w:rsidRDefault="008C2453" w:rsidP="008C2453">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773FC99A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008C2453">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA62826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3F4D9CE"/>
     <w:lvl w:ilvl="0" w:tplc="8BB8768E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1449,2343 +1469,1379 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1900628506">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D1500D"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00DE56CF"/>
+    <w:rsidRoot w:val="008C2453"/>
+    <w:rsid w:val="001B41F3"/>
+    <w:rsid w:val="002C2322"/>
+    <w:rsid w:val="005E037E"/>
+    <w:rsid w:val="008C2453"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="0FDCD733"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1D20AC61"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{31A27CC1-ED6D-4820-B260-DD63CC59007D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2453"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00D1500D"/>
+    <w:rsid w:val="008C2453"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...169 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...20 lines deleted...]
-    <w:rsid w:val="00D1500D"/>
+    <w:rsid w:val="008C2453"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...20 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1424 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F53817DC-66E0-4A73-93CB-DA1B332B75BD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>78</Words>
-  <Characters>450</Characters>
+  <Characters>451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>527</CharactersWithSpaces>
+  <CharactersWithSpaces>528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Risk-Analysis</dc:title>
-  <dc:creator>Myint Thu</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>