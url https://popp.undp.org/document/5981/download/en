--- v0 (2025-10-05)
+++ v1 (2026-05-26)
@@ -1,6594 +1,6928 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="00D8416C">
+    <w:p w14:paraId="329E1124" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00031573">
+      <w:r w:rsidRPr="00F40094">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="00D8416C">
+    <w:p w14:paraId="12BC24E9" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031573">
+    </w:p>
+    <w:p w14:paraId="7504513D" w14:textId="5E37837C" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40094">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Template- Summary of market evidence for similar type of office premises in the same/similar area</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="00D8416C">
+    <w:p w14:paraId="41AD9615" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031573">
+      <w:r w:rsidRPr="00F40094">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10598" w:type="dxa"/>
+        <w:tblW w:w="14300" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="1013"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="1013"/>
         <w:gridCol w:w="1241"/>
         <w:gridCol w:w="1060"/>
         <w:gridCol w:w="1183"/>
-        <w:gridCol w:w="1742"/>
+        <w:gridCol w:w="5444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="1859879B" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B638676" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="742A26BE" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Brief description of property or address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101D4AFA" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="4ED2075A" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Potential</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="6A70D9D1" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">annual rent </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="066103C4" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> per </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031573">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sq.m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="52DA2BB3" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Estimated</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="16CB6665" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Sales value </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="1423E78B" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">per </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00031573">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sq.m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40767179" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Estimated Annual other in-kind contributions (e.g. utilities, Utilities maintenance, etc. Maintenance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="dxa"/>
+            <w:tcW w:w="5444" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEC0EB8" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="6CFD6190" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Include effective</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="4F94BE68" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>date of UNORE MM/DD/YYYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="430FEC8D" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="3DB40765" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="3E8C8F79" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="3168F05F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="21DA3711" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Local currency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="4B7F56C0" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="6F2FD9D7" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Local currency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+          <w:p w14:paraId="19C501FF" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35EA54E6" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Currency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79C7DD68" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="dxa"/>
+            <w:tcW w:w="5444" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="0385E788" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="56C71ABF" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F2B423" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF59786" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C2F6B3" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7F1728" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A8231D" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1257D140" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E034330" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E357874" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="145AE930" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB09167" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="5CE95469" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F59F4D1" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2911D131" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B93016B" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA3DB0" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0D5E48" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE6C5BA" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523C34AE" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABDD552" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAD8A07" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F94DCDA" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="41F2749A" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E582957" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1736EFB6" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3196CB65" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0105B6F7" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5348C9F7" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A78F754" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB51459" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26DA9B6F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B89C9F7" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6015DDFF" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="70F816B9" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D70002E" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC39C16" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1747B463" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DFFCE0" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF4FF16" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44EA9D13" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7798B093" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37BAECF7" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1921996C" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="390787F8" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="2876DD4F" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="788CAB0B" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="478ABE4E" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B3932C" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7421DAD8" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D584D5" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0755BCAB" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F33A510" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5058CF" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="546C0318" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBFA056" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="045529C3" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7314DFE9" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DEE10A" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6BE59F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3554C5F4" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="103AED2C" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA9680F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6109CE54" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="503D6646" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E896BA3" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F32EBF" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="00B22585" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="522FBF2F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC64166" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC798EF" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0042C91E" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2A3188" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76BAF9A2" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E07B229" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084AC7E8" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37E3D03F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39B8C6DF" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="261D4ADD" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D55FDE3" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76F9CB7F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6800D13A" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02679549" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD6C49F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C41DCF4" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C681A4" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6833F1" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579D6357" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF8E2B0" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="72DE4655" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCDBA5B" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B730622" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56BF0E5B" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A96A840" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C18E5F" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7F9460" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="656BF3C0" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79730006" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD4E4A9" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
-              </w:rPr>
-[...36 lines deleted...]
-                <w:color w:val="333333"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4154F240" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidTr="00D8416C">
+      <w:tr w:rsidR="002648CB" w:rsidRPr="002648CB" w14:paraId="636BA9A2" w14:textId="77777777" w:rsidTr="00F40094">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543D16DA" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A2794B" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621412C1" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37204E28" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D63186A" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAC8A14" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F39E693" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4F6FEA" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="007A16F9">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11854E09" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
-              </w:rPr>
-[...36 lines deleted...]
-                <w:color w:val="333333"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="420F6392" w14:textId="77777777" w:rsidR="002648CB" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="002648CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="00D8416C">
+    <w:p w14:paraId="787C6C09" w14:textId="135FB9BA" w:rsidR="00DA504D" w:rsidRPr="00F40094" w:rsidRDefault="002648CB" w:rsidP="00F40094">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031573">
+      <w:r w:rsidRPr="00F40094">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8416C" w:rsidRPr="00031573" w:rsidRDefault="00D8416C" w:rsidP="00D8416C">
-[...25 lines deleted...]
-    <w:sectPr w:rsidR="00727CC3" w:rsidSect="00D8416C">
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00F40094" w:rsidSect="002648CB">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="850" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D8416C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D8416C"/>
+    <w:rsidRoot w:val="002648CB"/>
+    <w:rsid w:val="00012CEF"/>
+    <w:rsid w:val="002648CB"/>
+    <w:rsid w:val="00B60046"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F40094"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4DA3EB3E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B57B9746-21E3-43CC-A5FC-B74389CC06CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D8416C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00D8416C"/>
+    <w:rsid w:val="002648CB"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002648CB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...14 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="002648CB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...548 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A377FA42-BF9F-491F-87C5-8F06FFE8F626}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>98</Words>
-  <Characters>559</Characters>
+  <Words>97</Words>
+  <Characters>558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>656</CharactersWithSpaces>
+  <CharactersWithSpaces>654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>