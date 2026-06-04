--- v0 (2025-10-19)
+++ v1 (2026-06-04)
@@ -1,306 +1,336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{627061E7-2810-4E88-B1EB-98FEBEE4A8A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="90" windowWidth="19155" windowHeight="4680"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4DD0AEE4-F024-4D74-9073-451AEFA0840A}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D46" i="1" l="1"/>
-  <c r="B33" i="1"/>
-[...14 lines deleted...]
-  <c r="E40" i="1" s="1"/>
   <c r="C46" i="1"/>
-  <c r="E15" i="1" l="1"/>
-  <c r="B16" i="1" s="1"/>
+  <c r="E15" i="1"/>
+  <c r="B16" i="1" l="1"/>
   <c r="E16" i="1" s="1"/>
   <c r="B17" i="1" s="1"/>
   <c r="E17" i="1" s="1"/>
   <c r="B18" i="1" s="1"/>
   <c r="E18" i="1" s="1"/>
   <c r="B19" i="1" s="1"/>
   <c r="E19" i="1" s="1"/>
   <c r="B20" i="1" s="1"/>
   <c r="E20" i="1" s="1"/>
   <c r="B21" i="1" s="1"/>
   <c r="E21" i="1" s="1"/>
   <c r="B22" i="1" s="1"/>
   <c r="E22" i="1" s="1"/>
   <c r="B23" i="1" s="1"/>
   <c r="E23" i="1" s="1"/>
   <c r="B24" i="1" s="1"/>
   <c r="E24" i="1" s="1"/>
   <c r="B25" i="1" s="1"/>
   <c r="E25" i="1" s="1"/>
   <c r="B26" i="1" s="1"/>
-  <c r="E26" i="1" s="1"/>
+  <c r="E26" i="1"/>
   <c r="B27" i="1" s="1"/>
   <c r="E27" i="1" s="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="E28" i="1" s="1"/>
   <c r="B29" i="1" s="1"/>
   <c r="E29" i="1" s="1"/>
   <c r="B30" i="1" s="1"/>
   <c r="E30" i="1" s="1"/>
   <c r="B31" i="1" s="1"/>
   <c r="E31" i="1" s="1"/>
   <c r="B32" i="1" s="1"/>
   <c r="E32" i="1" s="1"/>
+  <c r="B33" i="1" s="1"/>
+  <c r="E33" i="1" s="1"/>
+  <c r="B34" i="1" s="1"/>
+  <c r="E34" i="1" s="1"/>
+  <c r="B35" i="1" s="1"/>
+  <c r="E35" i="1" s="1"/>
+  <c r="B36" i="1" s="1"/>
+  <c r="E36" i="1" s="1"/>
+  <c r="B37" i="1" s="1"/>
+  <c r="E37" i="1" s="1"/>
+  <c r="B38" i="1" s="1"/>
+  <c r="E38" i="1" s="1"/>
+  <c r="B39" i="1" s="1"/>
+  <c r="E39" i="1" s="1"/>
+  <c r="B40" i="1" s="1"/>
+  <c r="E40" i="1" s="1"/>
   <c r="B41" i="1" s="1"/>
   <c r="E41" i="1" s="1"/>
   <c r="B42" i="1" s="1"/>
   <c r="E42" i="1" s="1"/>
   <c r="B43" i="1" s="1"/>
   <c r="E43" i="1" s="1"/>
   <c r="B44" i="1" s="1"/>
-  <c r="E44" i="1" s="1"/>
+  <c r="E44" i="1" l="1"/>
   <c r="B45" i="1" s="1"/>
   <c r="E45" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="39">
   <si>
+    <t>Cash Register</t>
+  </si>
+  <si>
+    <t>ANNEX 2</t>
+  </si>
+  <si>
+    <t>(CO Name or Project Office Name)</t>
+  </si>
+  <si>
+    <t>Note: please use Password Control</t>
+  </si>
+  <si>
+    <t>(mark X for appropriate cash arrangement):</t>
+  </si>
+  <si>
+    <t>Prepared by:</t>
+  </si>
+  <si>
+    <t>(name/title)</t>
+  </si>
+  <si>
+    <t>Reviewed/certified by:</t>
+  </si>
+  <si>
+    <t>PCF</t>
+  </si>
+  <si>
+    <t>[                     ], established on dd/mm/yyyy</t>
+  </si>
+  <si>
+    <t>PPCF</t>
+  </si>
+  <si>
+    <t>Currency:</t>
+  </si>
+  <si>
+    <t>(currency code)</t>
+  </si>
+  <si>
+    <t>PCH</t>
+  </si>
+  <si>
+    <t>COCS</t>
+  </si>
+  <si>
+    <t>Final issue date:</t>
+  </si>
+  <si>
     <t>Date</t>
   </si>
   <si>
     <t>Opening Balance</t>
   </si>
   <si>
     <t>Replenishment</t>
   </si>
   <si>
     <t>Disbursements</t>
   </si>
   <si>
     <t>Ending Balance</t>
   </si>
   <si>
+    <t>Payee (Beneficiary)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transaction Descriptions </t>
+  </si>
+  <si>
+    <t>Fund/GL #</t>
+  </si>
+  <si>
+    <t>Physical Count</t>
+  </si>
+  <si>
+    <t>(to be entered only for the first date)</t>
+  </si>
+  <si>
+    <t>(to be entered at when transaction occurs in positive number)</t>
+  </si>
+  <si>
+    <t>(to be entered at when transaction occurs, in negative number)</t>
+  </si>
+  <si>
+    <t>(calculated by imbeded formula)</t>
+  </si>
+  <si>
+    <t>(to whom the cash disbursement is made)</t>
+  </si>
+  <si>
+    <t>(must have supporting documents)</t>
+  </si>
+  <si>
+    <t>(for monthly APJV)</t>
+  </si>
+  <si>
+    <t>(list the counting results)</t>
+  </si>
+  <si>
     <t>dd/mm/yy</t>
   </si>
   <si>
-    <t>(to be entered at when transaction occurs, in negative number)</t>
-[...23 lines deleted...]
-    <t>COCS</t>
+    <t>Total</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>1) The ending balance of each day must equal to the physical cash amount in the safe.</t>
-  </si>
-[...58 lines deleted...]
-    <t>(to be entered at when transaction occurs in positive number)</t>
   </si>
   <si>
     <t>2) The ending balance of the last day for the Cash Register period must equal to the physical cash amount in the safe.</t>
   </si>
   <si>
     <t>3) This Cash Register may also serve as the statement for "Internal UNDP Bank Account" under COCS arrangement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="0.00_);[Red]\(0.00\)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="0.00_);[Red]\(0.00\)"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -362,1942 +392,1320 @@
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...50 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E104118E-4A6B-4BB5-8325-600016E9CFBF}">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" workbookViewId="0">
-      <selection activeCell="D43" sqref="D43"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="17.5546875" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="24.109375" style="9" customWidth="1"/>
+    <col min="4" max="4" width="25" style="8" customWidth="1"/>
+    <col min="5" max="6" width="20.5546875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="33.88671875" customWidth="1"/>
+    <col min="8" max="8" width="19.109375" customWidth="1"/>
     <col min="9" max="9" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="10"/>
+      <c r="G5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D6" s="10"/>
+      <c r="G6" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="35"/>
-[...11 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="C7" s="8"/>
+      <c r="D7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="8"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="38"/>
-[...20 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="10"/>
+      <c r="G8" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="10"/>
+      <c r="G9" s="10"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="10"/>
+      <c r="G10" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="9"/>
-      <c r="G5" s="9" t="s">
+      <c r="C13" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="D13" s="13" t="s">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="G6" s="9" t="s">
+      <c r="E13" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="F13" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="15"/>
+      <c r="B14" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="4"/>
-[...60 lines deleted...]
-      <c r="F13" s="11" t="s">
+      <c r="C14" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="G13" s="10" t="s">
+      <c r="D14" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="H13" s="10" t="s">
+      <c r="F14" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="16" t="s">
         <v>30</v>
-      </c>
-[...22 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H14" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="16" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      <c r="E15" s="18">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="19">
+        <v>0</v>
+      </c>
+      <c r="C15" s="20">
+        <v>0</v>
+      </c>
+      <c r="D15" s="19">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19">
         <f>B15+C15+D15</f>
         <v>0</v>
       </c>
-      <c r="F15" s="18"/>
-[...8 lines deleted...]
-      <c r="B16" s="22">
+      <c r="F15" s="19"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="23">
         <f>E15</f>
         <v>0</v>
       </c>
-      <c r="C16" s="23"/>
-[...1 lines deleted...]
-      <c r="E16" s="22">
+      <c r="C16" s="24"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23">
         <f t="shared" ref="E16:E45" si="0">B16+C16+D16</f>
         <v>0</v>
       </c>
-      <c r="F16" s="22"/>
-[...8 lines deleted...]
-      <c r="B17" s="22">
+      <c r="F16" s="23"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="23">
         <f t="shared" ref="B17:B45" si="1">E16</f>
         <v>0</v>
       </c>
-      <c r="C17" s="23"/>
-[...527 lines deleted...]
-      <c r="B45" s="25">
+      <c r="C17" s="24"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="23"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C18" s="24"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="23"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="23"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="23"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C21" s="24"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="23"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C22" s="24"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="23"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C23" s="24"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="23"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="23"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C25" s="24"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="23"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C26" s="24"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="23"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C27" s="24"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="23"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A28" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C28" s="24"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="23"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C29" s="24"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="23"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C30" s="24"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="23"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="23"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C32" s="24"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="23"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C33" s="24"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="23"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A34" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C34" s="24"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="23"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A35" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C35" s="24"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="23"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C36" s="24"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="23"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A37" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C37" s="24"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="23"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C38" s="24"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="23"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A39" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C39" s="24"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="23"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A40" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C40" s="24"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="23"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A41" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F41" s="23"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A42" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F42" s="23"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A43" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C43" s="24"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F43" s="23"/>
+      <c r="G43" s="25"/>
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A44" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C44" s="24"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F44" s="23"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="23">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C45" s="26"/>
-      <c r="D45" s="25"/>
+      <c r="D45" s="23"/>
       <c r="E45" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F45" s="27"/>
       <c r="G45" s="28"/>
-      <c r="H45" s="29"/>
-[...7 lines deleted...]
-      <c r="C46" s="32">
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A46" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" s="30"/>
+      <c r="C46" s="31">
         <f>SUM(C15:C45)</f>
         <v>0</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <f>SUM(D15:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="31"/>
-[...16 lines deleted...]
-      <c r="A49" s="6" t="s">
+      <c r="E46" s="30"/>
+      <c r="F46" s="30"/>
+      <c r="G46" s="29"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="29"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A47" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B47" s="33"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A48" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B48" s="33"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="33"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49" s="36" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="8" t="s">
+      <c r="B49" s="33"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50" s="36" t="s">
         <v>38</v>
       </c>
+      <c r="B50" s="33"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...647 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBCF2EA1-D346-4676-8CB8-EA9F4C74C56A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UNDP BOM/OFA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>GCA Annex 2 - Cash Register</dc:title>
-  <dc:creator>Yiping Guo</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>