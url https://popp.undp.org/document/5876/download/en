--- v0 (2025-10-10)
+++ v1 (2026-06-16)
@@ -1,1774 +1,996 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5A48E4E2-197D-44A9-AF79-119CE3C77ABB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="60" windowWidth="15180" windowHeight="9345"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{D62F80F5-E691-4CC9-936F-184448FFCD0F}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L6" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="18">
   <si>
     <t>Classification of XXX Post</t>
   </si>
   <si>
     <t>Post Number / Country</t>
-  </si>
-[...19 lines deleted...]
-    <t>TOTAL</t>
   </si>
   <si>
     <r>
       <t>Post Title:</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-        <rFont val="Arial"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>XXX</t>
     </r>
   </si>
   <si>
+    <t>Factor I</t>
+  </si>
+  <si>
+    <t>Factor II</t>
+  </si>
+  <si>
+    <t>Factor III</t>
+  </si>
+  <si>
+    <t>Factor IV</t>
+  </si>
+  <si>
+    <t>Factor V</t>
+  </si>
+  <si>
+    <t>Factor VI</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Grade</t>
+  </si>
+  <si>
+    <t>ICS-X</t>
+  </si>
+  <si>
     <t>Points</t>
   </si>
   <si>
-    <t>x</t>
-[...4 lines deleted...]
-  <si>
     <t>Post Classified by :</t>
   </si>
   <si>
-    <t>ICS-X</t>
+    <t xml:space="preserve">(signature, name, title, date) </t>
   </si>
   <si>
     <t>Classification Approved by: (signature, name, title, date)</t>
   </si>
   <si>
-    <t xml:space="preserve">(signature, name, title, date) </t>
-[...1 lines deleted...]
-  <si>
     <t>Date: dd/mm/yy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1025" name="Text Box 1"/>
+        <xdr:cNvPr id="2" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07EDACDF-7D5D-4F92-8685-2BE183068E57}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="57150" y="1171575"/>
-          <a:ext cx="7286625" cy="1057275"/>
+          <a:off x="57150" y="1213485"/>
+          <a:ext cx="7301865" cy="1091565"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="C0C0C0" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="22"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0000FF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="12"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="l" rtl="0">
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:rPr kumimoji="0" lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>Classification justification.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr algn="l" rtl="0">
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
-          <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:endParaRPr kumimoji="0" lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
             <a:latin typeface="Arial"/>
             <a:cs typeface="Arial"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr algn="l" rtl="0">
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:rPr kumimoji="0" lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>Classification Decision: The post is classified at </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+            <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>ICS-X level</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:rPr kumimoji="0" lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr algn="l" rtl="0">
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
             <a:defRPr sz="1000"/>
           </a:pPr>
-          <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:endParaRPr kumimoji="0" lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
             <a:latin typeface="Arial"/>
             <a:cs typeface="Arial"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...38 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...40 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M18"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC58683D-002C-4A5B-85E6-C0E1CEA8E7AA}">
+  <dimension ref="A1:L18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...1 lines deleted...]
-      <c r="D1" s="13"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="1" t="s">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="3"/>
-[...23 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E5" s="4" t="s">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="5"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="K5" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...14 lines deleted...]
-      <c r="K5" s="9" t="s">
+      <c r="L5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="L5" s="10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-        <v>11</v>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="D6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>10</v>
       </c>
       <c r="K6" s="11"/>
       <c r="L6" s="11">
         <f>SUM(E6:K6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="L7" s="3"/>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M8" s="3"/>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-[...124 lines deleted...]
-      <c r="A18" t="s">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...3 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
-</file>
-[...671 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16317DDC-B109-4E23-A487-48304873D721}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ClassificationTemplate</dc:title>
-  <dc:creator>Naira Grigoryan</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>