--- v0 (2025-10-10)
+++ v1 (2026-06-16)
@@ -1,1805 +1,3010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31ADCD60" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6631BD93" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="73ACAA8C" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="1D4297CE" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="7290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="6AF85757" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="5786C442" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4217B26C" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:pPr>
+          <w:p w14:paraId="1EC686CA" w14:textId="051C3300" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...26 lines deleted...]
-              </w:object>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6ADA">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25DD47D1" wp14:editId="41B0F93C">
+                  <wp:extent cx="304800" cy="602377"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="1" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId5" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect r="-18" b="14306"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="308590" cy="609867"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7290" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2224B2ED" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="412DBBC4" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12891384" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7A5A02" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2FBE631B" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JOB DESCRIPTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22DBF2A5" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="35ECC678" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="543B95AC" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-    <w:p w14:paraId="0CE9C513" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="6823E992" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C47ED3" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4428"/>
-        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4318"/>
+        <w:gridCol w:w="4312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="1F4078DB" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="7D558FC8" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3A185B" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41423700" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2444C661" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">I. </w:t>
             </w:r>
-            <w:commentRangeStart w:id="1"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Position Information</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="1"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7B46BC" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="0AAA25CE" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="2414A244" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07693DEE" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5679E4AA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D463516" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Job Code Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="334293F1" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="296F52FA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Position Number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C325DCB" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="2ECF0D53" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Department:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5344F509" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="583EEE16" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reports to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17792E44" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="0140A008" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reports:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EF0B1EF" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="274804CF" w14:textId="10071E06" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Position Status:</w:t>
+            </w:r>
+            <w:r w:rsidR="00773DF6" w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Rotational/non-Rotational</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E6DF64" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="10ED51FE" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E14B055" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B6F459D" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76CE9367" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Current Grade:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B5603A" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="6DF9C649" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Approved Grade:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533952EE" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="2238BFB4" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Position Classified by:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592F67B3" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="761F267E" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Classification Approved by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C791944" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-    <w:p w14:paraId="0CCB1FD8" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="46A1D329" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492E982C" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8856"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="253D59A8" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="29DFFB65" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="679168A6" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B90A661" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="174B9B47" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">II. </w:t>
             </w:r>
-            <w:commentRangeStart w:id="2"/>
-            <w:r>
+            <w:commentRangeStart w:id="1"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organizational Context </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="2"/>
-[...15 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A90A392" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="4A145C80" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="27D386BF" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA54851" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-          <w:p w14:paraId="08D40D71" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="10BC25FD" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D0A1BA7" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A2D7A0A" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-    <w:p w14:paraId="0DAF7574" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="78E52640" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F94F6D" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8856"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="535E6A83" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="4BD6C81E" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="1F398FE0" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3C68CAE9" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B3D1CF8" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>III. Functions / Key Results Expected</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128D2525" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="38122DC1" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="201D4ED9" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68290059" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="09C81246" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Summary of key functions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07FF5198" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+          <w:p w14:paraId="5B71C612" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="68E9DFFA" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C874AF" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="a5"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="433136BD" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:pStyle w:val="a5"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="520DD058" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:pStyle w:val="a5"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FE9815" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="589338AA" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="15453A1A" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C721537" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1F669FFE" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F149FDA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1. Function / Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="0BA7D310" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="46C76610" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F1BC02" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1BD2AB00" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF6D146" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>2. Function / Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="1B956A2A" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="1244982E" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4058B9FF" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6AA3428F" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="143D647C" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3. Function / Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="577A5D5F" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="56F4CE88" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E167C03" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C8ED9DA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F48626D" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>4. Function / Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="1958BBF3" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="6DE9F893" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5CE280" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08A41692" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A028661" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>5. Function / Expected Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C2F10DF" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-    <w:p w14:paraId="34A732AC" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="43F2083A" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37327768" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8856"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="1FBB2FBD" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="34125810" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4FCD79" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="261B9E8F" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C9E9C42" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">IV. </w:t>
             </w:r>
-            <w:commentRangeStart w:id="4"/>
-            <w:r>
+            <w:commentRangeStart w:id="3"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Impact of Results </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="4"/>
-[...15 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDD4E51" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="3F87C0D7" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="4FB608E8" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2336F4" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-          <w:p w14:paraId="410031EA" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="3EC92119" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45079A44" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55FDC1FC" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5B15F32B" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="15807CD5" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D41B4F7" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC873C5" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="0D1B2449" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="79B38E52" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="741EAA23" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="110E3924" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B2D51F" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">V. </w:t>
             </w:r>
-            <w:commentRangeStart w:id="5"/>
-            <w:r>
+            <w:commentRangeStart w:id="4"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Competencies </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="5"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="4A5DD758" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+            <w:commentRangeEnd w:id="4"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="4"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA6E533" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="27D5612B" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="423739F9" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="654BCBC6" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="7867D3DA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FFD7A39" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-    <w:p w14:paraId="7A46C11C" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="5BB7CEF6" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358B947A" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2988"/>
-        <w:gridCol w:w="5868"/>
+        <w:gridCol w:w="2939"/>
+        <w:gridCol w:w="5691"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="33DEB3EA" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="392484C3" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="076B384D" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46CBCF62" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13DFABE2" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">VI. </w:t>
             </w:r>
-            <w:commentRangeStart w:id="6"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:commentRangeStart w:id="5"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recruitment Qualifications</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="6"/>
-[...10 lines deleted...]
-              <w:rPr>
+            <w:commentRangeEnd w:id="5"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="5"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D1C94F" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="4F750F95" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="17935D26" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01A8EEA1" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4905F4FF" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0494B168" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Education:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061ADBF6" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="5766A34B" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="276CA6F9" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="360B01D4" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E3AF34" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B6939AC" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ED63E2B" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Experience:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AF9ED1" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="5C1BEAC9" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="5383E19E" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="7C27DD9F" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E4E596E" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F51EF91" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65606770" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Language Requirements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43A2B198" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+          <w:p w14:paraId="3E6D24C1" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05735C98" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-    <w:p w14:paraId="35B3DFCD" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="206E10FA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398E162C" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8856"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w14:paraId="5777DE12" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="6E2B3002" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="509D983C" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1AF5572D" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511E0DDF" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">VII. </w:t>
             </w:r>
-            <w:commentRangeStart w:id="7"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:commentRangeStart w:id="6"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signatures- Post Description Certification</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="7"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:commentRangeEnd w:id="6"/>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="6"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09070A84" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="7F5474F7" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="677C0ECB" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8F3467" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="09DDB690" w14:textId="21D183F3" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Incumbent (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B17347" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47A030C7" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Name                                          Signature                                         Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="32EF4F12" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="356334C6" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66182DDA" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="1D506D0C" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A3E36E" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...2 lines deleted...]
-              <w:t>Name  / Title                               Signature                                         Date</w:t>
+          <w:p w14:paraId="31741D08" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E8A942C" w14:textId="3FD392C9" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name / Title                               Signature                                         Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w14:paraId="0CBE1240" w14:textId="77777777">
+      <w:tr w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w14:paraId="300F5DCB" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B92861" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-            <w:r>
+          <w:p w14:paraId="39EC7323" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Chief Division/Section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="574EC59D" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3F09CC13" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75E6BDE1" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Name / Title                                Signature                                        Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72CECD9B" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="005F151D">
+    <w:p w14:paraId="588E14BA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBE178F" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609AA9AE" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRPr="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C646C3" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00E62F6D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00E62F6D" w:rsidSect="00E62F6D">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...3 lines deleted...]
-        <w:pStyle w:val="a7"/>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="UNDP" w:date="2005-02-04T19:07:00Z" w:initials="UNDP">
+    <w:p w14:paraId="286C6529" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter the job code title, position number, department, reporting relationships, position status (rotational/non-rotational), current grade, approved grade, names and titles of the person who classified the position and the person who approved </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Enter the job code title, position number, department, reporting relationships, position status (rotational/non-rotational), current grade, approved grade, names and titles of the person who classified the position and the person who approved the  classification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04477197" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="61718D6A" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="UNDP" w:initials="UNDP">
-[...2 lines deleted...]
-        <w:pStyle w:val="a6"/>
+  <w:comment w:id="1" w:author="UNDP" w:initials="UNDP">
+    <w:p w14:paraId="5C4B0C33" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A92BFF" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    <w:p w14:paraId="461FE18F" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Identify the primary purpose of the position, level of responsibility/ accountability, enabling environment, internal/external focus of the job.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7209A6EE" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+    <w:p w14:paraId="501D0D68" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7755FBBB" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="20"/>
+    <w:p w14:paraId="05981C30" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Level of responsibility/accountability. Indicate the level of responsibility which can be supporting a process, managing the process, content management, managing and approving transactions, managing and approving operations, setting policies and strategies, defining the vision, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A73E21" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+    <w:p w14:paraId="377E02E7" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="030741F2" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+    <w:p w14:paraId="78422ADC" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Enabling environment. Indicate the role and engagement of the incumbent in the peer community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48799F1B" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+    <w:p w14:paraId="1D733D0D" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD99F81" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+    <w:p w14:paraId="68F9CA67" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Internal/External focus of the job. Indicate the purpose of internal/external contacts and level of contacts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C920C2" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
+    <w:p w14:paraId="51D6B17A" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FA86EC" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="346369EA" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="UNDP" w:initials="UNDP">
+    <w:p w14:paraId="64E3129E" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>PAGE \# "'Page: '#'</w:instrText>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:instrText>'"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">  </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present in order of importance the summary of key functions followed by a breakdown per function which clarifies the nature of the specific contribution of the position and expected results of the function. Do not be activities or task-specific. It is advisable to limit the job description to five key functions and expected results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764E24B7" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="UNDP" w:initials="UNDP">
-    <w:p w14:paraId="4716DA69" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2EE38135" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Present in order of importance the summary of key functions followed by a breakdown per function which clarifies the nature of the specific contribution of the position and expected results of the function. Do not be activities or task-specific. It is advisable to limit the job description to five key functions and expected results.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>Identify the impact of key results across the unit/office/bureau/Organization.</w:t>
+      </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="UNDP" w:initials="UNDP">
-    <w:p w14:paraId="06FDB296" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="68E0AA7D" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">    </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Describe the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Identify the impact of key results across the unit/office/bureau/Organization.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> knowledge, skills, abilities and behaviours needed to achieve the results. Corporate competencies are attributes important for successful performance in the organizational culture, e.g. core values and corporate commitment. Functional competencies are attributes demonstrating efficient application of substantive knowledge, e.g. specialized knowledge. Managerial competencies are managing relationships, managing complexity, people development, etc. Behavioral competencies are people or networking skills etc. Competencies and their indicators can be different for managers and other staff. Competencies should be linked to the RCA competencies and service lines of the Practice Experience Map (PEM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF96E41" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="UNDP" w:initials="UNDP">
-    <w:p w14:paraId="4DB8E142" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-      <w:pPr>
+    <w:p w14:paraId="35077C38" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...26 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe the minimum qualifications required to perform the duties of the position. In case of reclassification </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Describe the minimum qualifications required to perform the duties of the position. In case of reclassification of  a position, requirements may not be equivalent to those of the incumbent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B354A8E" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>of  a</w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DE20C95" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...9 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="467A1E19" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Education. Indicate the minimum education requirements (secondary education, University degree in__, </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
             </w:rPr>
             <w:t>Advanced</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:rPr>
             <w:sz w:val="17"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
             </w:rPr>
             <w:t>University</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> degree in__, Doctorate in__). Requirements are different for GS and professional positions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642E6E12" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="55E1904E" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6441927C" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="4969D767" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Experience. Indicate extent (years), type and level of experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429D991B" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="7C7966CD" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33077687" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="5869C540" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Language Requirements. Indicate proficiency required in one, two or three UN languages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405AEB17" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="6CC10EF9" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D" w:rsidP="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF9A738" w14:textId="77777777" w:rsidR="005F151D" w:rsidRDefault="005F151D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="456867C9" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="UNDP" w:initials="UNDP">
-[...2 lines deleted...]
-        <w:pStyle w:val="a5"/>
+  <w:comment w:id="6" w:author="UNDP" w:initials="UNDP">
+    <w:p w14:paraId="51625147" w14:textId="77777777" w:rsidR="00E62F6D" w:rsidRDefault="00E62F6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>PAGE \# "'Page: '#'</w:instrText>
       </w:r>
       <w:r>
         <w:br/>
         <w:instrText>'"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Job descriptions should be signed by the incumbent (if applicable), supervisor and Chief of Division/ Section.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...6 lines deleted...]
-  <w15:commentEx w15:paraId="569115B0" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="61718D6A" w15:done="0"/>
+  <w15:commentEx w15:paraId="346369EA" w15:done="0"/>
+  <w15:commentEx w15:paraId="764E24B7" w15:done="0"/>
+  <w15:commentEx w15:paraId="2EE38135" w15:done="0"/>
+  <w15:commentEx w15:paraId="0DF96E41" w15:done="0"/>
+  <w15:commentEx w15:paraId="456867C9" w15:done="0"/>
+  <w15:commentEx w15:paraId="51625147" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="61718D6A" w16cid:durableId="04477197"/>
+  <w16cid:commentId w16cid:paraId="346369EA" w16cid:durableId="15FA86EC"/>
+  <w16cid:commentId w16cid:paraId="764E24B7" w16cid:durableId="52C5BD58"/>
+  <w16cid:commentId w16cid:paraId="2EE38135" w16cid:durableId="06FDB296"/>
+  <w16cid:commentId w16cid:paraId="0DF96E41" w16cid:durableId="48A686BB"/>
+  <w16cid:commentId w16cid:paraId="456867C9" w16cid:durableId="7AF9A738"/>
+  <w16cid:commentId w16cid:paraId="51625147" w16cid:durableId="569115B0"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...22 lines deleted...]
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="035A3DD1"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D31636"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B7A3D8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE74A35"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EF1EDEA2"/>
+    <w:tmpl w:val="03424126"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="6"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -1821,2313 +3026,121 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...2192 lines deleted...]
-    <w:nsid w:val="61A67677"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C78734F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB70F6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -4198,877 +3211,314 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-[...651 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="431971823">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2115711464">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...38 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="3" w16cid:durableId="1587224478">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B1DC0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AA4199"/>
+    <w:rsidRoot w:val="00E62F6D"/>
+    <w:rsid w:val="00773DF6"/>
+    <w:rsid w:val="00A33094"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E62F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="384403DA"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="58E86D48"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{617A0826-0588-4CAB-A5EC-0BCA31133CE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5113,637 +3563,999 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...259 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...32 lines deleted...]
-    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E62F6D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62F6D"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...41 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5844,1630 +4656,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...1517 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34F7FDDF-AC31-4D25-BB8F-D2C849E03246}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>173</Words>
-  <Characters>991</Characters>
+  <Words>170</Words>
+  <Characters>969</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1162</CharactersWithSpaces>
+  <CharactersWithSpaces>1137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>JobvDescriptionvTemplate</dc:title>
-  <dc:creator>UNDP</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>