--- v0 (2025-10-12)
+++ v1 (2026-06-25)
@@ -1,17997 +1,25444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4CAE5937" w14:textId="51890478" w:rsidR="004E3B2C" w:rsidRPr="004E3B2C" w:rsidRDefault="004E3B2C" w:rsidP="006A295A">
-      <w:pPr>
+    <w:p w14:paraId="6F6D12D7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760" w:firstLine="1260"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:spacing w:after="120"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4678C0F6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218F64C7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1519DDBE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidelines on UN Clinics (Administered by UNDP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4195DC7A" w14:textId="0B292B1E" w:rsidR="004E3B2C" w:rsidRPr="004E3B2C" w:rsidRDefault="004E3B2C" w:rsidP="004E3B2C">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="1C5C8563" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex A, B, C, D, E and F</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F778F6" w14:textId="77777777" w:rsidR="004E3B2C" w:rsidRDefault="004E3B2C" w:rsidP="00266E8C">
-      <w:pPr>
+    <w:p w14:paraId="2475E5C2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FBFF31" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="08BC7037" w14:textId="29E4397A" w:rsidR="00C01329" w:rsidRDefault="00050D8D" w:rsidP="005D7F1D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3379F216" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex_A" w:history="1">
-        <w:r w:rsidR="00C01329" w:rsidRPr="005D7F1D">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Annex </w:t>
-[...7 lines deleted...]
-          <w:t>A</w:t>
+          <w:t>Annex A</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Sample Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C64E372" w14:textId="4D9DAA65" w:rsidR="00C01329" w:rsidRDefault="00050D8D" w:rsidP="005D7F1D">
+    <w:p w14:paraId="6849166C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex_B" w:history="1">
-        <w:r w:rsidR="00C01329" w:rsidRPr="005D7F1D">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Ann</w:t>
-[...15 lines deleted...]
-          <w:t>x B</w:t>
+          <w:t>Annex B</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>General Release from Liability on Account of Provision by the UN of Medical Care in the UN Clinic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A02C23" w14:textId="54BC3269" w:rsidR="00C01329" w:rsidRDefault="00050D8D" w:rsidP="005D7F1D">
+    <w:p w14:paraId="56EE24AB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex_C" w:history="1">
-        <w:r w:rsidR="00C01329" w:rsidRPr="005D7F1D">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>A</w:t>
-[...15 lines deleted...]
-          <w:t>nex C</w:t>
+          <w:t>Annex C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Sample TORs for LIACMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0201D792" w14:textId="5CE83803" w:rsidR="00C01329" w:rsidRDefault="00050D8D" w:rsidP="005D7F1D">
+    <w:p w14:paraId="0901A27F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex_D" w:history="1">
-        <w:r w:rsidR="00C01329" w:rsidRPr="005D7F1D">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Ann</w:t>
-[...15 lines deleted...]
-          <w:t>x D</w:t>
+          <w:t>Annex D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>MOU concerning the provision and use of common services by the UNDP Offices, Programmes and Funds and Specialized Agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72102D28" w14:textId="5D09DBAD" w:rsidR="00C01329" w:rsidRDefault="00050D8D" w:rsidP="005D7F1D">
+    <w:p w14:paraId="1EC3849B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex_E" w:history="1">
-        <w:r w:rsidR="00C01329" w:rsidRPr="005D7F1D">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Ann</w:t>
-[...15 lines deleted...]
-          <w:t>x E</w:t>
+          <w:t>Annex E</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Minimum Requirements t</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="19FDC858" w14:textId="79071B3B" w:rsidR="00C01329" w:rsidRDefault="00050D8D" w:rsidP="005D7F1D">
+        <w:t xml:space="preserve">Minimum Requirements to Equip </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ambulance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC2F710" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex_F" w:history="1">
-        <w:r w:rsidR="00C01329" w:rsidRPr="005D7F1D">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Ann</w:t>
-[...15 lines deleted...]
-          <w:t>x F</w:t>
+          <w:t>Annex F</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C01329">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...39 lines deleted...]
-      <w:pPr>
+        <w:t>Generic Classified Job Descriptions for Clinic Medical Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8D08F6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9DB1A3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B4A61D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55556F97" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A6D184" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="0FB7B26E" w14:textId="72D9D5E9" w:rsidR="00D7214A" w:rsidRDefault="00D7214A" w:rsidP="00D7214A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC090BE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397D900E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210C4A6C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8FC2D6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79326F05" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EDA0695" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3B4E08" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFFB1B8" w14:textId="4A9FE325" w:rsidR="004E3B2C" w:rsidRPr="00D7214A" w:rsidRDefault="00D7214A" w:rsidP="00D7214A">
+    <w:p w14:paraId="572D62D2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId12"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidSect="00305E52">
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6600A7A8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00096AD9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0334EAEF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Annex_A"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex A</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...10 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="202581BB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EEB189" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sample Agreement between the United Nations and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C93ECE0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00096AD9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="351DB401" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8F5F08" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487657AD" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00096AD9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A3D997C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3836133F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Relating to the use of the UN Medical Clinic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C02C56" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D8D32A1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDBFCB0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">WHEREAS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the United Nations maintains a medical Clinic (the “UN Clinic”) in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD889A4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="1E79E09A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>__________________________________ for the use of United Nations personnel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D253A0E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44AA46BE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5368B5D9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________has informed the United Nations that the local medical facilities in the country are inadequate to service the health needs of its personnel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332552BC" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="731522F7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEB5578" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">WHEREAS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_______________________ has requested that its personnel be granted access to the UN Clinic; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F154B0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3B3A9A43" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523CC29F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">WHEREAS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the United Nations is willing to grant such access, subject to the terms and conditions of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D477474" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="00033624" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1640B788" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOW, THEREFORE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, the United Nations and ______________________________ (hereinafter collectively “the Parties”) agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36305119" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4BCD9594" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F026C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The United Nations agrees to allow _____________________________’s personnel access to the UN Clinic, unless such access is otherwise withdrawn in accordance with this Agreement, provided that each person or, in the case of minor children, the head of family/primary caregiver/legal guardian who is allowed access shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABE005A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="200C2730" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D482B31" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>complete and sign the liability release form attached hereto as Annex B, prior to use of the UN Clinic; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE73700" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="24ADA69B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DD5DCE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pay (at the time of service) the fees charged by the UN Clinic for the medical services rendered, including treatment received and medicines provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429882CD" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="2B6464FB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4582AD0D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Within _____ days of signature of this Agreement, __________________________ shall provide the UN Clinic with a list of its personnel in the country, together with the signed releases for each of its personnel.  Upon receipt of this documentation by the UN Clinic, such personnel will be permitted access to the UN Clinic.  If any of __________________’s personnel fails to pay the fees for medical services rendered as and when due, such person may not be permitted further access to the UN Clinic.  In such event, ______________________ shall be responsible for any unpaid medical fees, which shall be paid immediately upon request of the United Nations.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve">Within _____ days of signature of this Agreement, __________________________ shall provide the UN Clinic with a list of its personnel in the country, together with the signed releases for each of its personnel.  Upon receipt of this documentation by the UN Clinic, such personnel will be permitted access to the UN Clinic.  If any of __________________’s personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fails</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to pay the fees for medical services rendered as and when due, such person may not be permitted further access to the UN Clinic.  In such event, ______________________ shall be responsible for any unpaid medical fees, which shall be paid immediately upon request of the United Nations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4135AA95" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DDEE52" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">It is understood that the medical services provided by the UN Clinic are basic and include only those services that are normally provided to UN personnel.  It is further understood that access to the UN Clinic is being provided to such personnel for their convenience and benefit and that the United Nations is under no obligation to provide such access.  The United Nations may withdraw such access at any time, provided an advance </w:t>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">It is understood that the medical services provided by the UN Clinic are basic and include only those services that are normally provided to UN personnel.  It is further understood that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>notice of 30 days is given, as it may determine in its sole discretion, including for failure to pay the medical fees when due.</w:t>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t>access to the UN Clinic is being provided to such personnel for their convenience and benefit and that the United Nations is under no obligation to provide such access.  The United Nations may withdraw such access at any time, provided an advance notice of 30 days is given, as it may determine in its sole discretion, including for failure to pay the medical fees when due.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570C919C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183AF500" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The United Nations does not warrant opinions or treatment given by medical personnel in the UN Clinic on the medical condition of ______________________’s personnel and the United Nations shall not be held liable therefore.</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve">The United Nations does not warrant opinions or treatment given by medical personnel in the UN Clinic on the medical condition of ______________________’s personnel and the United Nations shall not be held </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>liable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> therefore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D5C6FC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3F7E0D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="90"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________ hereby releases the United Nations, its officials, employees, and agents from any and all liability of any nature arising in connection with the provision of any services to _____________________’s personnel and waives any claims that _____________________ may have against the United Nations, its officials, employees, or agents arising in connection with the provision of such services.  _____________________ agrees to reimburse the United Nations for any costs incurred by it in connection with this Agreement and to indemnify and hold harmless the United Nations and its officials, employees, and agents for any claim or liability of any nature arising in connection with this Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70515E70" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1AD37DA9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E887411" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">IN WITNESS WHEREOF, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the Parties agree to be bound by the terms hereof and their duly authorized representatives affix their signatures below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452490B6" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...48 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="13D98872" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B542FD8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BC2E50" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5949796B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C3ED36" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61702DAC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For the United Nations:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>For: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5757073F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2794FF78" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A196C39" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D47378B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5C598113" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="70B9A2D8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA93CB8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CB236B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="238B2940" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2CBA3DE4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE50BCC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF469D1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="11028540" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8C50B1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="28BEB0B5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368DDC08" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Annex_B"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="1" w:name="Annex_B"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex B</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7B3EF54C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39554F02" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">General Release from Liability on Account of Provision by the UN of Medical Care in the UN Clinic </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79404357" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00096AD9">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="18C4D6DF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5273E601" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434B88A8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby recognize that all medical care that may be provided to me at the UN Clinic in ____________________ pursuant to the Agreement concluded between the United Nations and __________________ is solely for my own convenience and benefit, and may take place in areas or under conditions of special risk.  In consideration of receiving such medical care, I hereby:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDF5037" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="43C67C22" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3094FBCB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recognize that the medical services provided to me by the UN Clinic are basic and include only those services that are normally provided by the UN Clinic to UN personnel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BA1696" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="5E8C739C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3C11D8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assume all risks and liabilities in connection with the provision of such medical care;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57479DFB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="14857412" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC29FE4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recognize that neither the United Nations nor any of its officials, employees, or agents are liable for any loss, damage, injury, or death that may be sustained by me during the provision of such medical care; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061016BF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="6B7CE75C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C4A617" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agree, for myself as well as for my dependents, heirs, and estate, to hold harmless the United Nations and all its officials, employees, and agents from any claim or action on account of any such loss, damage, injury, or death.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B105F5E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="602488F6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A71F94" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nothing in or relating to this Release shall be deemed a waiver, expressed or implied, of any of the privileges and immunities of the United Nations, including its subsidiary organs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FA6B04" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4A736547" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48014004" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7301B084" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DDBAB5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14823B29" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="2F5063E2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Witness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63244C77" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3A149C6F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C2252B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B96DA07" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="0A18AA1B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4537263F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6F428C39" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670A4C4F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111E583B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Annex_C"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="2" w:name="Annex_C"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex C</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="542B87A1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FF0E2C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sample Terms of Reference for LIACMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF08999" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00C57AD4">
+    <w:p w14:paraId="67CF69ED" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3CDB72F2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00C57AD4">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1F8EEE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BAEE2B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local Inter-Agency Clinic Management Committee (LIACMC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF0E6D9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="324FB9D2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77D4D4C4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37986ABB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LIACMC is established to assist the UN RC/UNDP RR in the management of the UN Clinic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF35D69" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6D435FAC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="255368E0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBA3E39" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Committee should be composed of: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEB2A27" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="1FF1EA8C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="57BCC64D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBFCE89" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">WHO Representative, Chair  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0010514B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="3F6310CC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN Clinic Physician </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0B4B25" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="56883055" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP DRR, Operations (or ARR, Operations)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E73F5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="41B31EFF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations Manager from a UN Agency other than UNDP and WHO, to be nominated by OMT for a period of one year; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC330E7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="0FB8E89E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A staff representative from a UN agency and to be nominated by the chairs of UN Common System Staff Associations for a period of one year </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3437C65C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="43C0AFEB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5AC180C6" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52299EE4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Committee will: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C762577" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="21C16679" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6B881188" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1384FB0A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5E157D4C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Review the UN Clinic work plan and budget and submit them to UNCT for approval; regularly report to UNCT on their status and use of the UN Clinic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9F6241" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Review a detailed inventory of all consumables and non-consumables prior to yearly procurement; ensure compliance with standard list prepared by WHO in coordination with the UN Medical Director; review the sourcing of local pharmacies chosen for procurement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7974C637" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="50895D96" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prepare a quarterly review of the list of outdated medicine and recommendation for disposal (first-in/first-out policy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE5249E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="40D814A4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Review the list of UN Examining Physicians and make recommendations for nomination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BA85F5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="3C9CA68E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Carry out periodic anonymous surveys regarding client satisfaction among all UN System staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B1E98F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="60AE5A4B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provide input to performance evaluation of UN Clinic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doctor and nurse that are not related to medical-technical issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59FFD2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="1BCADEBE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provide any other advice/guidance to UN Clinic activities, as and when required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB7F235" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="50CFDD4A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5169378C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C84E3A1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Annex_D"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="3" w:name="Annex_D"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex D</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (draft – to be updated)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D99556" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="211D754D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0229CE56" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0E87EF35" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DD7809" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMORANDUM OF UNDERSTANDING concerning the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provision and Use of Common Services </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>by the United Nations Development Programme Offices, Programmes and Funds and Specialized Agencies in [insert country name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF08273" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+    <w:p w14:paraId="0352ACFE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="18C9201D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C34DD7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">WHEREAS a joint initiative has been established by the organizations of the United Nations System to achieve economies of scale by improving cost-effectiveness in the provision of services that are for the mutual benefit of two or more UN Offices, Programmes, and Funds and Specialized Agencies in a programme country; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E1C40F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+    <w:p w14:paraId="008DE21D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4E2B773F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E283512" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="748A9934" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>WHEREAS the joint initiative (hereinafter the “Common Services” or the “CS”) was established in accordance with the Secretary-General’s call for greater UN harmonization at the Country Office level and the decision of the UNDG Executive Committee (hereafter referred to as “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ExComm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) to launch a programme for the global expansion of Common Services, as set out in the letter dated 17 May 2004 and signed by the heads of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ExComm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788D8C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0424609F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F0CBB7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="029B69A4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEREAS the planning, implementation, and management of Common Services arrangements shall be governed by the above-referenced Secretary-General’s request and the decision of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ExComm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, which will consistently be considered in evaluating the Common Services arrangements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC416A1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F305CB2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA4EE96" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WHEREAS the United Nations Development Programme Offices, Programmes, and Funds and Specialized Agencies in [insert country name], which are signatories to this Memorandum of Understanding (hereinafter the “Parties”), seek to establish the terms and conditions under which Common Services would be provided in the country;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D60E146" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+    <w:p w14:paraId="6E61D0FF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="28AF0549" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399BC50B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOW THEREFORE, the Parties hereby agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6A869A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="27E2FAF5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C2592D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
-      <w:r w:rsidR="00C57AD4" w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PURPOSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AEE065" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="3FE3FAD3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281A4493" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">This Memorandum of Understanding (hereinafter referred to as the “MOU”) shall establish the terms and conditions governing the provision of the Common Services set out in  by [insert name of UN Agency] (hereinafter referred to as “the Service Provider/Manager”),  for the other Parties to this MOU (hereinafter referred to as “the Service Users”).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56561F98" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="12C57FAA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBF6271" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>This MOU shall govern the implementation, the management, the funding commitments, and the transactions concerning the Common Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CF0972" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="7230600A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A1F490" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2C5AAA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D557DB5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E15B6A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SCOPE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA37348" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="147CCE0C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788A90E8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="12F9625A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Common Services shall be available to the Service Users only. The Common Services shall not be available to the UNDP Offices, UN Programmes, and Funds and Specialized Agencies that are not Parties to this MOU, notwithstanding that they may be represented in the UN Country </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t>The Common Services shall be available to the Service Users only. The Common Services shall not be available to the UNDP Offices, UN Programmes, and Funds and Specialized Agencies that are not Parties to this MOU, notwithstanding that they may be represented in the UN Country Team and Operations Management Team, referred to in Sections 4.1 and 4.2 below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043ECED2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789103A3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The implementation of this MOU is subject to the demand for and the availability of the Common Services as well as to the availability of the requisite funding and related resources. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC55B04" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6E456AA4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7818FB1A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE DATE AND PERIOD OF THE MOU </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BCF726" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="71661971" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EAEDC6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This MOU shall be effective upon the date of signature by the Parties and shall remain in effect until it is terminated by one or more Parties in accordance with Section 9.0 below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637A04F0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="73B0AA28" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7CA9A8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">4.0 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MANAGEMENT STRUCTURE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666B90E5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="588565E0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A22608" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The management structure for the CS arrangements under this MOU and the accountability and roles thereunder shall be as follows.  In addition to the provisions of this Section 4.0, the responsibilities of the Parties under this MOU are also set out in Sections 5.0 to 7.0 below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418CFA1A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="3799CAB6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22027EBD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The UN Country Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UNCT) consists of the Resident Coordinator (RC) as the Chairperson and, as the Members, the Heads of the UN Offices, Programmes, Funds and Specialized Agencies operating in the above-named country. The UNCT is the final decision-making body with respect to the CS arrangements. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC99AB3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="54C4CB3C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Operations Management Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (OMT) consists of the heads of administrative operations of the UN Offices, Programmes, Funds and Specialized Agencies operating in the above-named country. The OMT, under the guidance of the Resident Coordinator and the representatives of the Parties, is the oversight and management body of the CS arrangements. Its terms of reference include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A40B3EC" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="1CB5ADF1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Development of the CS annual work plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4337FA" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="00DEB4AC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Review and approval of the related budgets including those submitted by the LIACMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C76A75" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="7AC5CDD9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6D4BCEE9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determination of the appropriate executing modality for the Common Services set out </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>such as outsourcing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1176F3D9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Periodic review of the status of implementation of the annual work plans and periodic review of the financial statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104DBAA2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="1B758E25" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Review and evaluation of the performance of the Service Provider/Manager, based on the performance criteria set out in hereto. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FD813E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="07DAF1C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Service Provider/Manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...6 lines deleted...]
-    <w:p w14:paraId="6853D753" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the UNDP Office or UN Programme, Fund or Specialized Agency, referred to in Section 1.1 above, that will provide the Common Services set out </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in  hereto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, either directly or through outsourcing. Its terms of reference include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7579BB40" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="73788702" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provision of the CS set out </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in  to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this MOU in accordance with its organizational policies, procedures, rules, and regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A11784A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Submission of the proposals and reports to Service Users in accordance with the terms set out in this MOU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E03B3B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="6B409A67" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensuring that sufficient support personnel, property, equipment, logistical resources, and managerial oversight are planned and provided for the CS set out in </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424D28AA" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="2870545C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provision to the Service Users of regular maintenance reports on any shared equipment, where applicable, and of any replacement needs and related costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DE0B2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="78611979" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401B1ECF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Service Users</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are the UNDP Offices, Programmes, Funds and Specialized Agencies operating in the above-named country that are Parties to this MOU.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24410D92" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6B79BBBF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38247258" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FINANCIAL STRUCTURE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B685AB3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6943596E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CACB65" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The costs of the CS to be provided by the Service Provider/Manager shall be calculated, established, and apportioned in accordance with the cost-sharing methodology set out in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422CB490" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="19E9B3E4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A6EF45" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The financial period for the purpose of the proposed use of resources and the incurring of and accounting for the costs of the CS shall consist of one calendar year.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524B11D8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="603601CE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The OMT shall finalize and approve the budget for the next financial period no later than 31 December of the preceding calendar year. The proposed annual budget and cost apportionment shall be prepared by the Service Provider/Manager and shall be submitted to the OMT for review no later than the end of November of each calendar year.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F861DD" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="12F03094" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The budget proposal shall set out the proposed expenditures by line item and contain the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CF1F51" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="23845118" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The current year’s approved budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF163EF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="2627C975" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projected final expenditures for the current year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9384D1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="5F6848C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proposed budget for the next year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485B1A38" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="3EBCA168" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proposed apportionment and contributions of the Service Users to the proposed budget including those of future accounting staff costs such as ASHI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A09BD71" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="6588E593" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proposed schedule setting out the payment dates by which the Service Users shall meet their financial obligations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B595DC" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="4FDC2D97" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCDD6FE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The budget proposal for the first year when approved by all Service Users shall be incorporated as an Annex to this MOU and shall come into effect as of 1 January of the calendar year to which it refers. Subsequent budget proposals are to be drafted by the OMT and approved by the UNCT.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C82D869" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="0FBD9FA6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Expenditures not provided for in the approved budget shall require the prior written approval of the OMT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B4F662" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="78A260D1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08693701" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FINANCIAL REPORTING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAF482C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="476FC541" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EF28AE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Service Provider/Manager shall provide the Service Users with financial statements reflecting the incurred expenditures and payments received from the Service Users. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145C1C47" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="62F85B6C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The financial statements shall be provided twice a year at a minimum, namely for the six months ending on 30 June and for the 12 months ending on 31 December.  The statements shall be submitted to all Service Users no later than the 15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the second month following the respective closing date, i.e., 15 August for the 30 June statement and 15 February for the 31 December statements.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB583A5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6CD8319F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The financial statements shall include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A881F17" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="3CF49679" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Income and expenditure account as of the end date of the period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631DA080" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="0E3D8796" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenditure statement setting out, by line item, the approved budget, the disbursements to date, and the obligations for the remaining period of the financial period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A344F7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="698740FC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Statement of contributions due and received from the Service Users</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9971E0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="04D4E5EF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>List of CS Assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B2766B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="7685A1E4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA09E23" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The financial statements will include the signatures of the Service Provider/Manager’s finance officer and head of administrative operations as confirmation of the accuracy of those statements.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329715FB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="4FDF9DB9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B2A988" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RESPONSIBILITIES OF THE PARTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653691FE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="711EB2C0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BC629E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The implementation of the CS arrangements set out in this MOU shall be governed by the defined responsibilities, the principles of full accountability and transparency, appropriate internal management controls, and the specified oversight mechanisms.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D30AE2F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="73200C68" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Service Provider/Manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall provide the Service Users with the Common Services set out in hereto, in accordance with the Minimum Performance Standards set out in.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F973C2E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="2F88D6C9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA4B12A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Service Users</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall discharge all financial obligations under this MOU, including those pertaining to advances, capital assets referred to in Section 7.4 below, contributions and payments for the CS, as well as other forms of joint financing that may be required to operationalize the CS, whether up front or based on periodic billings, in accordance with the schedules and procedures requested by the Service Provider/Manager and approved by the OMT.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0FF7ED" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="5C2D716C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Service Users may be required to contribute to the procurement of capital assets required to establish specified Common Services.  The amount of each Service User’s contribution shall be decided by the OMT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA7163D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="56651BEB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FECDE7C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">UN Offices, Programmes, Funds and Specialized Agencies that become Service Users subsequent to the entry into force of this MOU shall </w:t>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">UN Offices, Programmes, Funds and Specialized Agencies that become Service Users </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entry into force of this MOU shall contribute to the cost of the CS capital assets in accordance with the assessment decided by the OMT.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D996D40" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="3D202C44" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">None of the Service Users shall be liable for the acts or omissions of the Service Provider/Manager or its personnel, or of persons performing services on its behalf, except in regard to any contributory acts or omissions of the other Service Users.  </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">None of the Service Users shall be liable for the acts or omissions of the Service Provider/Manager or its personnel, or of persons performing services on its behalf, except </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any contributory acts or omissions of the other Service Users.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164EF1DD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA177DC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">With respect to such contributory acts or omissions of the Service Users, the resulting liability shall be apportioned among them or any one of them to the extent of such contributory acts or omissions, or as may otherwise be agreed.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491CE2A3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6680252F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1F7C6D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PERIODIC REVIEWS AND MONITORING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566961C0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="1BF54135" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD35F67" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Common Services arrangements are subject to review at any time upon agreement of not fewer than half of the Service Users. At a minimum, one review shall take place each calendar year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8EF7FD" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="09FFC165" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AB0467" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">8.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The purpose of the review is to conduct a critical assessment of the quality and effectiveness of the delivery of the CS arrangement and to make recommendations on measures for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6904DEF9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="42D4AC8C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EC5B7C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Such review may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDDF2EB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="4D7EA213" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="43BCF105" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1CA0D3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Review of the Minimum Performance Standards set out in, including the extent of compliance by the Service Provider/Manager in meeting those standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427729E1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="7B528408" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Revisions to the procedural, budgetary and/or reimbursement arrangements; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708E6724" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+    <w:p w14:paraId="27A02EC1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Determination of the need for the continuation, modification or termination of one or more Common Services and of the implications on CS contractual arrangements with third parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2217B815" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="472E61BA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5967FE93" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>CS arrangements shall be monitored by the OMT under the guidance of the Resident Coordinator. Such monitoring applies when the Lead Agency itself is the actual Service Provider or when it is managing the Service Provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2CA2B8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="059E3DB9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B2A066" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>AMENDMENTS, TERMINATION AND WITHDRAWAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA2AC4D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="39C039C1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E746CA5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">This MOU may be amended by mutual agreement of the Parties in writing, which shall be set out as an Annex hereto and incorporated as an integral part of this MOU. Such Annexes shall be signed by the Parties and shall enter into effect as of the date of signature by all the Parties. </w:t>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">This MOU may be amended by mutual agreement of the Parties in writing, which shall be set out as an Annex hereto and incorporated as an integral part of this MOU. Such Annexes shall be signed by the Parties and shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effect as of the date of signature by all the Parties. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620E49B1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="7378AD03" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="731"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>This MOU may be terminated in accordance with the following procedures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592DE570" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="77923955" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAE6BCA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>9.2.1 By the Service Provider/Manager, with written notice of not fewer than six (6) months to the Service Users, subject to Section 9.5 below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFEB1B4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="2169EC3E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7798C16A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2.2 By mutual agreement of the Service Users, if they decide to terminate the appointment of the Service Provider/Manager, with written notice of not fewer than six (6) months to the Service Provider/Manager, subject to Section 9.5 below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17013A91" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="3A40F6DF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694B8A1F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.2.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">By mutual agreement of the Parties, subject to Section 9.5 below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A8C90D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="11FEC18C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7553DC1E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>A Service User may withdraw from this MOU, with written notice of not fewer than six (6) months to the Service Provider/Manager and the other Service Users, subject to Section 9.5 below.  If the six (6) month minimum notice is not given, the withdrawing Service User shall continue to be responsible for its obligations under this MOU for a period of six months from the date that the notice of withdrawal was given to the Service Provider/Manager and the other Service Users, unless otherwise agreed to by the OMT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408FC928" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="2D3056F2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6724D6A0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3284590F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>If the remaining Service Users are unable to absorb the obligations of the withdrawing Service User, the CS arrangements set out in shall be re-considered in accordance with that service’s or those services’ provisions/contractual arrangements. The Parties shall also agree on their respective responsibilities resulting from the withdrawal, including sharing of responsibilities under the contractual arrangements made by the Service Provider/Manager with a third party, as applicable.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">If the remaining Service Users are unable to absorb the obligations of the withdrawing Service User, the CS arrangements set out in shall be re-considered in accordance with that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or those services’ provisions/contractual arrangements. The Parties shall also agree on their respective responsibilities resulting from the withdrawal, including sharing of responsibilities under the contractual arrangements made by the Service Provider/Manager with a third party, as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A595172" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4955454E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F963058" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Should this MOU be terminated in accordance with the provisions of Section 9.2, the Parties shall agree on the required actions to permit the orderly and prompt conclusion of the activities, including the settlement of accounts between the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arties. The Parties shall also agree on their respective responsibilities resulting from the termination, including sharing of responsibilities under the contractual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>arrangements made by the Service Provider/Manager with a third party, as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC98711" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214F94FC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.0.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OWNERSHIP, RECORDING AND DISPOS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ITION OF ASSETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAD2461" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="05133A21" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA9A867" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">All assets, including equipment, acquired for the purposes of the CS arrangements shall be recorded as such by the Service Provider/Manager in that Agency’s asset inventory records. In addition to the Service Provider/Manager, the Service Users shall retain part ownership of such assets in proportion to their financial contributions as determined by the OMT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3343DC1F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="00AE5BE7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C085049" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Disposal of the assets requires the prior [written] approval of the OMT.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049DF148" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="25FCD02C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>10.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Any proceeds from the sale of the assets, including equipment, shall be shared by the “Parties”, if the Service Provider/Manager also pays for the assets, in proportion to their contribution at the time of procurement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3DF940" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6ECAEA25" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79857630" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Service Users that withdraw from the CS arrangements set out in this MOU in accordance with Section 9.3 above, [even with the prescribed notice period,] shall not be reimbursed for their contribution to the purchase of the assets at the time of their withdrawal until the disposal of the assets takes place.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07728970" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="10140D3F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Service Provider/Manager shall manage the assets in accordance with his/her rules, regulations, policies, and procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500F51CC" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+    <w:p w14:paraId="6C4CDC76" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="76C1DD37" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB28C02" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>11.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:tab/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>NOTICES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06508C95" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+    <w:p w14:paraId="6BB20D5A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B733BA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>11.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>All communications regarding this MOU shall be in writing and/or reflected in official UNCT/OMT meeting minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BE0BC7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="17482E21" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471E6D5F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>11.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>A copy of this MOU and any pertinent correspondence, amendments, and/or other transactions pertaining to this MOU shall be provided to the Parties, the UN Resident Coordinator, and the OMT in the country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745F77D6" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="7556B6FE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB7142E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SETTLEMENT OF DISPUTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2DB9F0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="7C8DDD62" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6972ED0A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Any relevant matter for which no provision is made in this MOU, and any controversy, claim, or dispute regarding the interpretation or application of this MOU, shall be settled by negotiations between and/or among the Parties concerned.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D293E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="78FC7CF5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Any controversy, claim, or disputes that cannot be resolved by negotiations shall be referred to the OMT and, if necessary, to the UNCT.  If the OMT and the UNCT cannot resolve the controversy, claim, or dispute within sixty (60) days from the date on which it has been referred to OMT and UNCT, any Party may request that the controversy, claim or dispute be resolved through consultation between the executive heads of each Party. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Any controversy, claim, or disputes that cannot be resolved by negotiations shall be referred to the OMT and, if necessary, to the UNCT.  If the OMT and the UNCT cannot resolve the controversy, claim, or dispute within sixty (60) days from the date on which it has been referred to OMT and UNCT, any Party may request that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the controversy, claim or dispute be resolved through consultation between the executive heads of each Party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0952CB87" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4856ABB8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">If the executive heads of the Parties fail to amicably resolve such controversy, claim, or dispute, any Party may refer the controversy, claim or dispute to arbitration in accordance with UNICITRAL Arbitration Rules. The Parties concerned shall be bound by the arbitration award rendered in accordance with such arbitration as the final adjudication of such controversy, claim, or dispute.  The expenses of the arbitration shall be borne equally by the Parties concerned.  The foregoing does not apply if the controversy, claim, or dispute is solely amongst Parties falling under the administrative authority of the Secretary-General, in which case the controversy, claim, or dispute shall be submitted to the Secretary-General for final resolution. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F92CECB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="40069C18" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0E14009D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589F0DEC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, the undersigned, duly authorized representatives of the respective Parties have signed this Memorandum of Understanding in the English in [include the number of signatories] copies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306849B9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
+    <w:p w14:paraId="68E60254" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="1008"/>
         <w:gridCol w:w="1443"/>
-        <w:gridCol w:w="5483"/>
+        <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="306190A1" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="0EA03E2A" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE10B03" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="5AF44A6C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73702C88" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="68D7FF60" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31695152" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="416D0687" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="5DCC2923" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="67BED6F5" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29F64229" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="347D91EC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6754F848" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="5053DB35" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41C5D6BF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3C0D5D3E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="746A718C" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="78F8F74A" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C53160D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1F496121" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A81F7F9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="5D1FE695" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0712B9B1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2BDDD9CA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="45B05AB5" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="077F9F42" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3292F52E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="0233DB15" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD4C026" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1A685839" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDC54DC" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="300D40E7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1994A2FB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="460D6970" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1137"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5340"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="58838E19" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="46C81533" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="763D26C3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="0B92CBF3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNICEF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2304EDCB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="19A6F016" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F234E67" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3455486C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="243C3A28" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="47AA0EF1" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49EF3644" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="04E227B0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790198BB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="73193C76" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4D2975" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2A317D8B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3EAAE499" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="50F6BC95" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="358FE367" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="620C1E66" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C13BC35" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="05F709A6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C283CA2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7139C991" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="49DFE65A" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="6541C85B" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D10A1F1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="24AD722D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="422164A8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2D01FE38" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="161F4D29" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="408263F7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D94D6F9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="27B02BCB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1030"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5447"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3CBDBBC2" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="67885E6B" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4207E4D9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2C8CD154" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNFPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E3433B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="31476167" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00970594" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1A7076C0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="7289E672" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="724F7E57" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55D8D5C5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="759B1153" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8DD921" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="58F490EA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECFBCC7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="39685346" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="2B53D928" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="47124929" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F5AA08C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="6EAECE9B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CDDB86" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="43390C04" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6B7426" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7E8ECB18" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="45D07A08" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="0800EF16" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4ABE970B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="238D8409" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB54DBA" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="070F1475" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22738C0C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="68906F0B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69E65E4B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="26E0DCA9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="981"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5496"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3D21756B" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2300D4DA" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45BC57D6" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1B7E05AE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>WFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6582787E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="4CACA639" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59556C1D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1671B386" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="67171FC2" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="38195658" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47A25E64" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="71F2795F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0BF7F9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7E272AF8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5534D689" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3FA856DE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="06B16FAB" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="07DA1F7F" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D2A3515" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3F1243B0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57435E23" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3ABB88FC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7F5A20" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="4783016A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="209D540A" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="18BACBC5" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6015B821" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="55F6F266" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C45AEFE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7DBE13C9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58571A6B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="0009F2F8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EADBCF4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="5127F678" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="943"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5534"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="57578F35" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="57F31069" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A36B4C1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="0527400B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC14155" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="4DD09D38" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53F41F09" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="572C4229" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3D3AD43F" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="73CEDCC8" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="551DD685" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="22C96D1B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BB863A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="246B59EF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59195E13" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="4565F759" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="03A139AE" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="6C4C4E8D" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14ED4A75" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="61F8E17C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4E2E9C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="23EF4391" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="485F1B25" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2CFFCC45" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3D35880C" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2062F239" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B2E7684" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="466E6F1C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20858989" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="15A950A1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFA0F9B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1B86E098" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49B10CED" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="0EF347BB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="943"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5534"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3DC91E10" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="15E5346B" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2849AE66" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="26138E4D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB451C7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="5746F0BF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79B20725" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="578EA1E2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="2F881858" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="38FB9AF2" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67931CF5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1518B421" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CAD858" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="6FC325DC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDA6CAE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2C905AE4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="51067207" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="0ABBF6C7" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="131AA63D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2773FFA5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00682378" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="28232C98" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="362553A3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="687279EA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="4E2A476E" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="26A7CCC6" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F514849" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="67F6F1EE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4F1F3D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="07AC15CD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="326E57C7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="6FCD00E2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47033482" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="1A17C140" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E678659" w14:textId="40A87831" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Add, as additional signatories, all UN Offices, Programmes, Funds and Specialized Agencies operating in the above-named country that wish to participate.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61022821" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3499C393" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F09D92" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED9A23C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Common Service Details</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6371D31B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="2E31BA7B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CBBCB4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3364"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1512"/>
+        <w:gridCol w:w="3472"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="474"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1548"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="7C647240" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="34AE7F84" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9A34E2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="57130BD2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Common Service No. 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEBC7FF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="10B96D9B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>[Name/Type]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="7BE38D90" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="6DB99D00" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348001C1" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="255ECB3D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nature of Common Service:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD0105F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="40A7A64C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00050D8D">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> In-House  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2210DC63" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7AA381DB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00050D8D">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Outsourced  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="74440203" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="157A01DE" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BAD814" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="04C8FF51" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cost-Sharing Methodology:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12006065" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2DF772B6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>[Does this provide sufficient detail on cost-sharing arrangements?]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337EB019" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="08F87102" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00050D8D">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Per space occupied </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E368BC5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3E1418BE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="342"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00050D8D">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Per number of staff </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9CD27E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="240601A6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00050D8D">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="1E01B5C1" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="4A7A9DBD" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700E2FE9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="04A65CD9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6B51038A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7D4490F9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other: [describe]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3C8885FF" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="6EC12EFE" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A660E4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="5D022A1C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Service Provider/Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03DFD204" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="371654D5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>[Name of Service Provider/Manager]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="5F8D506C" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="77F9C2B9" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C89575C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="0434A849" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Participating Service Users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE94874" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="73289C1C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>[If all signatories of the MOU will participate, state “All Service Users”. For other circumstances, state the agency, programme, etc.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="791F8294" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="4879AC4E" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="1610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B53279C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="43B02A6B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum Performance Standards </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5023667C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="58582469" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>[The minimum performance standards are to be determined prior to the signing of the MOU.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48E1584F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="1E4C23CF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Common Service Parties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58755CD9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="6A068DDE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187D7D67" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2140A6A5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Please set out the addresses of the Parties.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270354FF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4845D3B2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D71FA4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE5B777" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6608CA" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00096AD9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="63BBFE62" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Annex_E"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Annex E </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3E1AF19C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517B7FA3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-      <w:pPr>
+    <w:p w14:paraId="2AB3B8C0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC377BD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MINIMUM REQUIREMENTS TO EQUIP AN AMBULANCE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663C9F82" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="24D56D45" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">·       Undo the rear seats to accommodate one stretcher </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">·        Equip the stretcher with a vacuum mattress </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">·        Permanently strap one oxygen tank in the vehicle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">·        Prepare one standard red trauma bag in the vehicle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Allocate one portable multi-parameter monitor with defibrillator in the vehicle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00491844">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>National Association of EMS physicians</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> divide equipment into basic life support (BLS) and advanced life support (ALS). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>BLS is further subdivided into:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Ventilation and airway equipment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Monitoring and defibrillation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Immobilization devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Bandages</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Equipment for communicating with dispatchers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>Required equipment for advanced life support includes:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Airway and ventilation equipment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Vascular access</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Cardiac medications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Other advanced equipment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Ventilation and airway equipment include: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Portable and fixed suction apparatus with a regulator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Portable oxygen apparatus capable of metered flow with adequate tubing, portable fixed oxygen supply equipment (with a variable flow regulator), oxygen administration equipment (adequate length tubing for adults and children)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Bag-valve masks (manual resuscitator)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Nasopharyngeal (16F-34F; adult and child sizes)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Oropharyngeal (sizes 0-5; adult, child, and infant sizes)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Pulse oximeters with both paediatric and adult probes should be on hand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC02DB8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2ACDC137" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8B334F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327A29F5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Monitoring and defibrillation: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">All ambulances should be equipped with an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00491844">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00305E52">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>automated external defibrillator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AED) unless staffed by advanced life support personnel who are carrying a monitor/defibrillator. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339889A0" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="13A860B7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">·        The AED should have paediatric capabilities that include child sized pads and </w:t>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">·        The AED should have paediatric capabilities that include child sized pads and cables. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Immobilization devices: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The ambulance should carry cervical collars rigid for children two years and older and for adults (small, medium, and large). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Backboards are recommended for immobilization of patients with suspected back injuries. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Bandages and tourniquets are recommended for bedside treatment of fractures and wounds. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>Obstetrical kits should include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE486AE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="3D93159C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Towels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430FACF5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4EB0E64D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="0000283F" w:rsidRDefault="00EF030D" w:rsidP="0000283F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>·        4 x 4 dressing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Umbilical tape</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Sterile scissors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Thermal absorbent blanket</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For infection control, stock should include: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Eye protection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Face protection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Shoe covers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Disinfectant solution for cleaning equipment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Standard sharps containers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For more intensive management, ALS requirements include: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Airway and ventilation equipment that includes Laryngoscope handles with extra batteries and bulbs. Laryngoscope blades should be sizes 0-4, straight (Miller); sizes 2-4, curved (Macintosh)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6B14A3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="737FEFA3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="0000283F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E192DFD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="0000283F" w:rsidRDefault="00EF030D" w:rsidP="0000283F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>For resuscitation, ambulances should carry crystalloid solutions: Ringer’s lactate and Normal saline</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Medications used on advanced-level ambulances should be compatible with current guidelines. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cardiovascular medications: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        1:1,000 epinephrine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Atropine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Antiarrhythmic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Calcium channel blockers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Beta-blockers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>·        Nitro-glycerine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Aspirin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Vasopressor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>·        Albuterol</w:t>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t>·        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Albuterol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Antiepileptic medications: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>Diazepam or midazolam, in case of status epilepticus or delirium tremens.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Optional advanced equipment includes: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Respirator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Blood samples tubes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">·        Automatic blood pressure devices </w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>·        Needle cricothyrotomy kit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Annex_F"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="5" w:name="Annex_F"/>
+      <w:r w:rsidRPr="0000283F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Annex F </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2F201F19" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="007A3204">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7705FA6E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7500"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Generic Classified Job Descriptions for Clinic medical staff</w:t>
       </w:r>
-      <w:r w:rsidR="007A3204" w:rsidRPr="00491844">
-        <w:rPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E55D0E7" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="3B653EA7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36216DB3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9315" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="7857"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="263F19FB" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="19B1B9EC" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4940A751" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="000B749B" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="3B7A4E7C" w14:textId="34FB4437" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6ADA">
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50EEEC06" wp14:editId="78E17A71">
-[...2 lines deleted...]
-                  <wp:docPr id="13" name="Picture 4"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37800841" wp14:editId="04AA9953">
+                  <wp:extent cx="304800" cy="602377"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect r="-18" b="14306"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="308590" cy="609867"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7857" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E21B872" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EADDF9B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F681040" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>GENERIC JOB DESCRIPTION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56446A60" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52364C6E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9355" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5264"/>
+        <w:gridCol w:w="4091"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2565E033" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="081EEC8F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I. Post Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="07DF6DE7" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="1845"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5264" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5056CB7C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post Title: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Health Manager, UN Clinic Physician</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC92E69" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Post Number: Generic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D064E3B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duty station: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F41057" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Organizational Unit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F23AA73" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Supervisor/ Grade</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464EFD9B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post Type: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F63F8A6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source of Funding: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UN Agencies’ Cost Shared</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1946F43D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post Category: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52148C45" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Grade: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7956112C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Proposed Grade</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="75DDCA94" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Approved Grade:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B18ADF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Post Classified by: ODU/OHR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2977A3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Classification Approved by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2187E78C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9355" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="7D7F6F53" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CABB46" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>II.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Organizational Context</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="745D841B" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDECFF2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN field personnel are exposed to various health and security hazards that may result in disease; psychological trauma and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>life threatening</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> injuries. Dedicated, effective primary health, occupational health and emergency medical services may mitigate negative outcomes of trauma, injuries and health complications providing better chances for saving lives as well as for faster and better recovery.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADC3615" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D137BD3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Health Manager, UN Clinic Physician, is part of the UN common services of the UN country team in (duty station) and administered by UNDP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F823055" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50850F2F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Health Manager, UN Clinic </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Physician</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>attend to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the UN Clinic on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>full time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis and provide medical services to staff members and their dependents. In addition, he/she will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>facilitate for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> medical evacuations and cooperate with headquarter offices on all related matters. The Health Manager, UN Clinic </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Physician</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is responsible for the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>day to day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> running of the UN Clinic and he/she manages the UN Clinic staff and physical assets (equipment and inventories), ensures consistent delivery of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>high quality</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> medical services to the UNCT. The Health Manager, UN </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Physician</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will also be responsible for medical examinations of staff, a responsibility he/she will share with other designated UN Physicians. (The UN Clinics operate, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> technical matters only, under the general supervision of the UN Medical Director and with and with UNDP on regards </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all administrative matters)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA463E8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C9968FE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the overall supervision of the UN Resident Coordinator with regards to all administrative matters and the general supervision of the UN Medical Director with regards to technical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">matters, the Health Manager, UN Clinic Physician, will provide clinical services including medical consultations and emergency care, and supervise the work of the medical staff (including nurses, lab technician and pharmacist). The incumbent will promote proactive occupational health policies and best practices and procedures in the medical services in conjunction with Administration. This will include outreach to staff and dependents in the areas of preventative health. The Clinic doctor is expected to take part in the HIV work in the UN </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>work place</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as outlined in UN Cares and UN Plus.  S/he is part of the emergency response team and will as such work closely with DSS in implementing case-vac and mass casualty response.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42A1E39D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9450" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9450"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2E58AD4D" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D7D6CF" w14:textId="2674BE69" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>III. Functions / Key Results Expected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="424109D1" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFD1E3E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Summary of key functions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7DFDFF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Clinical Duties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B8618CC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Medical Administrative Duties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52721902" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisory Administration </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E3645D4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coordination of UN Cares activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0321C9A2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Emergency medical response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="56B52AC8" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54227915" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Duties: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498C0986" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend the United Nations Clinic on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>full time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C562CED" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Respond to acute emergencies in line with international protocols such as advanced trauma life support management and advanced cardiac life support. or Pre Hospital Trauma life support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3106525F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Be able to do triage and primary stabilization </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A92CAEC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Undertake day-to-day clinical duties, e.g. walk-in clinic, pre-placement and periodic medical examinations and immunizations;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7F935B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide health education; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5544D8CF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Participate in addressing work environment and occupational health issues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3E535E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Undertake medical examinations for UNDP and UN Agencies international and local staff and dependents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1112A4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnose and recommend treatment to all staff visiting the Clinic </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>on a daily basis</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09050116" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Be on call during and outside office hours to observe and treat emergencies in the UN Clinic. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Undertake</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> house calls when required </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200764DD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible for entry and periodic medical examinations for United Nations staff members who choose to use the UN </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Clinic  for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their examinations; Already included above</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="7897DB12" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3712D8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Medical Administrative</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Duties:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDAE0A6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaise with other dispensaries, host-nation medical facilities and medical facilities abroad to coordinate medical evacuations. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE94DFF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Follow the United Nations established policies and procedures regarding medical clearances, sick leave and medical evacuations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A61F5B1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recommend medical evacuation when required to RR (the doctor recommend as the medical expert, submit evacuation request to UN medical Director for authorization and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">facilitate medical evacuations of UN staff and their dependents). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible for all </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>paper work</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and reporting procedures for medical evacuations in line with UN Rules and procedures.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1B8122" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure proper follow up on all cases </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7935DC86" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Application of terms of reference in UNDP POPP for rules and regulations regarding UN Clinic operations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225A0574" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible for establishing good relations with reliable hospitals, private medical facilities and blood banks and local </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>physician</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, including UNEP if available.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729007E2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keep constant contact with the United Nations Designated </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Examining  Physicians</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to facilitate their </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>availability  as</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and when required;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8B53A7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>nsure that proper medical records are kept in a strictly confidential manner.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E14EC88" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain emergency medical supplies and equipment to be used in case of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>emergency situation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C30675" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Replenish first aid kits and other essential medical supplies kept in other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>duty stations within the country</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BDB8374" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Recommend procurement of vaccines, medical supplies and equipment, and ensure that inventory is kept.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4EE7E3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Maintain medical records of all United Nations personnel and advise health precautionary steps to new staff members; already include above</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6122B4C6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Prepare and send periodic (quarterly) reports of functions, visits, medical evacuations and treatments at the UN Clinic to the United Nations Medical Service; included below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7DEA72" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advise on health precautionary steps to be undertaken at the duty station, and perform any other duties as considered necessary by the United Nations medical Director and/or the UN Resident Coordinator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="54D48CEF" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BC4290" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Supervisory Administration:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7552866B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Supervise, distribute work to the nurse (s) and other staff of the United Nations Clinic; included below</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FBBDAA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage day-to-day mission medical support operations by ensuring availability of supplies and proper functioning of medical equipment; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A81A45" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that appropriate training programs are implemented </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maintain and develop the medical capabilities (e.g. health education, HIV/AIDS prevention, first aid and CPR). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5104981D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responsible for regular reporting on dispensary activities, medical facilities available locally and other statistical information as may be required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="384C8294" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responsible for the supervision and distribution of work for the nurse(s) and other staff of the UN Dispensary.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3A2CC6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2F093BE8" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="792F80F7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. Coordination of UN Cares Activities:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E738343" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Planning and organization of training of focal points and peer educators;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207F5AD0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Arranging the dissemination of UN policies on HIV/AIDS;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50CB9D40" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Conducting an education and information campaign;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5C893A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="104BF1DA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C89DF02" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9990" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9990"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2611BCC3" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="366043B1" w14:textId="67B9801C" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. Impact of Results </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="05A16E84" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1183480E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The key results have an impact on the general well-being of all UN </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>staff in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the duty station. They relate to the medical assessment of cases and on the suggested course of treatment, referral, etc. The services rendered and the decisions taken can have a direct and vital </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>effect</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sound physical and mental health of UN staff at the duty station.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746FF1F0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72B16B2F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9990" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9990"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="3F1FB5B5" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="03145C25" w14:textId="52749454" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Competencies: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E8AB86C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of clinical, occupational and tropical/travel medicine. Formal training in CPR and, preferably in BCLS and ACLS or equivalent emergency medical care. Shows pride in work and in achievements; demonstrates professional competence and mastery of subject matter; is conscientious and efficient in meeting commitments, observing deadlines and achieving results; is motivated by professional rather than personal concerns; shows persistence when faced with difficult problems or challenges; remains calm in stressful situations. Takes responsibility for incorporating gender perspectives and ensuring the equal participation of women and men in all areas of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD1E5A4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Communication</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:  Speaks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and writes clearly and effectively; listens to others, correctly interprets messages from others and responds appropriately; asks questions to clarify, and exhibits interest in having two-way communication; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tailors</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> language, tone, style and format to match audience; demonstrates openness in sharing information and keeping people informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1163BFB0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Teamwork</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:  Works collaboratively with colleagues to achieve organizational goals; solicits input by genuinely valuing others’ ideas and expertise; is willing to learn from others; places team agenda before personal agenda; supports and acts in accordance with final group decision, even when such decisions may not entirely reflect own position; shares credit for team accomplishments and accepts joint responsibility for team shortcomings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABD8733" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planning&amp; Organizing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:  Develops</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clear goals that are consistent with agreed strategies; identifies priority activities and assignments; adjusts priorities as required; allocates appropriate amount of time and resources for completing work; foresees risks and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>allows for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contingencies when planning; monitors and adjusts plans and actions as necessary; uses time efficiently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F87537" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accountability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Takes ownership of all responsibilities and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>honours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commitments; delivers outputs for which one has responsibility within prescribed time, cost and quality standards; operates in compliance with organizational regulations and rules; supports subordinates, provides oversight and takes responsibility for delegated assignments; takes personal responsibility for his/her own shortcomings and those of the work unit, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB56F9C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00066513">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Creativity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Actively seeks to improve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or services; offers new and different options to solve problems or meet client needs; promotes and persuades others to consider new ideas; takes calculated risks on new and unusual ideas; thinks “outside the box”; takes an interest in new ideas and new ways of doing things; is not bound by current thinking or traditional approaches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74878916" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Client Orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Considers all those to whom services are provided to be “clients” and seeks to see things from clients’ point of view; establishes and maintains productive partnerships with clients by gaining their trust and respect; identifies clients’ needs and matches them to appropriate solutions; monitors ongoing developments inside and outside the clients’ environment to keep informed and anticipate problems; keeps clients informed of progress or setbacks in projects; meets timeline for delivery of products or services to client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA313E5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commitment to Continuous Learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Keeps abreast of new developments in own occupation/profession; actively seeks to develop oneself professionally and personally; contributes to the learning of colleagues and subordinates; shows willingness to learn from others; seeks feedback to learn and improve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213EF842" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Technological Awareness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Keeps abreast of available technology; understands applicability and limitation of technology to the work of the office; actively seeks to apply technology to appropriate tasks; shows willingness to learn new technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C6BB12" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0352C4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2463"/>
+        <w:gridCol w:w="7077"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="41F1D84B" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="108B1002" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>VI. Recruitment Qualifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="20ABFE36" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:trPr>
+          <w:trHeight w:val="233"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76039E98" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03E815E6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Education:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799CC296" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced University Degree in Medicine, from an accredited University and currently licensed to practice within home country or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> national jurisdiction; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE1F0E0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valid certification in Advanced Trauma Life support, Advanced cardiac Life support OR </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pre hospital</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trauma life support is required;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE288EF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Certification in HIV care OR VCCT is desirable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="79D5DD91" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:trPr>
+          <w:trHeight w:val="233"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="014418BD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C75CA33" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Experience:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DDAE191" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>At least five (5) years progressive experience and practice in general medicine in developing countries or countries in conflict, of which at least one year should be in Trauma and Emergency care and two years in Internal Medicine;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110C5141" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Surgical, ICU, aeromedical or anesthetic experience is an advantage;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2095F70B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience in Tropical Medicine, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34331EF6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Previous UN medical system/international medical experience is desirable.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2837A586" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Experience in the usage of computers and office software packages (MS Word, Excel, etc.) is expected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="23A86DB0" w14:textId="77777777" w:rsidTr="00305E52">
+        <w:trPr>
+          <w:trHeight w:val="233"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CA2065A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Language Requirements:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EDA7C25" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="432"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluency in English and /or French is required. Knowledge of local language </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>highly</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> desirable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ED95BEC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F84C3A5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73524816" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1458"/>
+        <w:gridCol w:w="7290"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2BA345A2" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A46835" w14:textId="5D6B3268" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6ADA">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B139042" wp14:editId="22146D1C">
+                  <wp:extent cx="304800" cy="602377"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="555057680" name="Picture 555057680"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect r="-18" b="14306"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="308590" cy="609867"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3E889A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="660B637F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF4DA06" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Generic JOB DESCRIPTION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155CFEAF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4191CFF7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4428"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="3FD694D6" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="760BDAD2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I. Position Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="44AF3A59" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2618BAF9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Job code title:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UN Clinic Nurse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC9A525" w14:textId="0D6DA7D4" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Position number</w:t>
+            </w:r>
+            <w:r w:rsidR="00066513" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Generic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD1493E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department:         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F3B056" w14:textId="2CFEA47F" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00066513" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Supervisor:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF030D" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF030D" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UN Clinics Physician</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC07A6E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C25A7B9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved Grade: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ICS 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA05545" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Classification Approved by: ODU/OHR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F43C04" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Effective: November 2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="115E3A75" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8856"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="0BB161B1" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="1746A194" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II. Organizational Context </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="68A82367" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="1448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFD7C3F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="90" w:hanging="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D945886" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The UN Clinic Nurse performs the functions under the immediate supervision of the UN   Medical Physician with regards to technical matters only and the overall supervision of the UN Resident Coordinator for all administrative matters.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F14EC23" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B3E449" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The technical supervision of the physician and the medical personnel in the field as well as the technical performance evaluation will be executed by the UN Medical Director or his nominee. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>In order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure that UNDP should facilitate external access to its Performance Development and Management system to MSD.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4049C21A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="165AA41F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8856"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2F2448E8" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E1CA8C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>III. Functions / Key Results Expected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="00EB1A3B" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0DC347" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="110929DA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Clinical Technical Duties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2797465F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71736A7F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Within delegated authority, the Nurse shall be responsible for the following duties: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C98EFB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend the UN Clinic on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>full time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167F3556" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Assist the UN Physician in the performance of his/her duties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292DEB5A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responds to emergency calls during outside office hours when necessary and assists Medical Doctors in providing adequate care;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AA9DA1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Give </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>first-aid</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and advice to the staff and their recognised dependents;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696E23B2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensures effective liaison between patient and private doctor, paramedics, family members, and colleagues as appropriate; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415C4752" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents case findings.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C28DE99" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performs diagnostic and screening tests such as: ECG, x-rays, laboratory (blood and urine), and other tests as required.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F043D7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Performs clinical assessment of patients visiting the walk-in clinic;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6741AF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilitates referral to the UN Medical Doctor or to an outside physician, as required. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064FA15B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ensures preparedness of staff travelling on missions or reassignments, including administration of appropriate vaccine, instructions on malaria prophylaxis and other travel-related ailments.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EDDE2D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instructs on the content and potential uses of the travel kit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B712E14" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assists in providing health education and health promotion programs; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000184EB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Participates in work environment assessment, e.g. office ergonomics, and addresses other occupational health issues.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5554E211" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coordinates medical evacuation and cooperates with Medical Services Division in N.Y. and the receiving facilities in home countries; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347196F2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assists in providing medical support during evacuation and repatriation; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B8916B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advises evacuees on the requirements for evacuation and/or escorts patients if needed;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37AF5EA2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Concludes or closes medical evacuation files to enable staff members to submit claims;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DCE3F7F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist in arrangements for the deceased;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C66D263" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Designs and implements outreach programs for mission personnel; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA20558" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plans and organizes preventive and promotes medical fairs; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B3D198" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform medical briefing for incoming staff and conduct first aid training; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7C78C6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assess needs of clients visiting the walk-in clinic, provides care/advice (e.g., the benefits of preventive medicine etc.) accordingly and facilitates referral to the UN Medical Physician or to an outside physician, as indicated; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08324BDA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administer minor “outpatient” treatment and immunization requirements; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C94B0DB" w14:textId="25A73BB5" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assists in </w:t>
+            </w:r>
+            <w:r w:rsidR="00066513" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>maintaining records</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of patients' medical data including consultations and treatment;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F51800D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Maintain strict confidentiality with regards to patient’s medical records; patient management and treatment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34AA38EE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform medication, injection, dressing, stitching, foreign body extraction and so on as needed; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168AE6CE" w14:textId="3039F362" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Performs other related duties as required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D709A94" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Administrative duties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E7254A" w14:textId="151CD345" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain the UN Clinic in good order and keep the inventory </w:t>
+            </w:r>
+            <w:r w:rsidR="00066513" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of medical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supplies and equipment up-to-date and be prepared for disaster; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358E6120" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>In consultation with the UN medical physician, maintain a 24-hour roster of available specialists for referral and treatment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3230C8EA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coordinate and supervise the work of other UN Dispensary personnel i.e. Ambulance Driver and Cleaner; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14988D01" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check equipment and supplies on a daily, weekly, monthly and yearly basis and maintain them in working order; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B662A98" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ensures that medical instruments are properly sterilized and maintains hygiene and cleanliness of the dispensary;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597CCAC8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Through a monthly check, ensures that medical instruments and equipment in the UN ambulance are maintained in a working order, and replaced after use;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237C3206" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Enter medical data of patients into register, patient's file, and electronic databases;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E97E213" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedule consultations with the UN Physician for eligible staff and dependents; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C8E132" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain a 24-hour roster of available specialists for referrals and treatment when necessary; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C742363" w14:textId="66D1A35E" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure a proper and safe disposal of hazardous material and medical waste in close coordination with the Medical Physician, Lab </w:t>
+            </w:r>
+            <w:r w:rsidR="00066513" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>technicians,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Pharmacists </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7E8034" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifies and plans clinics’ material, supplies and equipment requirements and raises requisitions accordingly; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="060932AC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaises with Procurement Section and Supply Section to establish essential contracts for the mission; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E993A1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Develops logistic plans to support field satellite clinics, and follows up on implementation;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D1423C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Draws and implements duty roster for clinic personnel;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E6BADB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintains and medical inventory and supplies and distributes medical supplies to outstations; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9B5335" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arranges medical appointments and examinations to mission personnel; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DD3C9A2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Updates the monthly medical reports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5659FCC2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8856"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="19012288" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAF5FF6" w14:textId="74799C17" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. Impact of Results </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="11092DA4" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B967DCB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quality nursing services that contribute to the good physical and mental health of staff are provided.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3764AC0A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33564E5E" w14:textId="5AC2861F" w:rsidR="00EF030D" w:rsidRPr="00264724" w:rsidRDefault="00EF030D" w:rsidP="00264724">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The key results have an impact on the efficiency of the dispensary. Accurate analysis and presentation of information, thoroughly researched and fully documented work strengthens the capacity of the UN Clinic at the duty </w:t>
+            </w:r>
+            <w:r w:rsidR="00066513" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>station and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> facilitates subsequent action by the supervisor. Incumbent’s own initiative is decisive in results of work and timely finalization.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FFDD253" w14:textId="4C6ADDCC" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8763" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8763"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="01F2843F" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="601"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8763" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E57626" w14:textId="7866162A" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">V. Competencies </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="36CC8ABB" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC822B4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Corporate Competencies:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE8279D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244482CF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Professionalism:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Knowledge and experience in clinical/occupational nursing. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="735B11B1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C2B2FB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Planning and Organising:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Develops clear goals that are consistent with agreed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>strategies;  ability</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to establish priorities and to plan and co-ordinate own work plan; allocates appropriate amount of time and resources for completing work; foresees risks and allows for contingencies when planning; monitors and adjusts plans and actions as necessary; uses time efficiently.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53590E71" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8BD4ED" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Commitment to continuous learning:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Initiative and willingness to keep abreast of new skills in the nursing field. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017453B4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66BBDE6E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Technology Awareness:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Proficiency in relevant medical software packages.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50510B16" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50232A3A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Teamwork</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Good interpersonal skills; ability to work in a multi-cultural, multi-ethnic environment with sensitivity and respect for diversity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7017C7BD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20A8EA70" w14:textId="7F6D342D" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Communication:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ability to write in a clear and concise manner and to communicate effectively orally.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B368609" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45C0B55A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Client Orientation: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reports to internal and external clients in a timely and appropriate fashion. Organizes and prioritizes work schedule to meet client needs and deadlines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFA0C60" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Establishes, builds and sustains effective relationships within the work unit and with internal and external clients. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responds</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to client needs promptly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB967B5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5FF30B10" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="5868"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="1D17BD1B" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FC4A92" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC569C7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>VI. Recruitment Qualifications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6677CD9C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="670E007E" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BE69B6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DEA27BC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Education:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B032F1D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registered Professional Nurse and first level degree from an accredited Baccalaureate Nursing </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (University) or equivalent such as an accredited Diploma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (4 years). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343340E1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Certificates in ECG, CPR or Basic Life Support and ACLS or equivalent emergency medical care is an asset.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4CCD4F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Recognized additional training in primary health care and midwifery is desirable;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766D13CE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>HIV/AIDS Management training is desirable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6717EF" w14:textId="1B77AA58" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">National registration and license </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a requirement. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="78E8CEDB" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F35C55B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE0F6E4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Experience:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6C89EF" w14:textId="7EED3CC5" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minimum 5 years of continuous clinical experience in </w:t>
+            </w:r>
+            <w:r w:rsidR="00066513" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>nursing,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preferably in a multicultural environment;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F4481B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Intensive Care and health administration. Supervisory experience in a UN field operation is an asset.  Knowledge and understanding of relevant UN administrative policies and procedures is desirable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117EE2B8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience in Trauma and Emergency care is desirable; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCC5514" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience in the usage of computers and office software packages (MS Word, Excel, etc.) is desirable. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="6C648ED7" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1654ABA9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="494A2EDD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Language Requirements:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF49E2A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fluency in oral and written English; knowledge of other official UN languages is an advantage.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68C8C949" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8856"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="1493E84A" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DEE708" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-ZA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77522539" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-ZA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>VII. S</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ignatures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>- Post Description Certification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="256AFDB6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="43FB64D6" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09432911" w14:textId="56ACFA1D" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00066513" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Incumbent (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF030D" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708B1DE8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="240737FB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name                                             Signature                                  Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="10A8BEA8" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E58389E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3980B4D4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A60208" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name / Title:                                  Signature                                 Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="759A8DC7" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A6ED07" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Chief Division/Section</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DFEFA7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F97F6E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name /Title:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Signature                                   Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="453E14F0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B60896" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577454AF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1458"/>
+        <w:gridCol w:w="7290"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="7ACA3396" w14:textId="77777777" w:rsidTr="009240F3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C721B13" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73B7B5A6" wp14:editId="69C09584">
+                  <wp:extent cx="687705" cy="490220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:docPr id="8" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="687705" cy="490220"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7857" w:type="dxa"/>
+            <w:tcW w:w="7290" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="505FB946" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4085A329" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61D12E17" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3755C372" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="30E20C29" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GENERIC JOB DESCRIPTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7037C2F5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6AF958A2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DD47817" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="788FDB68" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2463 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4313"/>
-        <w:gridCol w:w="4317"/>
+        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="05E34079" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="45E05EF6" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="05C83167" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A"/>
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41E12B81" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="764EBE1D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I. Position Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3513A688" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="14D4648A" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2D0DA3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="4BA7EA18" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Job code title:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...8 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00491844">
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pharmacist</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CC75B0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Position number</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Post</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55CB81AE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Department:         </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3AD882" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Supervisor :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UN Clinics Physician</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1B90ED70" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B57CCB9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A"/>
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="21F19F0E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D6FACDC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Current Grade: New Post</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5047466B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requested Grade: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00491844">
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>G7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5965502F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Classification Approved by: ODU/OHR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4877C028" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1EC208B2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Effective: November 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DE88DBE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="32DE89B4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2385 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="5E25D2D8" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="1197CE4E" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3ED737" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...25 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="66BA3BDF" w14:textId="58CEBF85" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II. Organizational Context </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="466299F2" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="1EA4F045" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="1448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1684B4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...7 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="07D23638" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2676B872" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...44 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The UN Clinics operate, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> technical matters only, under the general supervision of the UN Medical Director and with and with the UNDP Operation manager on regards </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all administrative matters.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338EA670" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0293D2EF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the supervision of the UN Medical Doctor, the pharmacist is responsible for effective delivery of pharmaceutical services. The pharmacist ensures timely availability of medicines and related supplies in a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>cost effective</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manner.  The pharmacist is directly responsible for procurement /purchase of all Medicines, Diagnostic equipment and Medical Supplies for UN clinic at the duty station.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0FCFCC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A3AF10" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Through both technical knowledge and discretion, the Pharmacist is responsible for gaining the trust and confidence of each patient seen and maintaining trust within the entire UN community served, ensuring reliable, timely, accurate and confidential pharmacy services.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ACAA5A5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...14 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="737FBD38" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="068B0755" w14:textId="4986DD2E" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The incumbent will ensure appropriate management and storage of drugs and consumables at the duty station following international standards and manage the administrative aspects of the Pharmacy in accordance with established policy procedure. </w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FB8C662" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="1F033AC4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="1F492FD0" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="7C6ACE18" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9F85E6" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...30 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="520A9E61" w14:textId="0E962B15" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>III. Functions / Key Results Expected</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="61F90B3D" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="39D2A673" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BC1135" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="28716D46" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Summary of key functions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AED0582" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2279E854" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="619A58DE" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="536A705E" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A311A26" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w14:paraId="61484BA3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Within delegated authority and under the guidance of the Medical Doctor, the incumbent is responsible for the following duties: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C4E85D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w14:paraId="2D8A9F75" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medico-Administrative Functions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75131957" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="3A140CEB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="78C00B79" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Developing, updating and implementing a mission list for drugs and medical consumables, based on generic drugs produced </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>according</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the World Health Organization (WHO) standards; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E405CCD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Develops and maintains a system for ongoing inspections of drug safety in all duty station medical facilities; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A851E4F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="7634FE9C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="5FE8B88E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offers day-to-day advice on pharmaceutical issues including evaluating different antibiotics for impact on the local microbiological situation, and secures that mission personnel do not unnecessarily influence the ecological balance </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>through the use of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> antibiotics; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A189437" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsible for advising the Medical Doctor in the specification of drugs to be requisitioned, and for offering a prudent scale of issue for the planning of re-supply; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DFD032A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="4BFAF166" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Through proactive planning and facilitation of an unimpeded supply of drugs, medical supplies, medical consumables, vaccines, condoms (male and female) and blood in the field mission. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6F4B74" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="750BB3B6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepare Annual Procurement Plan for procurement of medicines, Diagnostics and medical supplies and supervise its implementations </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAEA23E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="5CFA4F44" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring the consumption of drugs, laboratory reagents, medical and surgical consumables at the UN Dispensary; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C92FD2A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="09BFD12D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisting the health team in the treatment and side effect monitoring; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E070987" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="1EC86D49" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispensing valid prescriptions and medical supplies to patients of UN Clinic; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F054EA5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="0A155D5E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Storing and record keeping of stocks; following international standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A6D82B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="70AB9C70" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for the applicable medical supplies and equipment according to recommended guidelines; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10BFEDB9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="029D64DC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Participating in logistics operations pertaining to the management of expired supplies and re-distribution of medical supplies in the UN clinic; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E0F8EAD" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="6B32FC40" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensures that supplies contracts are prepared, signed and issued to winning parties. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E14CBB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="1E04032A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Carries out post award activities of establishing import declaration forms and forms of payment to suppliers. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F495928" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="1AFA19A2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepares timely and accurate reports </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BEE285A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+          <w:p w14:paraId="07B6183F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="0A8ECFDA" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>a proper</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and safe disposal of hazardous material and medical waste in close coordination with the Medical Doctor and Nurses and Lab technicians,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237ED2D1" w14:textId="4AFC3B97" w:rsidR="00EF030D" w:rsidRPr="00264724" w:rsidRDefault="00EF030D" w:rsidP="00264724">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Performs other duties as required.</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79503488" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="3565BB30" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="7A1ABA9A" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="37DC1A45" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="14FC373A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...31 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="2CE3BD26" w14:textId="31FF8F55" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-            </w:pPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. Impact of Results </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="23E6B9CF" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="0DABE374" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E75B069" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="11E89D24" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The key results have an impact on the efficiency of the unit. Incumbent’s own initiative is decisive in result of work and timely finalization.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33FD9FC3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23E119EA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6572F5FD" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="16418A85" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8928"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="54A655E5" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2496FF3B" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="0653E92B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...11 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6D31A515" w14:textId="342A8D64" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">V. Competencies </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="471567F0" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="55821246" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C3A0CC8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="4FCA43CA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Corporate Competencies:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A091F49" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="1D976F8E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="559F65E3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F14A45B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionalism - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Knowledge and hands on experience in pharmaceutics; commitment to implementing the goal of gender equality by ensuring the equal participation and full involvement of women and men in all aspects of peace operations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD7C2EA" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="35F230AB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2741E265" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning and Organising - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ability to establish priorities and to plan, coordinate and monitor own work plan. Teamwork - Strong interpersonal skills and ability to establish and maintain effective working relations in a multi-cultural, multi-ethnic environment with sensitivity and respect for diversity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763C3692" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2597011A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D121611" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Good interpersonal, and oral and written communication skills.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331C0F96" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="29E558ED" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E915243" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Accountability</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">: Takes ownership of all responsibilities and honours commitments; delivers outputs for which one has responsibility within prescribed time, cost and quality standards; operates in compliance with organizational regulations and rules; supports subordinates, provides oversight and takes responsibility for delegated assignments; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2EFFD5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="080DD033" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14F8F1AC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Commitment to Continuous Learning - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Willingness to learn and keep abreast of new developments in the medical field. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0983CC3F" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2D5C0F5B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FC5CE8E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Awareness - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Solid computer skills and good knowledge of relevant medical databases.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34758E64" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="2291F5C7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="548EA51D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Client Orientation: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reports to internal and external clients in a timely and appropriate fashion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0089D125" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="7F6130DC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Organizes and prioritizes work schedule to meet client needs and deadlines</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="422924B9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="308410B7" w14:textId="26A9CAFD" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Establishes, builds and sustains effective relationships within the work unit and with internal and external clients. Responds to client needs promptly.</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B413C67" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="01C6472A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2928"/>
-        <w:gridCol w:w="5702"/>
+        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="5868"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="7E99D9E2" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="38A2166A" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="78F6EAD2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="359F3ADE" w14:textId="6C40FEFF" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VI. Recruitment Qualifications</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="68C1BF40" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="486DA9AC" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F48BF97" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3D42AA16" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4183F611" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Education:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="549AA121" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...27 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E83CF7A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Advanced University degree (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Master’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> degree or equivalent) in pharmaceutical sciences or related fields. A first level university degree with a relevant combination of academic qualifications and experience may be accepted in lieu of the advanced university degree</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BB6B57" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>At least be a holder of Bachelor of Science in Pharmacy (Pharmacy) degree from an Accredited University.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2FC5FC" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2E11B15D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The length of technical studies is expected to be at least three years; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FCB4071" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="77CDFE92" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Diploma/certificate in a relevant health-related field, e.g. Public Health, Pharmaceutical Sciences, Health Economics or equivalent is desirable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13741E79" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="34AC1350" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Registered with Pharmacy Council; Computer literate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="7852E522" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="441123A9" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BD2FC66" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3212FB82" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D4783C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Experience:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1515971D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B96D25D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2 to 5 years’ experience.  Experience in the usage of computers and office software packages (MS Word, Excel, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="29667ED1" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="5F9EBD49" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2D52FF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6091D71F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55F69A1A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Language Requirements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D4E2176" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="7082A91D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fluency in spoken and written English or French; knowledge of a second UN language is an advantage.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C1BCE53" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="67D08E2E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="4CBC9E2E" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="3E59AEE8" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="31C71B0C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="46EB73CC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-ZA"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51C620F7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-ZA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VII. S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ignatures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>- Post Description Certification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38EB84FD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="351A9A51" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="6A5E4CE7" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0D18B5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1197E1AF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Incumbent  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...22 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB9C387" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="138EDA6D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name                                          Signature                                              Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="081EF620" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="3E6F6808" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="589EF482" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3EB93ACC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65170C52" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="631167C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC6CB3B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name / Title:                                  Signature                                 Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3719129A" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="521E9742" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D4E50C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="52F6CD54" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chief Division/Section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5063B268" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="612FE1DC" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04F8A6AB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Name /Title:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature                                   Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57EB7409" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...37 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7A9D8E19" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11295FE5" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD33865" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED120D5" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695A0534" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704474B5" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26691ADB" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67AA50C9" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3133DA1D" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE1AEE3" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786DD789" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0023939E" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFDC3D4" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7619AA1B" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B50603" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640CEB14" w14:textId="77777777" w:rsidR="00264724" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394FB717" w14:textId="77777777" w:rsidR="00264724" w:rsidRPr="00305E52" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="7290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="596DA700" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="3136A5E3" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFBC84B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="000B749B" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="78884499" w14:textId="62050720" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6ADA">
+              <w:rPr>
                 <w:noProof/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC4AEB0" wp14:editId="0A6E9911">
-[...2 lines deleted...]
-                  <wp:docPr id="6" name="Picture 7"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6441F01A" wp14:editId="7B2A5539">
+                  <wp:extent cx="304800" cy="602377"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="1036074870" name="Picture 1036074870"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill>
-                          <a:blip r:embed="rId15">
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
-[...2 lines deleted...]
-                          </a:stretch>
+                          <a:srcRect r="-18" b="14306"/>
+                          <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="658495" cy="482600"/>
+                            <a:ext cx="308590" cy="609867"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3FAE86" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1EBC9AD2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="448C19DE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30956963" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4DC94099" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GENERIC JOB DESCRIPTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF8CA16" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3CC01D73" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EAC9253" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="1886B887" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0361DC54" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4313"/>
-        <w:gridCol w:w="4317"/>
+        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="2C16B1A5" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="658C2F33" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="62470900" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...10 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5C4E285A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D6EFA7C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I. Position Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="4BA88013" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="15999667" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA9DF34" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="4DFBB4A8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Job code title:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> UN Clinic Laboratory     Technician</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E4CD0A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4C4E77E8" w14:textId="3DADAD75" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Position number</w:t>
+            </w:r>
+            <w:r w:rsidR="00264724" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: Generic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795AE82D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department:         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8A11F1" w14:textId="2D6CD72E" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00264724" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Supervisor:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF030D" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF030D" w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...37 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UN Clinic Physician</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="318CE911" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5EDF0D4F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E0E89D5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Grade: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>New Post</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F7449FE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ECA8D10" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Requested Grade: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ICS 6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4790E8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B92931A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Classification Approved by: ODU/OHR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738EE307" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="012222B1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Effective:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> November 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A462E8C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="659D04CB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="2261D425" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="75E8671F" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC3802D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...15 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="066BF025" w14:textId="75EF4717" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II. Organizational Context </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="252CFC6D" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="510D1497" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="1448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E145427" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00491844">
+          <w:p w14:paraId="6FC90C7E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The UN Clinic laboratory Technician performs His/her functions under the direct supervision of the Medical Physician In-Charge of the UN dispensary.  The UN Clinics operate under the general supervision of UNDP on regards </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all administrative matters.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF11DE9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>The technical supervision of the physician and the medical personnel in the field and the</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00BCB93E" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="531528EB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">performance evaluation will be executed by the UN Medical Director or his nominee. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>In order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure that UNDP should </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>granted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> access to MSD for its performance appraisal report.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCF9ED4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00491844">
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49DCA482" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="71CDC8BB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="243FD951" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="61869EBC" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="02EAD546" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="485AE16B" w14:textId="77872FD8" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>III. Functions / Key Results Expected</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="3ECC7F45" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="0762438E" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4080C348" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A"/>
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="04847C79" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69A7F031" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clinical Duties</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23EF1E22" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6AB67784" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the overall supervision of the Medical </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Doctor  or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> his/her </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>nominee  within</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> delegated authority, the Laboratory Technician will be responsible for the following duties: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7513FC7C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of the UN dispensary laboratory to ensure smooth operation of the day-to-day functions; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AF1126A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1ACA12B7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regular maintenance of all laboratory equipment following the technical specifications of the manufacturers of the equipment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D5C48AB" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="553CBF16" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast and efficient resolution of all problems related to laboratory performance: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685CB1FE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="167B8935" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Proper reporting of problems to the manufactures' customer service, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4725505D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1C4B8468" w14:textId="6BD1C33B" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proficient communication and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF030D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">coordination technician </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EF030D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>technician  and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prompt facilitation of an on-site service if needed; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18234E91" w14:textId="693BB228" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure safe handling of bio-hazardous materials in compliance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF030D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>with the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> international standards and practices;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D89E0C7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Draws blood samples applying international sterilization and bio safety standards. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D528BA5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4D80EC70" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Collects and labels urine, stool and sputum samples for different tests following international bio safety standards.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C43B78" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="65FB5CBA" w14:textId="322E8EF6" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform all laboratory tests as requested by the Medical Doctor in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>promptly</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and professional </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF030D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>matters.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772135D1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Autoclave and sterilize the instruments and containers following international standard of bio safety.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="263D4E47" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="501A827E" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist in organization and implementation of health promotion/monitoring </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>programmes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240D0773" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Perform diagnostic and screening laboratory tests using the available equipment and instruments; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B78DBF" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="22E37AEE" w14:textId="3F2F3275" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Report </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF030D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>timely fashion result of tests</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the Medical Doctor; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEFC020" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure that the reports are managed in timely, promptly and confidential manner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F37777" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="07AA3FEE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In close coordination with the national HIV advisor and the Medical Doctor, organized the VCT at the laboratory, following the guidelines of ONISIDA.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E3AB95D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="296338B2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure that the results for the patient using the services of CVT are managed in confidential and timely manner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE61A46" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5E82D715" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure appropriate disposal of the hazardous material following international standards of bio safety in coordination with the Medical Doctor, Nurse and Pharmacist, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8AC213" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5C823956" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ADE89FD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Administrative duties</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0977CFB3" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00D60F12">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1660580C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure proper management of reagents stock; Keep an inventory of laboratory supplies and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ensures</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the supplies are always replenished and adequate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091E937D" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Make arrangements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for outside laboratory tests for UN staff when required; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750CCEB1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>Keep records of all work done in the laboratory and provide statistical report in regard to laboratory activities.</w:t>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keep records of all work done in the laboratory and provide statistical </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>report</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> laboratory activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="463B5FE5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="5FC65DC0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8630"/>
+        <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="2B0FA204" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="7044FB52" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDAA842" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...14 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0ADA358C" w14:textId="10AF8A19" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. Impact of Results </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="4854992D" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="35E7210F" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="11C73DB6" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:r w:rsidRPr="00491844">
+          <w:p w14:paraId="216A7339" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>The incumbent analyzes and produces laboratory results with maximum precision leading to reliable results. This will assist in timely diagnosis of ailments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239722D2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00491844">
+          <w:p w14:paraId="0BD3240F" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BBABCBB" w14:textId="5EB3DF3A" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="000D09A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">The key results have an impact on the efficiency of the UN dispensary. Accurate, safe, cost effective and timely execution of the fully documented results strengthens the capacity of the UN Clinic at the duty station, and facilitates subsequent action by the supervisor. </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70853AF9" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7EEC0F17" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42344450" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="410BF2F8" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0274F9A0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8763" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="1BAA1D0A" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="585B6DC1" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8763" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="71840296" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00491844">
+          <w:p w14:paraId="0ED68FE8" w14:textId="3951A185" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-720"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="40"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">V. Competencies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C8EC1B5" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="5D893396" w14:textId="77777777" w:rsidTr="00172A6A">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="2F7C7234" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6828CBC4" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="468E60FA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Corporate Competencies:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001E14D2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="5F2B24D2" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15306981" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Professionalism</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">: Demonstrated competence in laboratory testing and modern laboratory technology. Commitment to implementing the goal of gender equality by ensuring the equal participation and full involvement of women and men in all aspects of work. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E504287" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7D4C2BD6" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E3AB6DD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planning and Organizing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>: Effective organizational skills and ability to prioritize and to plan own work.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49E3318B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5D861B84" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="682233FF" w14:textId="0BAE4D40" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00305E52">
+            <w:pPr>
               <w:spacing w:before="86" w:after="86" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Teamwork: Good interpersonal skills;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ability to establish and maintain effective working relations in a multi-cultural, multi-ethnic environment with sensitivity and respect for diversity. </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Informed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and transparent decision making.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0331A2DE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...5 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2241E156" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Commitment to continuous learning:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Initiative and willingness to keep abreast of new skills in the nursing field. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546E6D0C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B5A36CF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Technology Awareness:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Proficiency in relevant laboratory equipment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF567AF" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67977F29" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Communication:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ability to write in a clear and concise manner and to communicate effectively orally.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F638E3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F13302" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Client Orientation: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-              <w:rPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reports to internal and external clients in a timely and appropriate fashion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-              <w:rPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-              <w:rPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Organizes and prioritizes work schedule to meet client needs and deadlines</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50383185" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-            <w:pPr>
+          <w:p w14:paraId="013EA5B4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Establishes, builds and sustains effective relationships within the work unit and with internal and external clients. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responds</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to client needs promptly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6792ED" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="738CEA3D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="54360D9B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8815" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2945"/>
         <w:gridCol w:w="5870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="4500743D" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="79D6F3D4" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="000323D2" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6D65EA35" w14:textId="38D6533D" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VI. Recruitment Qualifications</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="717628A1" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="1FF6E30F" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D781975" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...14 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="46550087" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46022644" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Education:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5870" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE61757" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5B82D5C5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medical Laboratory Technician Diploma required</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721A2E7B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="454FC2F4" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="5D7C8B90" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="65C2581A" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D01A3BE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...14 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5D7176D0" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64E7E486" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Experience:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5870" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78973FEE" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="2F36D627" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5 years of experience as a laboratory technician is required</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. Experience in the usage of computers and office software packages (MS Word, Excel, etc.) is desirable. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="53F81E5B" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="5DFBEF70" w14:textId="77777777" w:rsidTr="009240F3">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E030821" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...14 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6BBAD7A7" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F00552" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Language Requirements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5870" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45547422" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="08090B1C" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>English and French are the working languages of the United Nations Secretariat. Fluency in oral and written English or French is required. Knowledge of a second official UN language is desirable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70B17960" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="251D735B" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1434AE5A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D338B9E" w14:textId="77777777" w:rsidR="000D09A6" w:rsidRPr="00305E52" w:rsidRDefault="000D09A6" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8815" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="00B9CCF5" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="23D22D37" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="638A3C6D" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...11 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6631E95B" w14:textId="11440D7A" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-ZA"/>
-              </w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>VII. S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ignatures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-            </w:pPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>- Post Description Certification</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="39C65EAF" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="13248E45" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F87445" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="511D52B3" w14:textId="0C48B836" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...11 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF030D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Incumbent (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...22 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFA6DF3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E58E3B5" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name                                          Signature                                              Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="005C88AF" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="4A3168C9" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2B4482" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7C7295AD" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EFD60A" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="52E4F8EB" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="352E3EF1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name / Title:                                  Signature                                 Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172A6A" w:rsidRPr="00491844" w14:paraId="1C6B78E4" w14:textId="77777777" w:rsidTr="003A7D97">
+      <w:tr w:rsidR="00EF030D" w:rsidRPr="00EF030D" w14:paraId="3BE78EDD" w14:textId="77777777" w:rsidTr="009240F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78F456D8" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="648DBA90" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chief Division/Section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B4A24B" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2C3B1475" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="718CA6CA" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Name /Title:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
-            <w:r w:rsidRPr="00491844">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00305E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature                                   Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6209952C" w14:textId="77777777" w:rsidR="00172A6A" w:rsidRPr="00491844" w:rsidRDefault="00172A6A" w:rsidP="00172A6A">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3D609B50" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E331C89" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DA90C1" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F025E9" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EB47C3" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182D082A" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00305E52" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A954CC6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00305E52" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00305E52" w:rsidSect="00305E52">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1080" w:right="1800" w:bottom="245" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B5A73C9" w14:textId="77777777" w:rsidR="00050D8D" w:rsidRDefault="00050D8D" w:rsidP="006A295A">
+    <w:p w14:paraId="46DC3F01" w14:textId="77777777" w:rsidR="007B3D18" w:rsidRDefault="007B3D18" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5013B58F" w14:textId="77777777" w:rsidR="00050D8D" w:rsidRDefault="00050D8D" w:rsidP="006A295A">
+    <w:p w14:paraId="1A8EBB74" w14:textId="77777777" w:rsidR="007B3D18" w:rsidRDefault="007B3D18" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri,Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="926995228"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="803278577"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="0B18F227" w14:textId="6025B4AA" w:rsidR="007A070C" w:rsidRDefault="007A070C" w:rsidP="0006144F">
+          <w:p w14:paraId="77992CFE" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="0006144F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9360"/>
                 <w:tab w:val="right" w:pos="12240"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6574E352" w14:textId="077E7C31" w:rsidR="007A070C" w:rsidRDefault="007A070C" w:rsidP="0006144F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5ED49835" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRDefault="00EF030D" w:rsidP="0006144F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="12240"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09DD9E46" w14:textId="77777777" w:rsidR="00050D8D" w:rsidRDefault="00050D8D" w:rsidP="006A295A">
+    <w:p w14:paraId="145A38D4" w14:textId="77777777" w:rsidR="007B3D18" w:rsidRDefault="007B3D18" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21D07A8D" w14:textId="77777777" w:rsidR="00050D8D" w:rsidRDefault="00050D8D" w:rsidP="006A295A">
+    <w:p w14:paraId="716DAD24" w14:textId="77777777" w:rsidR="007B3D18" w:rsidRDefault="007B3D18" w:rsidP="00EF030D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0CF4A721" w14:textId="77777777" w:rsidR="007A070C" w:rsidRPr="00967528" w:rsidRDefault="007A070C" w:rsidP="00172A6A">
+    <w:p w14:paraId="79D83C96" w14:textId="77777777" w:rsidR="00EF030D" w:rsidRPr="00967528" w:rsidRDefault="00EF030D" w:rsidP="00EF030D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4AB1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00967528">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Annex D </w:t>
       </w:r>
       <w:r w:rsidRPr="00967528">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>should be tailored to the specific Common Service and shall be copied for each Common Service.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1230" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1231" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1232" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F9584762"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02DE20FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82F0DA32"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03226D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="759EBB22"/>
     <w:lvl w:ilvl="0" w:tplc="11AA2388">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18036,71 +25483,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03905C1A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DD1897A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="061E6866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB5C1084"/>
     <w:lvl w:ilvl="0" w:tplc="52B0831E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18145,72 +25592,72 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06440FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2CB68C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07656EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1264FED2"/>
     <w:lvl w:ilvl="0" w:tplc="52B0831E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18282,51 +25729,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07EC1B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C96E3330"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18395,51 +25842,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081D03A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62C0B834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18523,51 +25970,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A31477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D149DC2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18663,51 +26110,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6F1A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDE4BDFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18803,51 +26250,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="113C6F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB2E7FC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="465EE82A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -18915,51 +26362,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11425557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DDA3962"/>
     <w:lvl w:ilvl="0" w:tplc="5DACE42C">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19004,51 +26451,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11CE388F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="113C8310"/>
     <w:lvl w:ilvl="0" w:tplc="4B78D2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19093,51 +26540,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130B3BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5890FEDE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19206,112 +26653,112 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D17B72"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="52B0831E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1750199C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1BFCF1B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1530"/>
         </w:tabs>
         <w:ind w:left="1530" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C842FAB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="43D48710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F87386B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="415A7C1E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19407,51 +26854,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2717473F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="066A952E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19535,51 +26982,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD979DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D70C5FA0"/>
     <w:lvl w:ilvl="0" w:tplc="52B0831E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19624,51 +27071,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B3B2085"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0BE08D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
@@ -19775,51 +27222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B8D7D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BB0B6AE"/>
     <w:lvl w:ilvl="0" w:tplc="425ACC34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19864,51 +27311,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C237377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="420C2D2E"/>
     <w:lvl w:ilvl="0" w:tplc="52B0831E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19953,51 +27400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE9357D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BB6416E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E62841E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20072,90 +27519,203 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D67E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61AA3472"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="392D3758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F540202E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EEB7E96"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41157172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20DAD12A"/>
     <w:lvl w:ilvl="0" w:tplc="C0701844">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20227,51 +27787,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431D6B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="468E2AEC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20367,51 +27927,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="438E6A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="145211FE"/>
     <w:lvl w:ilvl="0" w:tplc="9E640B1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20483,51 +28043,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A16830"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA200456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20602,51 +28162,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46BE29D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19C29B78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20715,51 +28275,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D31636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B7A3D8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20855,51 +28415,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49533352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3CFE1E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20968,51 +28528,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D126BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AECF26C"/>
     <w:lvl w:ilvl="0" w:tplc="DAD6F5CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21057,51 +28617,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B37C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5E018C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21170,51 +28730,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="573D0EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62EC736E"/>
     <w:lvl w:ilvl="0" w:tplc="8098EFF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -21259,51 +28819,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D8325BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47D04922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlPicBulletId w:val="1"/>
       <w:lvlJc w:val="left"/>
@@ -21410,51 +28970,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7E45FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FE40CE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603E6545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9F80D28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21523,51 +29196,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623E27F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A444454"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21663,51 +29336,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="632C5E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D50A9E08"/>
     <w:lvl w:ilvl="0" w:tplc="52B0831E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21752,51 +29425,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="712150CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1F47786"/>
     <w:lvl w:ilvl="0" w:tplc="A8B82FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -21894,51 +29567,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73820102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0CCD9FA"/>
     <w:lvl w:ilvl="0" w:tplc="F1248724">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -21983,51 +29656,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750E61CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FFCA838"/>
     <w:lvl w:ilvl="0" w:tplc="9E640B1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -22072,51 +29745,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A847488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32BE30A4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22212,998 +29885,321 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D0215AC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4A5AD234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1" w16cid:durableId="1315985338">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="835802046">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="137773714">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1737628761">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1915696367">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1535844673">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1732003082">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1381444202">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1826429599">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1307859327">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="671447691">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="530193733">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="863590947">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1656377430">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="542988861">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="330258552">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-[...35 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="17" w16cid:durableId="1161387317">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="18" w16cid:durableId="1456175288">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="19" w16cid:durableId="1470441283">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="20" w16cid:durableId="182987164">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="21" w16cid:durableId="1044134011">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="22" w16cid:durableId="395782091">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="873731693">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="24" w16cid:durableId="960187515">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="22">
-[...8 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1702317173">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="26" w16cid:durableId="1810202243">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="207111585">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2066680710">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="239679111">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="917402158">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1087077065">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="915750117">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="581330005">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="479617995">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="673845206">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="328102074">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="733360714">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="758601199">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2069917423">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="70547218">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2013725426">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1191071845">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1607690037">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="44" w16cid:durableId="732235268">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="45" w16cid:durableId="1347903885">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="30">
-[...20 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="46" w16cid:durableId="529148929">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="38">
-[...5 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="47" w16cid:durableId="1438254072">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="41">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="48" w16cid:durableId="936015834">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="42">
-[...11 lines deleted...]
-  <w:numIdMacAtCleanup w:val="38"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="atJ6m18SQQZRw+1iDuLbILBPTcuXxt1++5nVgx/hCnpNKpMWxSavLygObrMGba0yoAs3VS72a9ksBlFHiI5aVg==" w:salt="oR95GlhDqj7K6bqEqap2AA=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...701 lines deleted...]
-    <w:rsid w:val="00FF5A67"/>
+    <w:rsidRoot w:val="00EF030D"/>
+    <w:rsid w:val="0000283F"/>
+    <w:rsid w:val="00066513"/>
+    <w:rsid w:val="000D09A6"/>
+    <w:rsid w:val="00264724"/>
+    <w:rsid w:val="00305E52"/>
+    <w:rsid w:val="004F026B"/>
+    <w:rsid w:val="00586E33"/>
+    <w:rsid w:val="00622CAC"/>
+    <w:rsid w:val="007B3D18"/>
+    <w:rsid w:val="00A33094"/>
+    <w:rsid w:val="00C239E9"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA0B46"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EF030D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5EBB6603"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{7D082FA2-1BA8-4172-90A5-7A7365BC136C}"/>
+  <w14:docId w14:val="2C76BCF1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3808ABDA-E161-4EE6-9F1F-47E3C9195A81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23427,50 +30423,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -23522,2253 +30527,1837 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:firstLine="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="360"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:sz w:val="72"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="right"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:sz w:val="72"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="72"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="72"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF030D"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00077DAE"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="3366FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:qFormat/>
-    <w:rsid w:val="00077DAE"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="3366FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageTitle">
     <w:name w:val="Front Page Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
-      <w:spacing w:before="180"/>
+      <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="40"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageSubtitle">
     <w:name w:val="Front Page Subtitle"/>
     <w:basedOn w:val="FrontPageTitle"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ms-rtethemeforecolor-2-01">
     <w:name w:val="ms-rtethemeforecolor-2-01"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Times New Roman" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Times New Roman" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="CG Times"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PAMStyle2">
     <w:name w:val="PAM Style[2]"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2160" w:hanging="720"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PAMHdg1">
     <w:name w:val="PAM Hdg 1"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LijstVoortzetting2">
     <w:name w:val="LijstVoortzetting2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:lang w:val="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H4">
     <w:name w:val="_ H_4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="SingleTxt"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:spacing w:val="3"/>
       <w:w w:val="103"/>
       <w:kern w:val="14"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SingleTxt">
     <w:name w:val="__Single Txt"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1267"/>
         <w:tab w:val="left" w:pos="1742"/>
         <w:tab w:val="left" w:pos="2218"/>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="3182"/>
         <w:tab w:val="left" w:pos="3658"/>
         <w:tab w:val="left" w:pos="4133"/>
         <w:tab w:val="left" w:pos="4622"/>
         <w:tab w:val="left" w:pos="5098"/>
         <w:tab w:val="left" w:pos="5573"/>
         <w:tab w:val="left" w:pos="6048"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="1267" w:right="1267"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:w w:val="103"/>
       <w:kern w:val="14"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H23">
     <w:name w:val="_ H_2/3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="SingleTxt"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="2"/>
       <w:w w:val="103"/>
       <w:kern w:val="14"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3Paragraph">
     <w:name w:val="a3Paragraph"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PAMHdg2">
     <w:name w:val="PAM Hdg 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+      <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="26"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
-    <w:rsid w:val="008B3797"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1080"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080" w:hanging="270"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
     <w:name w:val="_ H_1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="SingleTxt"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:w w:val="103"/>
       <w:kern w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HCh">
     <w:name w:val="_ H _Ch"/>
     <w:basedOn w:val="H1"/>
     <w:next w:val="SingleTxt"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:spacing w:line="300" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-2"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="XLarge">
     <w:name w:val="XLarge"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="390" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="390" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="-4"/>
       <w:w w:val="98"/>
       <w:kern w:val="14"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="288"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
         <w:tab w:val="left" w:pos="11520"/>
         <w:tab w:val="left" w:pos="12240"/>
         <w:tab w:val="left" w:pos="12960"/>
         <w:tab w:val="left" w:pos="13680"/>
         <w:tab w:val="left" w:pos="14400"/>
         <w:tab w:val="left" w:pos="15120"/>
         <w:tab w:val="left" w:pos="15840"/>
         <w:tab w:val="left" w:pos="16560"/>
         <w:tab w:val="left" w:pos="17280"/>
         <w:tab w:val="left" w:pos="18000"/>
         <w:tab w:val="left" w:pos="18720"/>
         <w:tab w:val="left" w:pos="19440"/>
         <w:tab w:val="left" w:pos="20160"/>
         <w:tab w:val="left" w:pos="20880"/>
         <w:tab w:val="left" w:pos="21600"/>
         <w:tab w:val="left" w:pos="22320"/>
         <w:tab w:val="left" w:pos="23040"/>
         <w:tab w:val="left" w:pos="23760"/>
         <w:tab w:val="left" w:pos="24480"/>
         <w:tab w:val="left" w:pos="25200"/>
         <w:tab w:val="left" w:pos="25920"/>
         <w:tab w:val="left" w:pos="26640"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="it-IT"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="it-IT"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM9">
     <w:name w:val="CM9"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM2">
     <w:name w:val="CM2"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
     <w:name w:val="CM3"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:spacing w:line="576" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
     <w:name w:val="CM4"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:spacing w:line="518" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM5">
     <w:name w:val="CM5"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:spacing w:line="433" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM10">
     <w:name w:val="CM10"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM11">
     <w:name w:val="CM11"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM12">
     <w:name w:val="CM12"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM7">
     <w:name w:val="CM7"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:spacing w:line="391" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:pPr>
       <w:spacing w:line="393" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri,Bold" w:hAnsi="Calibri,Bold" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTMLTypewriter">
-    <w:name w:val="HTML Typewriter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLTypewriter1">
+    <w:name w:val="HTML Typewriter1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00172A6A"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Cambria" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00A04126"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006A3AB2"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C66550"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC23FD"/>
+    <w:rsid w:val="00EF030D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC23FD"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC23FD"/>
+    <w:rsid w:val="00EF030D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF030D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naemsp.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medwow.com/used-external-automated-defibrillator-equipment/194.med" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naemsp.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medwow.com/used-external-automated-defibrillator-equipment/194.med" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...627 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{861DDEC6-7435-4AC2-B328-8B0736FA152B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>54007</Characters>
+  <Pages>36</Pages>
+  <Words>9465</Words>
+  <Characters>53956</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-  <Lines>450</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>449</Lines>
   <Paragraphs>126</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63355</CharactersWithSpaces>
+  <CharactersWithSpaces>63295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Guidelines on UN Clinics (Administered by UNDP).</dc:title>
-[...3 lines deleted...]
-  <dc:description>HR POPP -&gt; Social Security -&gt; Health -&gt; UN Clinics</dc:description>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>HR POPP</cp:category>
-  <cp:contentStatus>Final</cp:contentStatus>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>