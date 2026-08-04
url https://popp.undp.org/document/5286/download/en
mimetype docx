--- v0 (2025-10-19)
+++ v1 (2026-08-04)
@@ -1,9885 +1,12639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="68FAF1DD" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="6"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:position w:val="6"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-        <w:t>United Nations Development Programme</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Development </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
+    <w:bookmarkStart w:id="0" w:name="_MON_1088326659"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:id="1" w:name="_MON_1088326547"/>
-    <w:bookmarkStart w:id="2" w:name="_MON_1088326659"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="7E1DABDC" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-        <w:object w:dxaOrig="975" w:dyaOrig="1980">
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="975" w:dyaOrig="1980" w14:anchorId="2B6F541F">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:48.75pt;height:99pt" o:ole="" fillcolor="window">
-            <v:imagedata r:id="rId10" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:48.6pt;height:99pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId4" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1526718795" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843056284" r:id="rId5"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="53570B6F" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-        <w:rPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Certification of Payment</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="4D5E8C8C" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-        <w:t>1.  For Personnel use only</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Personnel use only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="5D7F752E" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3F42ADED" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="7C17397B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text63"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="2" w:name="Text63"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="22052277" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3A07EF98" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text64"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="3" w:name="Text64"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="74C5567C" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="7DBF532D" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2FE6F403" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text65"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="4" w:name="Text65"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="4A2BEAEF" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fee: (per diem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="11E0B67B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text66"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="5" w:name="Text66"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="1EFE5915" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5193D007" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2EA0757C" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text67"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="6" w:name="Text67"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5CC7E0D3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="7B08E321" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text68"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="7" w:name="Text68"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="4E9AB2F5" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1EAC4A48" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Starting Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="52AA62DA" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text69"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="8" w:name="Text69"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="6D9F35F6" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Expiry date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="0FE6065F" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text70"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="9" w:name="Text70"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="068F227D" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Expected number of work days per week:</w:t>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expected </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>work days</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per week:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3C2ABCD3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text71"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="10" w:name="Text71"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="15"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="291B3D8C" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1FD045B6" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nationality:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="140F0F64" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text72"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="11" w:name="Text72"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="20CE329E" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vendor No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="21788F39" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text73"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="12" w:name="Text73"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="6A822114" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1514F469" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Allotment Number(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5FF11DBC" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text74"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="13" w:name="Text74"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="400E9AFA" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Index no.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="0B5C2EF5" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text75"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="14" w:name="Text75"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="37DB77A0" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1D3BDF53" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MOD Number(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8370" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1CF32B93" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text76"/>
-[...5 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:bookmarkStart w:id="15" w:name="Text76"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="79890B11" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="197A7221" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-        <w:t>2.  To be completed by the subscriber</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed by the subscriber</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="097925A5" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="30"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please type or print and </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mail original and first and second copies</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, along with your travel claim upon completion of travel,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="07A5F3A0" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="8"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-        <w:t>to: United Nations Development Programme, One United Nations Plaza, New York, NY 10017.</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to: United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, One United Nations Plaza, New York, NY 10017.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="047FFBF3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2422"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="2148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="11441C7C" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3CF13CF2" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Attention:</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Finance Officer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="0DBBD514" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text77"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkStart w:id="16" w:name="Text77"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="79EA067A" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Room No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="22076897" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text78"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkStart w:id="17" w:name="Text78"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="7D057A4A" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="56316064" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="285"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="13"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I certify that the dates indicated below are an accurate account of the services and duties performed under the terms of this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="3F4BD1BE" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="3745"/>
           <w:tab w:val="center" w:pos="5761"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1902"/>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="2DD9F312" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5ABA31B3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:sz w:val="15"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="34118B67" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Countries visited</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="201DAD0F" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dates worked</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2D84EC98" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:sz w:val="15"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5F755C62" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>No. of days worked</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3465FB49" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:sz w:val="15"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="4765F7A3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total Payable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="58D87CB8" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1D4EBEA0" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="70F3C5BB" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="52F58D52" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="313B5C54" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="4D51DEAD" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="19" w:name="Text17"/>
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:bookmarkStart w:id="18" w:name="Text17"/>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="4C0D467D" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="043591F0" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="20" w:name="Text18"/>
+        <w:bookmarkStart w:id="19" w:name="Text18"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="162C57AB" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="21" w:name="Text19"/>
+        <w:bookmarkStart w:id="20" w:name="Text19"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3E2BE66E" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="22" w:name="Text20"/>
+        <w:bookmarkStart w:id="21" w:name="Text20"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3533E35A" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="23" w:name="Text21"/>
+        <w:bookmarkStart w:id="22" w:name="Text21"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="22A5C1EC" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="24" w:name="Text22"/>
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:bookmarkStart w:id="23" w:name="Text22"/>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="1EF99D91" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3455F563" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="25" w:name="Text23"/>
+        <w:bookmarkStart w:id="24" w:name="Text23"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="60B3B7D8" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="26" w:name="Text24"/>
+        <w:bookmarkStart w:id="25" w:name="Text24"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="69A0D459" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="27" w:name="Text25"/>
+        <w:bookmarkStart w:id="26" w:name="Text25"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="59FF5656" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="28" w:name="Text26"/>
+        <w:bookmarkStart w:id="27" w:name="Text26"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="33A012AF" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="29" w:name="Text27"/>
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:bookmarkStart w:id="28" w:name="Text27"/>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="385507E8" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="691E7CEB" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="30" w:name="Text28"/>
+        <w:bookmarkStart w:id="29" w:name="Text28"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="51AB3AE2" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="31" w:name="Text29"/>
+        <w:bookmarkStart w:id="30" w:name="Text29"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="30FEBF14" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="32" w:name="Text30"/>
+        <w:bookmarkStart w:id="31" w:name="Text30"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="37F526FA" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="33" w:name="Text31"/>
+        <w:bookmarkStart w:id="32" w:name="Text31"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="52E50DF3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="34" w:name="Text32"/>
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:bookmarkStart w:id="33" w:name="Text32"/>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="5E0A366A" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="311D26F3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="35" w:name="Text33"/>
+        <w:bookmarkStart w:id="34" w:name="Text33"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="466BFFAF" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="36" w:name="Text34"/>
+        <w:bookmarkStart w:id="35" w:name="Text34"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="383CBA63" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="37" w:name="Text35"/>
+        <w:bookmarkStart w:id="36" w:name="Text35"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="0CC72B54" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="38" w:name="Text36"/>
+        <w:bookmarkStart w:id="37" w:name="Text36"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="4FD5F44E" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="39" w:name="Text37"/>
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:bookmarkStart w:id="38" w:name="Text37"/>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="5CA1ABA1" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="48D677CB" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="40" w:name="Text38"/>
+        <w:bookmarkStart w:id="39" w:name="Text38"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="66BE872D" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="41" w:name="Text39"/>
+        <w:bookmarkStart w:id="40" w:name="Text39"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3654C0C9" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="42" w:name="Text40"/>
+        <w:bookmarkStart w:id="41" w:name="Text40"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="6C74A706" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="43" w:name="Text41"/>
+        <w:bookmarkStart w:id="42" w:name="Text41"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5238805F" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="44" w:name="Text42"/>
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:bookmarkStart w:id="43" w:name="Text42"/>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="618B02E6" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="414227A4" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="45" w:name="Text43"/>
+        <w:bookmarkStart w:id="44" w:name="Text43"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="21F7847D" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="46" w:name="Text44"/>
+        <w:bookmarkStart w:id="45" w:name="Text44"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2FA274F2" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="47" w:name="Text45"/>
+        <w:bookmarkStart w:id="46" w:name="Text45"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="066D30F9" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="48" w:name="Text46"/>
+        <w:bookmarkStart w:id="47" w:name="Text46"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="25FC77C2" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="2CFB1EF4" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="38DF319C" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that payment will be made in the currency of the subscriber's usual residence, unless otherwise indicated in Article </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRPr="00EA77B1" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="657F05A3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> will be </w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 of the Individual Contract, or paragraph 3 of the Reimbursable Loan Agreement.  Payments in currency other than the US dollar will be </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="5508217E" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">made at the UN operational rate of exchange in effect at the time payment is made. Bank charges related to payment will be borne </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="33F9D277" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CC4AFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> the subscriber.</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by the subscriber.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="120BE418" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="6D3A1D6B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Please make payment as indicated below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="288" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="4C511FF5" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="6987949E" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name of Bank:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="49" w:name="Text50"/>
+        <w:bookmarkStart w:id="48" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="115D7041" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="48A834F2" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Account title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="50" w:name="Text51"/>
+        <w:bookmarkStart w:id="49" w:name="Text51"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="7803FEC1" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkEnd w:id="49"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="2CECACA8" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5F43DEEE" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="51" w:name="Text52"/>
+        <w:bookmarkStart w:id="50" w:name="Text52"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="49CC4400" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3C599149" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Account number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="52" w:name="Text53"/>
+        <w:bookmarkStart w:id="51" w:name="Text53"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="53277CD4" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkEnd w:id="51"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="1F8154B2" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="0EA86221" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="6CC94F32" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="01F02EBF" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social Security or Tax Identification No.:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="763E1958" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="475F3B82" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="53" w:name="Text55"/>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:bookmarkStart w:id="52" w:name="Text55"/>
+          <w:p w14:paraId="2B7AC26B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="7F2A7A81" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="3F9AF1A1" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Currency of Account:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="54" w:name="Text54"/>
+        <w:bookmarkStart w:id="53" w:name="Text54"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="36347379" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="153EB576" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="21C434CE" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="232B0B64" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="1BAAA57F" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="7C9BABB6" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="7B175641" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="4955069B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5DEB400C" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:sz w:val="15"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2505011A" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="4C07F5C5" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="55" w:name="Text56"/>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:bookmarkStart w:id="54" w:name="Text56"/>
+          <w:p w14:paraId="686C70AA" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="4560C8CE" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="2D0459A2" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00EF5189">
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidSect="00BD2B71">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="180" w:right="533" w:bottom="90" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-        <w:t>3.  To be completed by Area/Requesting Officer</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed by Area/Requesting Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="1AEF6AAE" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="3168"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="8"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    Please check appropriate box</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Final report accepted        </w:t>
       </w:r>
-      <w:bookmarkStart w:id="56" w:name="Check1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bookmarkStart w:id="55" w:name="Check1"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...3 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment sheet attached:          </w:t>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="Check2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bookmarkStart w:id="56" w:name="Check2"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="6DDC4BFB" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="375BD3EB" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3168"/>
           <w:tab w:val="left" w:pos="6630"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="13"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Final report not accepted  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="58" w:name="Check3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bookmarkStart w:id="57" w:name="Check3"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...3 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Second Assessment to be added: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="Check4"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bookmarkStart w:id="58" w:name="Check4"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="58DDC266" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="4E77AFB3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="285"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-        <w:t>I certify that the work was satisfactorily performed during the above mentioned dates.</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I certify that the work was satisfactorily performed during the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>above mentioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dates.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="609C4E67" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="6778A03B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signature: _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="Text58"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bookmarkStart w:id="59" w:name="Text58"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text58"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="19A7D6F8" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">:      </w:t>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="Text57"/>
-[...3 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:bookmarkStart w:id="60" w:name="Text57"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text57"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="56EEB246" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="1E39FA87" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="150"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="13"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-        <w:t>4.  To be completed by the Certifying Officer</w:t>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed by the Certifying Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="314CD161" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="4896"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="5FF6080B" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="6B0942E3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="288"/>
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Please process the payment of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5D57F7B3" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="288"/>
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Text79"/>
-[...3 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+            <w:bookmarkStart w:id="61" w:name="Text79"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="12C663F9" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="288"/>
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="23"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>to the subscriber in accordance with the payment instructions given above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="7C9F7DDC" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="4896"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Travel Claim received      </w:t>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="Check5"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bookmarkStart w:id="62" w:name="Check5"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="0DAC6865" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="2111"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="767"/>
         <w:gridCol w:w="1213"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5189">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w14:paraId="4BFD8A92" w14:textId="77777777" w:rsidTr="00E968C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2A2DADC1" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Certifying Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="356F8E65" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="Text80"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkStart w:id="63" w:name="Text80"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="13B684E6" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Certifying Bureau/Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="5C15149D" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="65" w:name="Text81"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkStart w:id="64" w:name="Text81"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="767" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="2FC4B98E" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="15"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+          <w:p w14:paraId="290F535B" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="Text82"/>
-[...4 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:bookmarkStart w:id="65" w:name="Text82"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2B71">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="MS Sans Serif" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5189" w:rsidRDefault="00EF5189">
+    <w:p w14:paraId="58B9EBF0" w14:textId="77777777" w:rsidR="00BD2B71" w:rsidRPr="00BD2B71" w:rsidRDefault="00BD2B71" w:rsidP="00BD2B71">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
           <w:tab w:val="left" w:pos="4170"/>
           <w:tab w:val="left" w:pos="8778"/>
         </w:tabs>
-        <w:rPr>
-          <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EF5189">
+    <w:p w14:paraId="766B9E24" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BD2B71">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="346" w:right="533" w:bottom="144" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Sans Serif">
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:bordersDoNotSurroundHeader/>
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...7 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FE446B"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FE446B"/>
+    <w:rsidRoot w:val="00BD2B71"/>
+    <w:rsid w:val="006B4D18"/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="154740DB"/>
+  <w14:docId w14:val="36712559"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B14DB94F-E21B-4A3E-A0FE-F39BE226C650}"/>
+  <w15:docId w15:val="{FA8D48C4-25DB-4EDC-A721-DC2A98D45001}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9987,51 +12741,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10204,259 +12958,735 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:position w:val="6"/>
-      <w:sz w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
-    <w:name w:val="Document Map"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD2B71"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10563,692 +13793,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...593 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2886</Characters>
+  <Pages>1</Pages>
+  <Words>507</Words>
+  <Characters>2890</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3386</CharactersWithSpaces>
+  <CharactersWithSpaces>3391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>certificate of payment</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Jane Whitehouse</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>