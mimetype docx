--- v0 (2025-10-26)
+++ v1 (2026-08-21)
@@ -1,2573 +1,1615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="772EDF55" w14:textId="77777777" w:rsidR="00CE5786" w:rsidRPr="00446117" w:rsidRDefault="00EA6298" w:rsidP="00CE3B74">
-[...1 lines deleted...]
-        <w:pStyle w:val="InterofficeMemorandumheading"/>
+    <w:p w14:paraId="4456C7DE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:framePr w:w="2040" w:h="409" w:hRule="exact" w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="7959" w:y="2821" w:anchorLock="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
+          <w:tab w:val="left" w:pos="6840"/>
+          <w:tab w:val="left" w:pos="8368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Fecha]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503E76C0" w14:textId="2BCDD715" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E7B32" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA8DFAA" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...57 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9966EE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="772EDF5A" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7" w:rsidP="00060178">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0EA10F" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="772EDF5B" w14:textId="77777777" w:rsidR="00060178" w:rsidRPr="00ED4A71" w:rsidRDefault="00ED4A71" w:rsidP="00060178">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B45AC2A" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asunto:  Invitación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> para la presentación de Ofertas</w:t>
       </w:r>
-      <w:r w:rsidR="00060178" w:rsidRPr="00ED4A71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00060178" w:rsidRPr="00ED4A71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...48 lines deleted...]
-    <w:p w14:paraId="772EDF5C" w14:textId="77777777" w:rsidR="00060178" w:rsidRPr="00ED4A71" w:rsidRDefault="00060178" w:rsidP="00060178">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[indique el título de la consultoría]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEAC0DE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="772EDF5D" w14:textId="77777777" w:rsidR="00060178" w:rsidRPr="00ED4A71" w:rsidRDefault="00060178" w:rsidP="00060178">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF5D6FE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2445C004" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estimado Sr./Sra.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E428F4" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="772EDF60" w14:textId="77777777" w:rsidR="00060178" w:rsidRPr="00876457" w:rsidRDefault="00060178" w:rsidP="00060178">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2603E7C4" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDF1CD8" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...97 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Programa de Naciones Unidas para el Desarrollo (PNUD) está implementando actualmente el proyecto ___________________ que requiere los servicios de una persona para realizar el trabajo descrito en el asunto mencionado supra.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50629815" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71714327" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...113 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+        <w:t>Hemos tenido en cuenta su calificación para invitarle por este medio a presentar una oferta para esta tarea concreta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212A3418" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1D392F" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Para ayudarle en la comprensión de los requerimientos de</w:t>
-[...74 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+        <w:t xml:space="preserve">Para ayudarle en la comprensión de los requerimientos de la tarea, le adjuntamos la siguiente información:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B27B051" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="772EDF67" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRPr="00ED4A71" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA3F12A" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="772EDF68" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRPr="00ED4A71" w:rsidRDefault="00ED4A71" w:rsidP="00BD78D7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Términos de Referencia de la tarea descrita anteriormente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586794A6" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...96 lines deleted...]
-    <w:p w14:paraId="772EDF69" w14:textId="77777777" w:rsidR="00060178" w:rsidRPr="00F12593" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta de Confirmación de interés y disponibilidad, que deberá completar y presentar al PNUD y; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BE8D95" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...143 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrato Individual y sus Términos y Condiciones Generales que firmaría en caso resultara el oferente seleccionado en el presente proceso de adquisición.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614A4878" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CB1E66" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:firstLine="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...61 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si estuviera interesado y decidiera presentar una oferta para este trabajo, por favor envíe la información antes del día _______del mes de _____de ____hasta las ___horas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005A2419" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:firstLine="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D277C12" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programa de Naciones Unidas para el Desarrollo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772EDF6E" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRPr="00077219" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
-      <w:pPr>
+    <w:p w14:paraId="0ECF7FBB" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Dirección y detalles de contacto (teléfono, fax, email)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4963EBD8" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A la atención de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [persona de contacto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195B9F2E" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...118 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF655CA" w14:textId="12C1124E" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="630"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...73 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En el caso que decida no presentar una oferta, le agradeceríamos que nos informe y preferiblemente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063EDE" w:rsidDel="000A487C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00077219">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indique las razones de su declinación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07461B6D" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="630"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2796CD96" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...53 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mientras tanto, esperamos su respuesta favorable y le agradecemos anticipadamente por su interés en trabajar con el PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F59B4AE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="772EDF75" w14:textId="77777777" w:rsidR="00F74864" w:rsidRPr="00077219" w:rsidRDefault="00F74864" w:rsidP="00F74864">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sinceramente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F75521A" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00077219">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00077219">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00077219">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00077219">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00077219">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00063EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...128 lines deleted...]
-          <w:type w:val="continuous"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[inserte: Firma, nombre, cargo de la firma autorizada]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DB6F96" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidSect="00063EDE">
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="648" w:right="706" w:bottom="634" w:left="1440" w:header="648" w:footer="634" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772EDF77" w14:textId="77777777" w:rsidR="00CE3B74" w:rsidRPr="00077219" w:rsidRDefault="00CE3B74" w:rsidP="00F74864">
-[...1 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+    <w:p w14:paraId="5754938D" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AD5BB1" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId19"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18376C2A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00063EDE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="648" w:right="706" w:bottom="634" w:left="1440" w:header="648" w:footer="634" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772EDF7D" w14:textId="77777777" w:rsidR="0003751C" w:rsidRDefault="0003751C">
+    <w:p w14:paraId="4B521B45" w14:textId="77777777" w:rsidR="000D69BC" w:rsidRDefault="000D69BC" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772EDF7E" w14:textId="77777777" w:rsidR="0003751C" w:rsidRDefault="0003751C">
+    <w:p w14:paraId="4A5036E2" w14:textId="77777777" w:rsidR="000D69BC" w:rsidRDefault="000D69BC" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="772EDF87" w14:textId="77777777" w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="400F23E1" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00063EDE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772EDF7B" w14:textId="77777777" w:rsidR="0003751C" w:rsidRDefault="0003751C">
+    <w:p w14:paraId="188699DC" w14:textId="77777777" w:rsidR="000D69BC" w:rsidRDefault="000D69BC" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772EDF7C" w14:textId="77777777" w:rsidR="0003751C" w:rsidRDefault="0003751C">
+    <w:p w14:paraId="0B5EE7B8" w14:textId="77777777" w:rsidR="000D69BC" w:rsidRDefault="000D69BC" w:rsidP="00063EDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="772EDF8D" w14:textId="77777777" w:rsidR="00060178" w:rsidRPr="002D517A" w:rsidRDefault="00060178">
+    <w:p w14:paraId="330604AE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRPr="002D517A" w:rsidRDefault="00063EDE" w:rsidP="00063EDE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060178">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00077219">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Esta plantilla se usará s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077219">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+        <w:t>lo en func</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+        <w:t>ión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077219">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de trabajos para Contratistas Individuales en los que se requiera invit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077219">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-PA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00077219" w:rsidRPr="00077219">
+      <w:r w:rsidRPr="00077219">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>Esta plantilla se usará s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D517A">
+        <w:t>directamente a expertos de cualquier</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>ó</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00077219" w:rsidRPr="00077219">
+        <w:t xml:space="preserve"> lista (roster) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077219">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>lo en func</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D517A">
+        <w:t>a present</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>ión</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00077219" w:rsidRPr="00077219">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077219">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de trabajos para Contratistas Individuales en los que se requiera invit</w:t>
-[...64 lines deleted...]
-      <w:r w:rsidR="008407D2" w:rsidRPr="002D517A">
+        <w:t xml:space="preserve">r ofertas.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D517A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00077219" w:rsidRPr="002D517A">
+      <w:r w:rsidRPr="002D517A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta nota al pie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D517A" w:rsidRPr="002D517A">
+        <w:t>Esta nota al pie está dirigida s</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>está dirigida s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D517A">
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D517A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>ó</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D517A" w:rsidRPr="002D517A">
+        <w:t>lo al staff de PNUD que use esta plantilla y debe ser eliminada de la carta antes de envia</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>lo al staff de PNUD que use esta plantilla y debe ser eliminada de la carta antes de envia</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D517A">
+        <w:t>rl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D517A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>rl</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">]  </w:t>
+        <w:t xml:space="preserve">a a un potencial oferente para un trabajo de C.I]  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="772EDF7F" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRDefault="00876457">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38CF46C5" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="772EDF89">
+      <w:pict w14:anchorId="08EE4B66">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject5062295" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251660288;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject5062295" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00BD78D7">
+    <w:r w:rsidR="00063EDE">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00BD78D7">
+    <w:r w:rsidR="00063EDE">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00BD78D7">
+    <w:r w:rsidR="00063EDE">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD78D7">
+    <w:r w:rsidR="00063EDE">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00BD78D7">
+    <w:r w:rsidR="00063EDE">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="772EDF80" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7">
+  <w:p w14:paraId="02DACEAF" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00063EDE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="772EDF81" w14:textId="77777777" w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7"/>
+  <w:p w14:paraId="1F37BE42" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00063EDE"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="772EDF82" w14:textId="77777777" w:rsidR="00C03ABF" w:rsidRDefault="00876457">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FB30E2A" w14:textId="7A90D00C" w:rsidR="00063EDE" w:rsidRDefault="00063EDE" w:rsidP="0041339D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="208A670E" wp14:editId="78A03FF3">
+          <wp:extent cx="412133" cy="838200"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:docPr id="1719579467" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="417375" cy="848862"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12BB9E2D" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="772EDF8A">
+      <w:pict w14:anchorId="39B5E915">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject5062298" o:spid="_x0000_s2054" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject5062298" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251660288;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="772EDF83" w14:textId="77777777" w:rsidR="00CE5786" w:rsidRDefault="00876457">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6632E0E9" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="772EDF8B">
+      <w:pict w14:anchorId="72028846">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject5062299" o:spid="_x0000_s2055" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject5062299" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="772EDF84" w14:textId="77777777" w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+  <w:p w14:paraId="48EB31AC" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00063EDE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="772EDF85" w14:textId="77777777" w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+  <w:p w14:paraId="01DD63F6" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00063EDE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="772EDF86" w14:textId="77777777" w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+  <w:p w14:paraId="25508AFE" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00063EDE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="772EDF88" w14:textId="77777777" w:rsidR="00C03ABF" w:rsidRDefault="00876457">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EC7804C" w14:textId="77777777" w:rsidR="00063EDE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="772EDF8C">
+      <w:pict w14:anchorId="798F6FF8">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject5062297" o:spid="_x0000_s2053" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject5062297" o:spid="_x0000_s1028" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:508.25pt;height:203.3pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201C7E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31C855D6"/>
     <w:lvl w:ilvl="0" w:tplc="8764A1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
@@ -2614,381 +1656,322 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="664549912">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="75"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002112D3"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FB5FD0"/>
+    <w:rsidRoot w:val="00063EDE"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rsid w:val="000D69BC"/>
+    <w:rsid w:val="0040039D"/>
+    <w:rsid w:val="0041339D"/>
+    <w:rsid w:val="00925193"/>
+    <w:rsid w:val="00B54888"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="772EDF55"/>
+  <w14:docId w14:val="5530CE36"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1A52C076-FEE3-45C7-84CD-1486A4896BD5}"/>
+  <w15:docId w15:val="{61F1FBCC-FF7E-46B1-8DA1-5DBD41E57445}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3137,496 +2120,829 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:ind w:firstLine="300"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="375"/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063EDE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00063EDE"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="page number"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00063EDE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00063EDE"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...103 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00063EDE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:rsid w:val="00060178"/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:rsid w:val="00060178"/>
+    <w:rsid w:val="00063EDE"/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:rsid w:val="00060178"/>
+    <w:rsid w:val="00063EDE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...37 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063EDE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\johnpete.agcaoili\Application%20Data\Microsoft\Templates\UNDP%20CO%20letterhead.dot" TargetMode="External"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3733,696 +3049,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>UNDP CO letterhead.dot</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>228</Words>
-  <Characters>1334</Characters>
+  <Words>232</Words>
+  <Characters>1329</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1559</CharactersWithSpaces>
+  <CharactersWithSpaces>1558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Español Template Soliciation Letter to Prospective IC Offeror Español</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>John Pete Agcaoili</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>