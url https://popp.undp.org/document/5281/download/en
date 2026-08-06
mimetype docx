--- v0 (2025-10-24)
+++ v1 (2026-08-06)
@@ -1,1510 +1,1401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE5786" w:rsidRPr="00446117" w:rsidRDefault="00EA6298" w:rsidP="00CE3B74">
-[...1 lines deleted...]
-        <w:pStyle w:val="InterofficeMemorandumheading"/>
+    <w:p w14:paraId="068AD853" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
         <w:framePr w:w="2040" w:h="409" w:hRule="exact" w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="7959" w:y="2821" w:anchorLock="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
+          <w:tab w:val="left" w:pos="6840"/>
+          <w:tab w:val="left" w:pos="8368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE5786" w:rsidRDefault="00A0101E" w:rsidP="00EA6298">
-[...1 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+    <w:p w14:paraId="17998D3F" w14:textId="395898EF" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="bundp170mm"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41770A79" wp14:editId="2DA2F7CE">
+            <wp:extent cx="487680" cy="985212"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
+            <wp:docPr id="1736227906" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="bundp170mm"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="495300" cy="1019175"/>
+                      <a:ext cx="491205" cy="992333"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CC59FD" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A53047" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7" w:rsidP="00060178">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2639E6E4" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165B7D2A" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060178" w:rsidRPr="00060178" w:rsidRDefault="00060178" w:rsidP="00060178">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDD80E9" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Subject:  Invitation</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Submit an Offer for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[indicate title of assignment]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060178" w:rsidRDefault="00060178" w:rsidP="00060178">
+    <w:p w14:paraId="22A73D84" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00060178" w:rsidRPr="00060178" w:rsidRDefault="00060178" w:rsidP="00060178">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EFC6C0" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA86666" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dear Mr./Ms.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060178" w:rsidRPr="00060178" w:rsidRDefault="00060178" w:rsidP="00060178">
-      <w:pPr>
+    <w:p w14:paraId="406D4F2A" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00060178" w:rsidRPr="00060178" w:rsidRDefault="00060178" w:rsidP="00060178">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C82DEB1" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A5FD61" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UNDP) is currently implementing a project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[indicate project title]</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that requires the services of an individual to perform the work described in the abovementioned subject.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F613E2" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28658DEF" w14:textId="16EFD661" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t xml:space="preserve">In consideration of your qualifications, we are hereby inviting you to submit an offer for this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particular assignment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  To assist you in understanding the requirements of this assignment, we have attached hereto the following:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B02D294" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16555FEB" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Terms of Reference for the assignment described above;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
+    <w:p w14:paraId="644D8047" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00060178" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The standard Letter of Confirmation of Interest and Availability, which you must accomplish and submit to UNDP; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3F0FB1" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Individual Contract and its General Terms and Conditions, which you would be expected to sign in the event you are the selected Offeror in this procurement process.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A49C25B" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB1FAB8" w14:textId="09FFFAA5" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:firstLine="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should you be interested and decide to submit an offer for this assignment, kindly send them no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[indicate </w:t>
       </w:r>
-      <w:r w:rsidR="00F74864">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>date and time for submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the address below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EC40A2" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A784DE2" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2450B86F" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...32 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Indicate address and contact details (telephone, fax, email)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C0524A" w14:textId="5F2C17AA" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attention:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [indicate name of focal person]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3821C42A" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...88 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026F4C97" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="630"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...62 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you decide not to submit an offer, we would </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appreciate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you would advise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordingly, preferably indicating the reasons for declining this invitation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D9DB5B" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="630"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC0E2C3" w14:textId="3994C8F9" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the meantime, we look forward to your favorable response and thank you in advance for your interest in working with UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C84639" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00F74864" w:rsidRPr="00060178" w:rsidRDefault="00F74864" w:rsidP="00F74864">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223AE6EE" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00060178">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00631201">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[insert: Signature, name, title of UNDP authorized signatory]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD78D7" w:rsidRPr="00BD78D7" w:rsidRDefault="00BD78D7" w:rsidP="00BD78D7">
-[...4 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="48B9F35B" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-          <w:type w:val="continuous"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00631201" w:rsidRPr="00631201" w:rsidSect="00631201">
+          <w:headerReference w:type="even" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="648" w:right="706" w:bottom="634" w:left="1440" w:header="648" w:footer="634" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7" w:rsidP="00F74864">
-[...1 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+    <w:p w14:paraId="20B9BB0F" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Memoheading"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1049EF7D" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00631201" w:rsidRDefault="00631201" w:rsidP="00631201">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152DEB93" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00631201">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="648" w:right="706" w:bottom="634" w:left="1440" w:header="648" w:footer="634" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004E4EDB" w:rsidRDefault="004E4EDB">
+    <w:p w14:paraId="2D2D5B1B" w14:textId="77777777" w:rsidR="00410298" w:rsidRDefault="00410298" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004E4EDB" w:rsidRDefault="004E4EDB">
+    <w:p w14:paraId="47E7E5F5" w14:textId="77777777" w:rsidR="00410298" w:rsidRDefault="00410298" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11177191" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004E4EDB" w:rsidRDefault="004E4EDB">
+    <w:p w14:paraId="2F0624D3" w14:textId="77777777" w:rsidR="00410298" w:rsidRDefault="00410298" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004E4EDB" w:rsidRDefault="004E4EDB">
+    <w:p w14:paraId="6216821F" w14:textId="77777777" w:rsidR="00410298" w:rsidRDefault="00410298" w:rsidP="00631201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00060178" w:rsidRPr="00060178" w:rsidRDefault="00060178">
+    <w:p w14:paraId="076B8215" w14:textId="77777777" w:rsidR="00631201" w:rsidRPr="00060178" w:rsidRDefault="00631201" w:rsidP="00631201">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060178">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00060178">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060178">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t xml:space="preserve">This form shall be used only for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t xml:space="preserve">IC assignments where experts sourced from any roster need to be directly invited to submit an offer.   </w:t>
       </w:r>
-      <w:r w:rsidR="008407D2" w:rsidRPr="008407D2">
+      <w:r w:rsidRPr="008407D2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="008407D2">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>This footnote is only intended for UNDP staff using this standard form, and must be deleted in the actual letter that will be sent to a prospective offeror to an IC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00077322">
+        <w:t xml:space="preserve">This footnote is only intended for UNDP staff using this standard </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assignment</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008407D2">
+        <w:t>form, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">.]  </w:t>
+        <w:t xml:space="preserve"> must be deleted in the actual letter that will be sent to a prospective offeror to an IC assignment.]  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="426A21B7" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7">
+  <w:p w14:paraId="7C9C4B42" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7"/>
+  <w:p w14:paraId="130024C1" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BD78D7" w:rsidRDefault="00BD78D7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C01D1B3" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...30 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+  <w:p w14:paraId="3CD66FC2" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+  <w:p w14:paraId="098A3401" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="28"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00CE5786" w:rsidRDefault="00CE5786">
+  <w:p w14:paraId="15F9CBA1" w14:textId="77777777" w:rsidR="00631201" w:rsidRDefault="00631201">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201C7E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31C855D6"/>
     <w:lvl w:ilvl="0" w:tplc="8764A1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
@@ -1551,300 +1442,317 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="617029005">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...2 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="75"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002112D3"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00FB5FD0"/>
+    <w:rsidRoot w:val="00631201"/>
+    <w:rsid w:val="000E7E1B"/>
+    <w:rsid w:val="00410298"/>
+    <w:rsid w:val="00483CB8"/>
+    <w:rsid w:val="00631201"/>
+    <w:rsid w:val="00A664F5"/>
+    <w:rsid w:val="00C20C56"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04414285"/>
+  <w14:docId w14:val="7A8E38F0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{669D1071-9CB5-4244-AC04-5472787584D6}"/>
+  <w15:docId w15:val="{D01C628D-4C31-4EDF-A115-6A3B083ABB0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1993,451 +1901,829 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00631201"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00631201"/>
     <w:pPr>
       <w:keepNext/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:ind w:firstLine="300"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00631201"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="375"/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631201"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="page number"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631201"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...89 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...11 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00631201"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:rsid w:val="00060178"/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:rsid w:val="00060178"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    <w:rsid w:val="00631201"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:rsid w:val="00060178"/>
+    <w:rsid w:val="00631201"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00631201"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\johnpete.agcaoili\Application%20Data\Microsoft\Templates\UNDP%20CO%20letterhead.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2544,756 +2830,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...651 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>UNDP CO letterhead</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>237</Words>
-  <Characters>1353</Characters>
+  <Characters>1351</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1587</CharactersWithSpaces>
+  <CharactersWithSpaces>1585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template Soliciation Letter to Prospective IC Offeror</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>John Pete Agcaoili</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>